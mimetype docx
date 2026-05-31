--- v0 (2025-11-05)
+++ v1 (2026-05-31)
@@ -18,155 +18,138 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17A2BF3B" w14:textId="3E02B020" w:rsidR="00D25F98" w:rsidRPr="001905AB" w:rsidRDefault="00D25F98" w:rsidP="001905AB">
+    <w:p w14:paraId="17A2BF3B" w14:textId="4FBDACC4" w:rsidR="00D25F98" w:rsidRPr="001905AB" w:rsidRDefault="00D25F98" w:rsidP="001905AB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001905AB">
         <w:t>Public</w:t>
       </w:r>
       <w:r w:rsidRPr="001905AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B4142A" w:rsidRPr="001905AB">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001905AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ountry-by-</w:t>
       </w:r>
       <w:r w:rsidR="00B4142A" w:rsidRPr="001905AB">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001905AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>oun</w:t>
-[...8 lines deleted...]
-        <w:t>try (CBC)</w:t>
+        <w:t>ountry (CBC)</w:t>
       </w:r>
       <w:r w:rsidR="00A17C19" w:rsidRPr="001905AB">
         <w:t xml:space="preserve"> reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FF1DC2" w14:textId="48816E80" w:rsidR="00D25F98" w:rsidRPr="001905AB" w:rsidRDefault="00D25F98" w:rsidP="001905AB">
+    <w:p w14:paraId="19FF1DC2" w14:textId="3A99A874" w:rsidR="00D25F98" w:rsidRPr="001905AB" w:rsidRDefault="00D25F98" w:rsidP="002A18AB">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="001905AB">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Exemption and exclusion application</w:t>
+        <w:t>Exemption application</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C4D7E" w:rsidRPr="00BF1243" w14:paraId="1CFD0793" w14:textId="77777777" w:rsidTr="0042373F">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3844CA" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F15A8E4" w14:textId="2B9F8823" w:rsidR="009C4D7E" w:rsidRPr="00BF1243" w:rsidRDefault="003F0157" w:rsidP="00105CC4">
+          <w:p w14:paraId="1F15A8E4" w14:textId="11808E01" w:rsidR="009C4D7E" w:rsidRPr="00BF1243" w:rsidRDefault="003F0157">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C9CFED7" wp14:editId="0ADF5C77">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C9CFED7" wp14:editId="0ADF5C77">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>10795</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>15875</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="179705" cy="179705"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="18318"/>
                       <wp:lineTo x="18318" y="18318"/>
                       <wp:lineTo x="18318" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="950048300" name="Picture 2">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
@@ -201,51 +184,57 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="179705" cy="179705"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="009C4D7E">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>DISCLAIMER</w:t>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="006C684E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>isclaimer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C4D7E" w:rsidRPr="00B406B7" w14:paraId="42282A71" w14:textId="77777777" w:rsidTr="0042373F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CEEBF8" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32185697" w14:textId="1EBCAB41" w:rsidR="009C4D7E" w:rsidRPr="00300DC2" w:rsidRDefault="009C4D7E" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300DC2">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
@@ -275,104 +264,104 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300DC2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If an email looks suspicious, do not respond. Instead, forward the email to </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="004E1E6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
                   <w:color w:val="3844CA" w:themeColor="background2"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:t>reportscams@ato.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2DAFC527" w14:textId="77777777" w:rsidR="009C4D7E" w:rsidRPr="00300DC2" w:rsidRDefault="009C4D7E" w:rsidP="00105CC4">
+          <w:p w14:paraId="2DAFC527" w14:textId="33E04E65" w:rsidR="009C4D7E" w:rsidRPr="00300DC2" w:rsidRDefault="009C4D7E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>If you agree, please select:</w:t>
+              <w:t>If you agree, select:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2B3E36" w14:textId="10AF6200" w:rsidR="009C4D7E" w:rsidRPr="00300DC2" w:rsidRDefault="00000000" w:rsidP="00105CC4">
+          <w:p w14:paraId="4B2B3E36" w14:textId="46960536" w:rsidR="009C4D7E" w:rsidRPr="00300DC2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-156223124"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3776">
+                <w:r w:rsidR="00E86270">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009C4D7E" w:rsidRPr="00300DC2">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C4D7E" w:rsidRPr="00300DC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -470,66 +459,66 @@
     <w:p w14:paraId="7389A091" w14:textId="77777777" w:rsidR="009C4D7E" w:rsidRPr="009C4D7E" w:rsidRDefault="009C4D7E" w:rsidP="009C4D7E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
       <w:tr w:rsidR="00756360" w:rsidRPr="00BF1243" w14:paraId="583D45F6" w14:textId="77777777" w:rsidTr="0042373F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3844CA" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F84A0B" w14:textId="7A883B37" w:rsidR="00756360" w:rsidRPr="00BF1243" w:rsidRDefault="004F11B1" w:rsidP="00183410">
+          <w:p w14:paraId="28F84A0B" w14:textId="52868658" w:rsidR="00756360" w:rsidRPr="00BF1243" w:rsidRDefault="004F11B1" w:rsidP="00183410">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664387" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C3A31AA" wp14:editId="35EAE965">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C3A31AA" wp14:editId="35EAE965">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>3175</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>10160</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="179705" cy="179705"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="18318"/>
                       <wp:lineTo x="18318" y="18318"/>
                       <wp:lineTo x="18318" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="618815416" name="Picture 5">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
@@ -564,985 +553,1106 @@
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="179705" cy="179705"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00756360" w:rsidRPr="00724F84">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>INSTRUCTION</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="006C684E" w:rsidRPr="00724F84">
+              <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:lang w:eastAsia="zh-TW"/>
-[...1 lines deleted...]
-              <w:t>S</w:t>
+              </w:rPr>
+              <w:t>nstruction</w:t>
+            </w:r>
+            <w:r w:rsidR="006C684E" w:rsidRPr="00724F84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00756360" w:rsidRPr="00B406B7" w14:paraId="7962E60F" w14:textId="77777777" w:rsidTr="0042373F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CEEBF8" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41B1D086" w14:textId="4021EB5E" w:rsidR="00756360" w:rsidRPr="0030234F" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="7A2FCE6B" w14:textId="1697A810" w:rsidR="00106C19" w:rsidRPr="002A18AB" w:rsidRDefault="00E13D9C" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030234F">
-              <w:rPr>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">We will use your registered details to identify </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008E1EE0" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">If you have not already registered, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A27729" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">your authorised </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">complete </w:t>
+            </w:r>
+            <w:r w:rsidR="00A27729" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Public CBC contac</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E0295C" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">and submit </w:t>
+            </w:r>
+            <w:r w:rsidR="00A27729" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>t (being a public officer or equivalent)</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">the </w:t>
+              <w:t xml:space="preserve">the Public CBC </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
-              <w:r w:rsidRPr="0030234F">
+              <w:r w:rsidR="00A27729" w:rsidRPr="002A18AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="3844CA" w:themeColor="accent1"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>registration form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0030234F">
+            <w:r w:rsidR="00106C19" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> before</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lodging your exemption request.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F963AF" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> For more information </w:t>
+            </w:r>
+            <w:r w:rsidR="00364477" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="007A5E4E" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bout</w:t>
+            </w:r>
+            <w:r w:rsidR="00F963AF" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who should register, how to register</w:t>
+            </w:r>
+            <w:r w:rsidR="007A5E4E" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F963AF" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F963AF" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F963AF" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contacts and representatives, see</w:t>
+            </w:r>
+            <w:r w:rsidR="007A5E4E" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:anchor="ato-RegistrationbyPublicCBCreportingparents" w:history="1">
+              <w:r w:rsidR="00F963AF" w:rsidRPr="002A18AB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="PMingLiU"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Registration by Public CBC reporting parents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F963AF" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0568E705" w14:textId="7FCCC80B" w:rsidR="008A2E81" w:rsidRPr="0030234F" w:rsidRDefault="00DF36C4" w:rsidP="004E1E6D">
+          <w:p w14:paraId="41B1D086" w14:textId="53171F7D" w:rsidR="00756360" w:rsidRPr="002A18AB" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030234F">
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">We will use your registered details to identify </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">authorised Public CBC </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC027E" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>contact</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E4250A" w:rsidRPr="0030234F">
+              <w:t>authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0030234F">
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">must complete the declaration at the end of this application. If you </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E4250A" w:rsidRPr="0030234F">
+              <w:t>Public CBC contac</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0295C" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">wish </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+            <w:r w:rsidR="00C00DF3" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">to </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00E4250A" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">or representative </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0295C" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>authorise</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00E4250A" w:rsidRPr="0030234F">
+              <w:t>(being a public officer or equivalent)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">additional </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E4250A" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>contacts</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008E1EE0" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">If you need to update your </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AC027E" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (e.g. a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t>authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AC027E" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tax agent</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008E1EE0" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="77D9A23C" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">Public CBC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC027E" w:rsidRPr="0030234F">
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB4780" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> engage</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve"> or representative</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU"/>
+              <w:t>, complete and submit the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>us</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="002A18AB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="3844CA" w:themeColor="accent1"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>registration form</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> regarding your application, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E0295C" w:rsidRPr="0030234F">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0568E705" w14:textId="391FE8A9" w:rsidR="008A2E81" w:rsidRPr="002A18AB" w:rsidRDefault="00DF36C4" w:rsidP="004E1E6D">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nominate</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B31140" w:rsidRPr="0030234F">
+            </w:pPr>
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> these contacts when you </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A2E81" w:rsidRPr="0030234F">
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Public CBC </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC027E" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4250A" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C00DF3" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>or representative</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4250A" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must complete the declaration at the end of this </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1950" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>exemption</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application. If you </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4250A" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wish </w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E4250A" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>authorise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E4250A" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">additional </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4250A" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>contacts</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86270" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for example,</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tax agent</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC027E" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> engage</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1EE0" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>us</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regarding your application, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0295C" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nominate</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31140" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> these contacts when you </w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E81" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">complete the declaration. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3A6BC8" w14:textId="72D42977" w:rsidR="00083980" w:rsidRPr="0030234F" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="5D997C92" w14:textId="06EA2C51" w:rsidR="00756360" w:rsidRPr="002A18AB" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030234F">
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If you have an exemption request, complete sections 1</w:t>
-[...111 lines deleted...]
-              <w:r w:rsidRPr="004E1E6D">
+              <w:t>Send your completed exemption application, along with all attachments, to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="002A18AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="PMingLiU"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PublicCBCExemption@ato.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00446B5E" w:rsidRPr="004E1E6D">
+            <w:r w:rsidR="00446B5E" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00446B5E" w:rsidRPr="009C5740">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or via a secure file transfer facility (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008B4A1A" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="008B4A1A" w:rsidRPr="009C5740">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kiteworks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00446B5E" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00446B5E" w:rsidRPr="009C5740">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> application date is based on the email time stamp. The application date for all after-hours lodgments will be the next business day.</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Your application date is based on the email time stamp. The application date for all after-hours lodgments will be the next business day.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644CC959" w14:textId="25C3C4EB" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="644CC959" w14:textId="25C3C4EB" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>All exemption applications are considered complex. We will discuss timeframes with you</w:t>
             </w:r>
-            <w:r w:rsidR="006375C5" w:rsidRPr="004E1E6D">
+            <w:r w:rsidR="006375C5" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> after the receipt of all relevant information</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A4811EE" w14:textId="12429E2F" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="00B2733C">
+          <w:p w14:paraId="4A4811EE" w14:textId="707781DC" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="00B2733C">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If you have any </w:t>
             </w:r>
-            <w:r w:rsidR="00FE42CD" w:rsidRPr="004E1E6D">
+            <w:r w:rsidR="00FE42CD" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B2733C">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upporting evidence for sections </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA029B" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86270" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA029B" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you can either attach it directly into the form in the spaces provided below or you can </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>attach it to your email with th</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02A9D" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form. Write the document file name</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02A9D" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in this format: Supporting evidence – section &lt;number&gt; </w:t>
+            </w:r>
+            <w:r w:rsidR="00E86270" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00B2733C">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> in this format: Supporting evidence – section &lt;number&gt; - &lt;type of evidence&gt;  </w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &lt;type of evidence&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70D55324" w14:textId="2FB4EB96" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="70D55324" w14:textId="2FB4EB96" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Use the following subject line format when submitting your application: Exemption – [entity name]</w:t>
             </w:r>
-            <w:r w:rsidR="00B2733C">
+            <w:r w:rsidR="00B2733C" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(email 1/1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D12CF8F" w14:textId="36722599" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="6D12CF8F" w14:textId="36722599" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If your attachments exceed 15MB, either</w:t>
             </w:r>
-            <w:r w:rsidR="0091733A" w:rsidRPr="004E1E6D">
+            <w:r w:rsidR="0091733A" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42E376ED" w14:textId="3965BDB3" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="42E376ED" w14:textId="3965BDB3" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>compress the files before sending, or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B563CD6" w14:textId="0F20EA81" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="2B563CD6" w14:textId="0F20EA81" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>send in separate emails; that is, Exemption – XYZ Ltd (email 1/2), Exemption – XYZ Ltd</w:t>
             </w:r>
-            <w:r w:rsidR="00B2733C">
+            <w:r w:rsidR="00B2733C" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(email 2/2), or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2668B64F" w14:textId="09DAF63C" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="2668B64F" w14:textId="09DAF63C" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">contact </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="004E1E6D">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00B766A9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PublicCBCExemption@ato.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to request alternative options for secure file transfer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A26C300" w14:textId="6E452B4E" w:rsidR="00756360" w:rsidRPr="004E1E6D" w:rsidRDefault="00756360" w:rsidP="004E1E6D">
+          <w:p w14:paraId="5C13A9B8" w14:textId="4CB4ACC9" w:rsidR="00756360" w:rsidRPr="002A18AB" w:rsidRDefault="00756360" w:rsidP="002A18AB">
             <w:pPr>
               <w:pStyle w:val="TableBullet"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>guidance on exemption</w:t>
             </w:r>
-            <w:r w:rsidR="00D16C85" w:rsidRPr="004E1E6D">
+            <w:r w:rsidR="00D16C85" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004E1E6D">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="004E1E6D">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applications, refer to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00B766A9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="PMingLiU"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>PSLA Public CBC Reporting Exemption</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="004E1E6D">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...12 lines deleted...]
-              <w:r w:rsidR="00D16C85" w:rsidRPr="009C5740">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:anchor="ato-ExemptionstoPublicCBCreporting" w:history="1">
+              <w:r w:rsidR="00D16C85" w:rsidRPr="00B766A9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="PMingLiU"/>
                   <w:color w:val="3844CA" w:themeColor="background2"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Public CBC reporting</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="009C5740">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004E1E6D">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> web guidance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B9EB672" w14:textId="77777777" w:rsidR="00756360" w:rsidRPr="009C4D7E" w:rsidRDefault="00756360" w:rsidP="009C4D7E"/>
     <w:p w14:paraId="321A2A18" w14:textId="77777777" w:rsidR="001C4AE4" w:rsidRDefault="001C4AE4" w:rsidP="00E619E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableATO"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2352"/>
-        <w:gridCol w:w="3712"/>
-        <w:gridCol w:w="3712"/>
+        <w:gridCol w:w="2474"/>
+        <w:gridCol w:w="1238"/>
+        <w:gridCol w:w="1237"/>
+        <w:gridCol w:w="2475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D25F98" w:rsidRPr="006B4254" w14:paraId="25E0A5EB" w14:textId="77777777" w:rsidTr="0042373F">
+      <w:tr w:rsidR="00D25F98" w:rsidRPr="006B4254" w14:paraId="25E0A5EB" w14:textId="77777777" w:rsidTr="002A18AB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="464"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9776" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B76567C" w14:textId="2B8D7BD0" w:rsidR="00D25F98" w:rsidRPr="00300DC2" w:rsidRDefault="009F027E" w:rsidP="00EE3BC0">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300DC2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -1642,51 +1752,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ame</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3649FE2A" w14:textId="633AD3C4" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="9D469A" w:themeColor="accent4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7424" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54676A7F" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00B2733C" w:rsidRDefault="00EE3BC0" w:rsidP="00D25F98">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2733C">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
@@ -1717,93 +1827,95 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2352" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="457668DC" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D25F98">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ARN or ABN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1C3002F5" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00711CD6" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>ARN</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA18C0C" w14:textId="0E3DFAD6" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="67D13C9D" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00711CD6" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -1833,50 +1945,51 @@
             <w:tcW w:w="2352" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FA13F4E" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D25F98">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5806575F" w14:textId="6DD3B1DA" w:rsidR="00D25F98" w:rsidRPr="00711CD6" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -1923,50 +2036,51 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0652AEA8" w14:textId="2C6455A7" w:rsidR="00485E70" w:rsidRPr="00D25F98" w:rsidRDefault="00485E70" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2D032006" w14:textId="6D5AE97C" w:rsidR="00D25F98" w:rsidRPr="00711CD6" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -1999,199 +2113,225 @@
           </w:p>
           <w:p w14:paraId="6BF05A79" w14:textId="7C6E5A16" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25F98" w:rsidRPr="006B4254" w14:paraId="598F5E5B" w14:textId="77777777" w:rsidTr="00183410">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70FA486A" w14:textId="53BC2C76" w:rsidR="00D25F98" w:rsidRPr="0030234F" w:rsidRDefault="00D25F98" w:rsidP="00183410">
+          <w:p w14:paraId="70FA486A" w14:textId="573D9670" w:rsidR="00D25F98" w:rsidRPr="0030234F" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorised </w:t>
             </w:r>
             <w:r w:rsidR="00B4142A" w:rsidRPr="0030234F">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ontact</w:t>
             </w:r>
+            <w:r w:rsidR="003D238F" w:rsidRPr="001F7D30">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or representative</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="51F27623" w14:textId="6CE276E8" w:rsidR="00BF4833" w:rsidRPr="0030234F" w:rsidRDefault="00BF4833" w:rsidP="00183410">
+          <w:p w14:paraId="51F27623" w14:textId="6CE276E8" w:rsidR="00BF4833" w:rsidRPr="00B766A9" w:rsidRDefault="00BF4833" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030234F">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(Public officer or equivalent) </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2172"/>
+              <w:gridCol w:w="2001"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00D25F98" w:rsidRPr="00C9030C" w14:paraId="02A66034" w14:textId="77777777" w:rsidTr="00485E70">
+            <w:tr w:rsidR="00D25F98" w:rsidRPr="00C9030C" w14:paraId="02A66034" w14:textId="77777777" w:rsidTr="002A18AB">
+              <w:trPr>
+                <w:trHeight w:val="776"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2172" w:type="dxa"/>
+                  <w:tcW w:w="2001" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="74FC005A" w14:textId="6346FEA8" w:rsidR="00D25F98" w:rsidRPr="0030234F" w:rsidRDefault="00D25F98" w:rsidP="00183410">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
                       <w:color w:val="C00000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0030234F">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Note: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0030234F">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>A delay may occur if the authorised contact</w:t>
+                    <w:t xml:space="preserve">A delay may occur if the </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0030234F">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>authorised</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0030234F">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> contact</w:t>
                   </w:r>
                   <w:r w:rsidR="00F1147A" w:rsidRPr="0030234F">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> given</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0030234F">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> differs from your Public CBC registration.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="68D405E3" w14:textId="45AEFAAA" w:rsidR="00D25F98" w:rsidRPr="00E7492C" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7424" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7421DB87" w14:textId="750292CA" w:rsidR="00D25F98" w:rsidRPr="0030234F" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -2251,51 +2391,51 @@
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F5FBFE"/>
           </w:tcPr>
           <w:p w14:paraId="2E883AB3" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="007A0D78" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7424" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F5FBFE"/>
           </w:tcPr>
           <w:p w14:paraId="7C93E1BE" w14:textId="6752F38F" w:rsidR="00D25F98" w:rsidRPr="0030234F" w:rsidRDefault="004F224C" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
@@ -2345,51 +2485,51 @@
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3F1477F0" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="007A0D78" w:rsidRDefault="00D25F98" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7424" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2D4EDC1A" w14:textId="18892396" w:rsidR="00D25F98" w:rsidRPr="0030234F" w:rsidRDefault="004F224C" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -2476,51 +2616,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>reference</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BD25C7E" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00D25F98">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7424" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="303331E1" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00D25F98">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D25F98">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -2529,1052 +2669,1796 @@
             <w:r w:rsidRPr="00D25F98">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> your p</w:t>
             </w:r>
             <w:r w:rsidRPr="00D25F98">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>referred method of contact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="370D51FD" w14:textId="7B599B65" w:rsidR="00D25F98" w:rsidRPr="00EC677C" w:rsidRDefault="00000000" w:rsidP="00D25F98">
+          <w:p w14:paraId="370D51FD" w14:textId="7B599B65" w:rsidR="00D25F98" w:rsidRPr="002A18AB" w:rsidRDefault="00000000" w:rsidP="00D25F98">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
-                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-647902168"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00936BF3">
+                <w:r w:rsidR="00936BF3" w:rsidRPr="002A18AB">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
-[...1 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidR="00D25F98" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="00AA4640">
+            <w:r w:rsidR="00D25F98" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
-[...1 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidR="00D25F98" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
-[...2 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidR="00D25F98" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00D25F98" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">or </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
-                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1344442110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00AA4640">
+                <w:r w:rsidR="00AA4640" w:rsidRPr="002A18AB">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
-[...1 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidR="00D25F98" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="00AA4640">
+            <w:r w:rsidR="00D25F98" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="363F6AC0" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="003C4D9A" w:rsidRDefault="00D25F98" w:rsidP="00D25F98">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D25F98" w:rsidRPr="006B4254" w14:paraId="6CA6B4CF" w14:textId="77777777" w:rsidTr="00D25F98">
+      <w:tr w:rsidR="008362AA" w:rsidRPr="006B4254" w14:paraId="6EB9BBC8" w14:textId="77777777" w:rsidTr="00D25F98">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3C3C8F" w14:textId="03654AF7" w:rsidR="008362AA" w:rsidRPr="00D25F98" w:rsidRDefault="008362AA" w:rsidP="008362AA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Registering entity’s jurisdiction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="060151B9" w14:textId="77777777" w:rsidR="008362AA" w:rsidRPr="0030234F" w:rsidRDefault="008362AA" w:rsidP="008362AA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030234F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>untry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030234F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EC27A5" w14:textId="7BA8D33C" w:rsidR="008362AA" w:rsidRPr="00D25F98" w:rsidRDefault="008362AA" w:rsidP="008362AA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94161" w:rsidRPr="006B4254" w14:paraId="21182C2A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11360899" w14:textId="377C732E" w:rsidR="00D94161" w:rsidRDefault="00D94161" w:rsidP="00D94161">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Entity </w:t>
+            </w:r>
+            <w:r w:rsidR="00E86270">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8A7A65" w14:textId="23044417" w:rsidR="00D94161" w:rsidRPr="0030234F" w:rsidRDefault="00000000" w:rsidP="00D94161">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                </w:rPr>
+                <w:id w:val="325710657"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D94161">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
+              <w:rPr>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94161">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t>Trust</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A866BE7" w14:textId="58134916" w:rsidR="00D94161" w:rsidRPr="0030234F" w:rsidRDefault="00000000" w:rsidP="00D94161">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                </w:rPr>
+                <w:id w:val="1644394437"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:b/>
+                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
+              <w:rPr>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94161">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t>Partnership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2475" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F48ED3" w14:textId="76E7B82A" w:rsidR="00D94161" w:rsidRPr="0030234F" w:rsidRDefault="00000000" w:rsidP="00D94161">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                </w:rPr>
+                <w:id w:val="529845933"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:b/>
+                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
+              <w:rPr>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94161">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t>Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94161" w:rsidRPr="006B4254" w14:paraId="574AAFD6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25C03157" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="00D25F98" w:rsidRDefault="00D25F98" w:rsidP="00D25F98">
+          <w:p w14:paraId="2DFB114C" w14:textId="35C283AC" w:rsidR="00D94161" w:rsidRPr="00D25F98" w:rsidRDefault="00D94161" w:rsidP="00D94161">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="PMingLiU"/>
-                <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D25F98">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Reporting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25F98">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>eriod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7424" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA526DC" w14:textId="77777777" w:rsidR="00D94161" w:rsidRPr="00D25F98" w:rsidRDefault="00D94161" w:rsidP="00D94161">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25F98">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Example: 1 July 2024 to 30 June 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC247D6" w14:textId="77777777" w:rsidR="00D94161" w:rsidRDefault="00D94161" w:rsidP="00D94161">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D94161" w:rsidRPr="006B4254" w14:paraId="6CA6B4CF" w14:textId="77777777" w:rsidTr="00D25F98">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2352" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C03157" w14:textId="19233E4C" w:rsidR="00D94161" w:rsidRPr="00D25F98" w:rsidRDefault="00D94161" w:rsidP="00D94161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25F98">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>Tax residenc</w:t>
             </w:r>
             <w:r w:rsidRPr="00D25F98">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="59319CF6" w14:textId="158CB5FD" w:rsidR="00446B5E" w:rsidRPr="00456F0A" w:rsidRDefault="00000000" w:rsidP="00D25F98">
+          <w:p w14:paraId="59319CF6" w14:textId="03CA3FFD" w:rsidR="00D94161" w:rsidRPr="00456F0A" w:rsidRDefault="00000000" w:rsidP="00D94161">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 </w:rPr>
                 <w:id w:val="-2007812618"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+                <w:r w:rsidR="00D94161">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="00663CF6" w:rsidRPr="003C4D9A">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
-              <w:t>Australia</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Foreign</w:t>
+            </w:r>
+            <w:r w:rsidR="00663CF6" w:rsidRPr="003C4D9A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="24CEB511">
+            <w:r w:rsidR="00D94161" w:rsidRPr="24CEB511">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="002A18AB" w:rsidRPr="003C4D9A">
+              <w:rPr>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C684E" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Go to</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Section 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5F78B6" w14:textId="77777777" w:rsidR="00D25F98" w:rsidRPr="003C4D9A" w:rsidRDefault="00000000" w:rsidP="00D25F98">
+          <w:p w14:paraId="5F5F78B6" w14:textId="69A93935" w:rsidR="00D94161" w:rsidRPr="003C4D9A" w:rsidRDefault="00000000" w:rsidP="00D94161">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 </w:rPr>
                 <w:id w:val="-1175949592"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+                <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:b/>
                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="00663CF6" w:rsidRPr="003C4D9A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t>Australia</w:t>
+            </w:r>
+            <w:r w:rsidR="00663CF6" w:rsidRPr="003C4D9A" w:rsidDel="00663CF6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
-              <w:t>Foreign</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="24CEB511">
+            <w:r w:rsidR="00D94161" w:rsidRPr="24CEB511">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r w:rsidR="00D25F98" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
               <w:rPr>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Section 3</w:t>
-[...13 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF02EF">
+              <w:rPr>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...36 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:t xml:space="preserve">Skip </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94161" w:rsidRPr="003C4D9A">
+              <w:rPr>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:eastAsia="zh-TW"/>
-[...6 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF02EF">
+              <w:rPr>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Example: 1 July 2024 to 30 June 2025</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="186FA12C" w14:textId="77777777" w:rsidR="00BF761D" w:rsidRDefault="00BF761D">
-[...14 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="33F3A9FC" w14:textId="06B937E1" w:rsidR="00AB09DA" w:rsidRDefault="00AB09DA"/>
+    <w:p w14:paraId="6700F997" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRDefault="00AB09DA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableATO"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2352"/>
-        <w:gridCol w:w="7424"/>
+        <w:gridCol w:w="2351"/>
+        <w:gridCol w:w="3712"/>
+        <w:gridCol w:w="3713"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE3BC0" w:rsidRPr="0036645A" w14:paraId="06D017A6" w14:textId="77777777" w:rsidTr="0042373F">
+      <w:tr w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w14:paraId="0B0F81BA" w14:textId="77777777" w:rsidTr="002A18AB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9776" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FDDB0AF" w14:textId="1CEABD28" w:rsidR="00EE3BC0" w:rsidRPr="0036645A" w:rsidRDefault="00EE3BC0" w:rsidP="00EE3BC0">
+          <w:p w14:paraId="6CF195DF" w14:textId="22E072EE" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00FC34D7" w:rsidP="00AB09DA">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:before="0"/>
+              <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="336"/>
-              <w:rPr>
-                <w:b/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036645A">
-[...39 lines deleted...]
-              <w:t>entity</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Australian member entity details</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB09DA" w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB09DA" w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>oreign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reporting </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00035BC2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>entit</w:t>
+            </w:r>
+            <w:r w:rsidR="003D238F" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB09DA" w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE3BC0" w:rsidRPr="003C4D9A" w14:paraId="749DF0C4" w14:textId="77777777" w:rsidTr="0042373F">
+      <w:tr w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w14:paraId="78E68275" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="172C30E3" w14:textId="7D0C291B" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155C3C53" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="9D469A" w:themeColor="accent4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E82F70D" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Entity’s full legal name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="514C585B" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B23B2" w:rsidRPr="00AB09DA" w14:paraId="491A0608" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="983"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2352" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7827E842" w14:textId="7467645F" w:rsidR="00EE3BC0" w:rsidRPr="003C4D9A" w:rsidRDefault="00EE3BC0" w:rsidP="00183410">
+          <w:p w14:paraId="3E27B5D2" w14:textId="0B0E37E1" w:rsidR="007B23B2" w:rsidRPr="00AB09DA" w:rsidRDefault="007B23B2" w:rsidP="00AB09DA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036645A">
+            <w:r w:rsidRPr="00AB09DA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entity </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ype </w:t>
+              <w:t>ABN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7424" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E062B95" w14:textId="03A9361F" w:rsidR="00EE3BC0" w:rsidRDefault="00000000" w:rsidP="00183410">
+          <w:p w14:paraId="4B40F826" w14:textId="77777777" w:rsidR="007B23B2" w:rsidRPr="00AB09DA" w:rsidRDefault="007B23B2" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ABN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167CB435" w14:textId="77777777" w:rsidR="007B23B2" w:rsidRPr="00AB09DA" w:rsidRDefault="007B23B2" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w14:paraId="24104884" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06664444" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5592A3" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...94 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">: street number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Section 3</w:t>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name, suburb, state, country, postal code</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716CC3BC" w14:textId="4E6766C2" w:rsidR="00EE3BC0" w:rsidRPr="00BF6AAB" w:rsidRDefault="00000000" w:rsidP="00183410">
+          <w:p w14:paraId="19E737F5" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="565A6315" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6497F57E" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...28 lines deleted...]
-            <w:r w:rsidR="00EE3BC0">
+            <w:r w:rsidRPr="00AB09DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="zh-TW"/>
-[...28 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postal: street number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>name, suburb, state, country, postal code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B1CCF3" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w14:paraId="7F8FC4F9" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5963DEDE" w14:textId="74F53287" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="64DDD0B9" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8A4228">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB09DA" w:rsidRPr="2E8A4228">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ontact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8A4228">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23AAA540" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64925A85" w14:textId="346884B7" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>7</w:t>
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA78B16" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w14:paraId="16DAE6EF" w14:textId="77777777" w:rsidTr="2E8A4228">
+        <w:trPr>
+          <w:trHeight w:val="685"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49847992" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5FBFE"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A38AC47" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firm, title and relationship to reporting entity </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B36229E" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w14:paraId="52D1FCBF" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="685"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66DA2913" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A66BE54" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB09DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Contact details (email and phone)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A08318" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRPr="00AB09DA" w:rsidRDefault="00AB09DA" w:rsidP="00AB09DA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="127D6789" w14:textId="77777777" w:rsidR="00756360" w:rsidRDefault="00756360"/>
+    <w:p w14:paraId="2F136EC7" w14:textId="77777777" w:rsidR="00AB09DA" w:rsidRDefault="00AB09DA"/>
     <w:p w14:paraId="2612409D" w14:textId="77777777" w:rsidR="00756360" w:rsidRPr="001905AB" w:rsidRDefault="00756360" w:rsidP="001905AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="001905AB">
         <w:t>Exemption request</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="0069700F" w14:paraId="441AB905" w14:textId="77777777" w:rsidTr="00D10FC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25459F87" w14:textId="3508A291" w:rsidR="00756360" w:rsidRDefault="003F0157" w:rsidP="00183410">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4043EE9A" wp14:editId="100888F5">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4043EE9A" wp14:editId="100888F5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>19573</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>63500</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="180000" cy="180000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="934228409" name="Picture 4">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="934228409" name="Picture 4">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="180000" cy="180000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B05C55F" w14:textId="3D0D97FD" w:rsidR="00756360" w:rsidRPr="001E118F" w:rsidRDefault="00756360" w:rsidP="00183410">
+          <w:p w14:paraId="7B05C55F" w14:textId="7C33FEF7" w:rsidR="00756360" w:rsidRPr="00B766A9" w:rsidRDefault="00756360" w:rsidP="00183410">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E118F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU"/>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">If your exemption request relates to </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1B36">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>national security</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E118F">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU"/>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>, we are developing systems and processes for handling these requests</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU"/>
+              <w:t>, we are developing systems and processes</w:t>
+            </w:r>
+            <w:r w:rsidR="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>for handling these requests</w:t>
+            </w:r>
+            <w:r w:rsidR="009C4D7E" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="009C4D7E" w:rsidRPr="001E118F" w:rsidDel="009C4D7E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU"/>
+            <w:r w:rsidR="009C4D7E" w:rsidRPr="00B766A9" w:rsidDel="009C4D7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009C4D7E" w:rsidRPr="0017172D">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="009C4D7E" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">We encourage you to contact us, before lodging, by emailing </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="009C4D7E" w:rsidRPr="0017172D">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidR="009C4D7E" w:rsidRPr="00B766A9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="PMingLiU"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                   <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:t>PublicCBCExemption@ato.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009C4D7E" w:rsidRPr="009C4D7E">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="009C4D7E" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and one of our authorised officers will get in touch to assist you further.</w:t>
+              <w:t xml:space="preserve"> and one of our authorised officers will get in touch to assist</w:t>
+            </w:r>
+            <w:r w:rsidR="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009C4D7E" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>you further.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DA75BD9" w14:textId="4C5FCE62" w:rsidR="0036645A" w:rsidRDefault="0036645A">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableATO"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2297"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="1488"/>
         <w:gridCol w:w="4035"/>
       </w:tblGrid>
       <w:tr w:rsidR="0036645A" w:rsidRPr="006B4254" w14:paraId="60CC1FB2" w14:textId="77777777" w:rsidTr="0042373F">
         <w:trPr>
@@ -3644,188 +4528,178 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4E91F789">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Type of exemption</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E4A2036" w14:textId="7803BCB8" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidRDefault="00000000" w:rsidP="00183410">
+          <w:p w14:paraId="2E4A2036" w14:textId="7803BCB8" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidRDefault="00000000" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
-                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1526370494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
-[...5 lines deleted...]
-            <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B4142A">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Full </w:t>
+            </w:r>
+            <w:r w:rsidR="00B4142A" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>xemption</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CC29187" w14:textId="41FBC4E2" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidRDefault="00000000" w:rsidP="00183410">
+          <w:p w14:paraId="6CC29187" w14:textId="41FBC4E2" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidRDefault="00000000" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
-                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="896402399"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
-[...5 lines deleted...]
-            <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B4142A">
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Partial </w:t>
+            </w:r>
+            <w:r w:rsidR="00B4142A" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+            <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>xemption</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0036645A" w:rsidRPr="003C4D9A" w14:paraId="290B2D25" w14:textId="77777777" w:rsidTr="004A1B36">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B4A7592" w14:textId="72BCEB1D" w:rsidR="00C60C23" w:rsidRDefault="0036645A" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -3924,175 +4798,193 @@
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1012"/>
               <w:gridCol w:w="6125"/>
             </w:tblGrid>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="7D4F431E" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1012" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EAE5580" w14:textId="166F892F" w:rsidR="0036645A" w:rsidRPr="00ED046B" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="2EAE5580" w14:textId="166F892F" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1137147911"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00936BF3">
+                      <w:r w:rsidR="00936BF3" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="00ED046B">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6125" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7112E7B0" w14:textId="7D14229E" w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="7112E7B0" w14:textId="7D14229E" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-                    <w:t xml:space="preserve">Exempt from publishing the </w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Exempt from publishing the names of the members of your </w:t>
                   </w:r>
-                  <w:r>
-[...11 lines deleted...]
-                  <w:r w:rsidR="001228B4">
+                  <w:r w:rsidR="001228B4" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>P</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E66898">
+                  <w:r w:rsidR="00E66898" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">ublic </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>CBC reporting group</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="79372D7A" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1012" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="64CEE396" w14:textId="26712F00" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="64CEE396" w14:textId="26712F00" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-2007509135"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00936BF3">
+                      <w:r w:rsidR="00936BF3" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6125" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6FFDDDE9" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="6FFDDDE9" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing the statement on approach to tax</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="62F696FC" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="004E7D14" w:rsidRDefault="0036645A" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0036645A" w:rsidRPr="003C4D9A" w14:paraId="42898E43" w14:textId="77777777" w:rsidTr="004E7D14">
         <w:trPr>
           <w:trHeight w:val="5291"/>
         </w:trPr>
@@ -4175,51 +5067,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065755C">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00540C00">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">Australia and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="0017172D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="PMingLiU"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:t>specified jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0065755C">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00E66898">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
@@ -4250,725 +5142,847 @@
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1027"/>
               <w:gridCol w:w="6269"/>
             </w:tblGrid>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="4A6D8047" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="73954EA7" w14:textId="68FC6D24" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="73954EA7" w14:textId="68FC6D24" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="978347910"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41F761BE" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="41F761BE" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing the jurisdiction name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="23DB88BE" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65DEFDDB" w14:textId="3020D755" w:rsidR="0036645A" w:rsidRPr="0078164A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="65DEFDDB" w14:textId="3020D755" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="MS Gothic"/>
                       </w:rPr>
                       <w:id w:val="-235711238"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="0078164A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>3.4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="36BDA123" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="36BDA123" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing a description of main business activities</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="4E5E84B3" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3819B060" w14:textId="4389F2BF" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="3819B060" w14:textId="4389F2BF" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="73482567"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C901410" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="4C901410" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing the number of employees (on a full-time equivalent basis) at the end of the reporting period</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="39B1A8B4" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1B15AD88" w14:textId="78F2CBB0" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="1B15AD88" w14:textId="78F2CBB0" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1405029812"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="29AF0077" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="29AF0077" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing revenue from unrelated parties</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="52EB15B7" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6FA1C233" w14:textId="761B584B" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="6FA1C233" w14:textId="761B584B" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="496391756"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2BA4234D" w14:textId="31F3D0FB" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="2BA4234D" w14:textId="31F3D0FB" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing revenue from related parties that are not tax residents of the jurisdiction</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="1AE1F3E1" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1FACF808" w14:textId="40EE61B8" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="1FACF808" w14:textId="40EE61B8" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-927497268"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.8</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="49B4099F" w14:textId="028B2449" w:rsidR="0036645A" w:rsidRPr="009C5740" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="49B4099F" w14:textId="028B2449" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C5740">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Exempt from publishing profit </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C5740">
+                  <w:r w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve">or loss </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C5740">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>before income tax</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="471E9C0E" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6955AD6B" w14:textId="2DC1233A" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="6955AD6B" w14:textId="2DC1233A" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-210191442"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.9</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="16EAC1EF" w14:textId="2618CBB1" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="16EAC1EF" w14:textId="2618CBB1" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-[...6 lines deleted...]
-                    <w:t xml:space="preserve"> at the end of the reporting period of tangible assets, other than cash and cash equivalents</w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Exempt from publishing book value at the end of the reporting period of tangible assets, other than cash and cash equivalents</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="4F639BFC" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C55A1B2" w14:textId="5A69F15C" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="7C55A1B2" w14:textId="5A69F15C" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1536156755"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">3.10 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C2916FB" w14:textId="02884E4B" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="7C2916FB" w14:textId="02884E4B" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-                    <w:t xml:space="preserve">Exempt from </w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Exempt from publishing </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C5740">
-[...2 lines deleted...]
-                  <w:r w:rsidR="00FC6C81" w:rsidRPr="009C5740">
+                  <w:r w:rsidR="00FC6C81" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>i</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C5740">
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> tax paid (on a cash basis)</w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>ncome tax paid (on a cash basis)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="73C6880B" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B63F5AD" w14:textId="7F332CCA" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="3B63F5AD" w14:textId="7F332CCA" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1324889739"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.11</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04D4D39B" w14:textId="21B3D169" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="04D4D39B" w14:textId="21B3D169" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-                    <w:t xml:space="preserve">Exempt from </w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Exempt from publishing </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C5740">
-[...2 lines deleted...]
-                  <w:r w:rsidR="00FC6C81" w:rsidRPr="009C5740">
+                  <w:r w:rsidR="00FC6C81" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>i</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C5740">
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> tax accrued (current year)</w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>ncome tax accrued (current year)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="1A48E90F" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="225E0AAE" w14:textId="48598BD9" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="225E0AAE" w14:textId="48598BD9" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="381525956"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.12</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CCC7248" w14:textId="4CA90412" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="0CCC7248" w14:textId="4CA90412" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Exempt from publishing the reasons for the difference between income tax accrued (current year) and the amount of income tax due if the income tax rate applicable to the jurisdiction were applied to profit </w:t>
                   </w:r>
-                  <w:r w:rsidR="005D2327" w:rsidRPr="009C5740">
-                    <w:t>or</w:t>
+                  <w:r w:rsidR="005D2327" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">or </w:t>
                   </w:r>
-                  <w:r w:rsidR="005D2327" w:rsidRPr="003C4D9A">
-[...2 lines deleted...]
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>loss before income tax</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="0FC0459F" w14:textId="77777777" w:rsidTr="0036645A">
               <w:trPr>
                 <w:trHeight w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A21A110" w14:textId="44890DED" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="7A21A110" w14:textId="44890DED" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-906291410"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.13</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="772CE0FD" w14:textId="602CF53F" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="772CE0FD" w14:textId="602CF53F" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing the currency used in calculating and presenting the above information</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7AA5B7D0" w14:textId="77777777" w:rsidR="0036645A" w:rsidRDefault="0036645A" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w14:paraId="0619EA1E" w14:textId="77777777" w:rsidTr="00D31BD7">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="4387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24F815BF" w14:textId="628FF915" w:rsidR="00BB63B9" w:rsidRDefault="0036645A" w:rsidP="00183410">
+          <w:p w14:paraId="24F815BF" w14:textId="022DE263" w:rsidR="00BB63B9" w:rsidRDefault="0036645A" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065755C">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">List of </w:t>
             </w:r>
+            <w:r w:rsidR="009C45C4">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C4D9A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Exemption</w:t>
+              <w:t>xemption</w:t>
             </w:r>
             <w:r w:rsidRPr="0065755C">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D8D8CB5" w14:textId="11169795" w:rsidR="0036645A" w:rsidRPr="00D31BD7" w:rsidDel="000F7FD7" w:rsidRDefault="00485E70" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485E70">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
@@ -5015,664 +6029,758 @@
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="7296" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1027"/>
               <w:gridCol w:w="6269"/>
             </w:tblGrid>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="2489CCCE" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7BE57072" w14:textId="4D849C87" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="7BE57072" w14:textId="659A91CE" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-285279235"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00B766A9" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C17B50F" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="2C17B50F" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing a description of main business activities</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="50BDEA8C" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5582B1D5" w14:textId="7CF2B9D7" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="5582B1D5" w14:textId="7CF2B9D7" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="735047482"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11ED1EA9" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="11ED1EA9" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing the number of employees (on a full-time equivalent basis) at the end of the reporting period</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="14805DAC" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="20DBDCB2" w14:textId="3B015FDB" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="20DBDCB2" w14:textId="3B015FDB" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
+                      <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1453849161"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DAE585B" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="2DAE585B" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing revenue from unrelated parties</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="3B2C153C" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1B965552" w14:textId="0D063005" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="1B965552" w14:textId="0D063005" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-584849666"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7153E95A" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="7153E95A" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing revenue from related parties that are not tax residents of the jurisdiction</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="6043769B" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="25377C3C" w14:textId="43C660EF" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="25377C3C" w14:textId="43C660EF" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-369694388"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CA5D0AD" w14:textId="7318D0EA" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="5CA5D0AD" w14:textId="7318D0EA" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-                    <w:t xml:space="preserve">Exempt from </w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Exempt from publishing profit </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="009C5740">
-[...5 lines deleted...]
-                  <w:r>
+                  <w:r w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve">or loss </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>before income tax</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="0344E36C" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1729F885" w14:textId="793B7799" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="1729F885" w14:textId="793B7799" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1891097503"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>19</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="402FC27C" w14:textId="305C8F05" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="402FC27C" w14:textId="305C8F05" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-[...6 lines deleted...]
-                    <w:t xml:space="preserve"> value at the end of the reporting period of tangible assets, other than cash and cash equivalents</w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Exempt from publishing book value at the end of the reporting period of tangible assets, other than cash and cash equivalents</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="0065755C" w:rsidDel="000F7FD7" w14:paraId="62CD5839" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04D54795" w14:textId="30B268FB" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="04D54795" w14:textId="30B268FB" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1758321304"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.2</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0527CC18" w14:textId="549B6FE5" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="0527CC18" w14:textId="549B6FE5" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-[...6 lines deleted...]
-                    <w:t xml:space="preserve"> tax paid (on a cash basis)</w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Exempt from publishing income tax paid (on a cash basis)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="00ED046B" w:rsidDel="000F7FD7" w14:paraId="67E56B6B" w14:textId="77777777" w:rsidTr="00183410">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7ABE7765" w14:textId="5704513D" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="7ABE7765" w14:textId="5704513D" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1459217384"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.2</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="77F75E31" w14:textId="016A25A2" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="77F75E31" w14:textId="016A25A2" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
-[...6 lines deleted...]
-                    <w:t xml:space="preserve"> tax accrued (current year)</w:t>
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Exempt from publishing income tax accrued (current year)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0036645A" w:rsidRPr="00ED046B" w:rsidDel="000F7FD7" w14:paraId="4B453139" w14:textId="77777777" w:rsidTr="0036645A">
               <w:trPr>
                 <w:trHeight w:val="639"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1027" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6756DE2E" w14:textId="4229E288" w:rsidR="0036645A" w:rsidRPr="0036645A" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
+                <w:p w14:paraId="6756DE2E" w14:textId="4229E288" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="00000000" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1279606263"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="00485E70">
+                      <w:r w:rsidR="00485E70" w:rsidRPr="00B766A9">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="0036645A" w:rsidRPr="003C4D9A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>3.2</w:t>
                   </w:r>
-                  <w:r w:rsidR="0036645A">
+                  <w:r w:rsidR="0036645A" w:rsidRPr="00B766A9">
                     <w:rPr>
                       <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
+                      <w:sz w:val="20"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6269" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A9683A6" w14:textId="292DA7F1" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
+                <w:p w14:paraId="0A9683A6" w14:textId="292DA7F1" w:rsidR="0036645A" w:rsidRPr="00B766A9" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="0093208D">
                   <w:pPr>
                     <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003C4D9A">
+                  <w:r w:rsidRPr="00B766A9">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
                     <w:t>Exempt from publishing the currency used in calculating and presenting the above information</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1F0B0DB7" w14:textId="77777777" w:rsidR="0036645A" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w:rsidRDefault="0036645A" w:rsidP="00183410">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF761D" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w14:paraId="5336CAFD" w14:textId="77777777" w:rsidTr="00BF761D">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="67F87FCE" w14:textId="5AE00E4C" w:rsidR="00BF761D" w:rsidRPr="0065755C" w:rsidRDefault="00BF761D" w:rsidP="00BF761D">
+          <w:p w14:paraId="67F87FCE" w14:textId="574D7AE5" w:rsidR="00BF761D" w:rsidRPr="0065755C" w:rsidRDefault="00BF761D" w:rsidP="00BF761D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Full </w:t>
             </w:r>
-            <w:r w:rsidR="001C4AE4">
-[...5 lines deleted...]
-              <w:t>E</w:t>
+            <w:r w:rsidR="009C45C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>xemption</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="432CAC9B" w14:textId="77777777" w:rsidR="00BF761D" w:rsidRPr="00EE3BC0" w:rsidRDefault="00BF761D" w:rsidP="00BF761D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="zh-TW"/>
@@ -5878,110 +6986,101 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="474AE975" w14:textId="77777777" w:rsidR="009A00AC" w:rsidRDefault="009A00AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C689296" w14:textId="0FCC6438" w:rsidR="00BF761D" w:rsidRDefault="00BF761D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableATO"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2297"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="5523"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A00AC" w:rsidRPr="00EE3BC0" w14:paraId="192BEE1F" w14:textId="77777777" w:rsidTr="0042373F">
+      <w:tr w:rsidR="009A00AC" w:rsidRPr="00EE3BC0" w14:paraId="192BEE1F" w14:textId="77777777" w:rsidTr="00B109B6">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="503"/>
+          <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FEB1907" w14:textId="5B7A94F9" w:rsidR="009A00AC" w:rsidRPr="00EE3BC0" w:rsidRDefault="001D6A86" w:rsidP="009A00AC">
+          <w:p w14:paraId="1FEB1907" w14:textId="5B7A94F9" w:rsidR="009A00AC" w:rsidRPr="002A18AB" w:rsidRDefault="001D6A86" w:rsidP="009A00AC">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="336"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="3844CA" w:themeColor="accent1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Public </w:t>
             </w:r>
-            <w:r w:rsidR="009A00AC" w:rsidRPr="003C4D9A">
-              <w:rPr>
+            <w:r w:rsidR="009A00AC" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CBC </w:t>
             </w:r>
-            <w:r w:rsidR="00CC2748">
-              <w:rPr>
+            <w:r w:rsidR="00CC2748" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>r</w:t>
-[...11 lines deleted...]
-              <w:t>entity exemption request</w:t>
+              <w:t>reporting entity exemption request</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A00AC" w:rsidRPr="003C4D9A" w:rsidDel="000F7FD7" w14:paraId="327040A0" w14:textId="77777777" w:rsidTr="0042373F">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C369009" w14:textId="642B2584" w:rsidR="009A00AC" w:rsidRDefault="009A00AC" w:rsidP="009A00AC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -6092,73 +7191,81 @@
                 <w:id w:val="-321113441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00485E70" w:rsidRPr="00B12F68">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A00AC" w:rsidRPr="009C4D7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3.1 Exempt from publishing the names of the members of your </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001228B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A00AC" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1 Exempt from publishing the names of the members of your </w:t>
+            </w:r>
+            <w:r w:rsidR="001228B4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="001D6A86" w:rsidRPr="009C4D7E">
+            <w:r w:rsidR="001D6A86" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ublic </w:t>
             </w:r>
-            <w:r w:rsidR="009A00AC" w:rsidRPr="009C4D7E">
+            <w:r w:rsidR="009A00AC" w:rsidRPr="002A18AB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>CBC reporting group</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A00AC" w:rsidRPr="003C4D9A" w14:paraId="739AC353" w14:textId="77777777" w:rsidTr="009A00AC">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="176C0F65" w14:textId="77777777" w:rsidR="009A00AC" w:rsidRPr="003C4D9A" w:rsidRDefault="009A00AC" w:rsidP="009A00AC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6847,253 +7954,235 @@
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00CC2748" w:rsidRPr="00EE3BC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">xemption </w:t>
             </w:r>
             <w:r w:rsidR="00CC2748">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00CC2748" w:rsidRPr="00EE3BC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>equest</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CA04F12" w14:textId="2BFF3ADC" w:rsidR="009A00AC" w:rsidRPr="003C4D9A" w:rsidRDefault="009A00AC" w:rsidP="002643AC">
+          <w:p w14:paraId="4CA04F12" w14:textId="5E8E0F89" w:rsidR="009A00AC" w:rsidRPr="002A18AB" w:rsidRDefault="009A00AC" w:rsidP="002643AC">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="149C8C"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C4D9A">
-              <w:rPr>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Repeat this section for each specified jurisdiction for which you are seeking an exemption</w:t>
+            </w:r>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00D008A4" w:rsidRPr="00C11217">
-[...16 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To add another section, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>select</w:t>
+            </w:r>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D6C4AF0" wp14:editId="4FD5D5DA">
                   <wp:extent cx="129950" cy="129950"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="1727152173" name="Picture 1" descr="Plus"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1727152173" name="Picture 1" descr="Plus"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23">
+                          <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="133424" cy="133424"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00D008A4" w:rsidRPr="004A1B36">
-[...25 lines deleted...]
-                <w:rFonts w:eastAsia="PMingLiU"/>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sign at the bottom-right corner of this table – before you complete any fields. If the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DDC80B1" wp14:editId="4AB61BC3">
                   <wp:extent cx="129950" cy="129950"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="1030280808" name="Picture 1" descr="Plus"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1030280808" name="Picture 1" descr="Plus"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23">
+                          <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="133424" cy="133424"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00D008A4" w:rsidRPr="004A1B36">
-[...13 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sign isn’t visible, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>select</w:t>
+            </w:r>
+            <w:r w:rsidR="00D008A4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anywhere inside of this table to reveal the icon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="768283083"/>
           <w15:repeatingSection/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:eastAsia="PMingLiU"/>
             <w:bCs w:val="0"/>
             <w:lang w:eastAsia="zh-TW"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
@@ -7179,51 +8268,51 @@
                       <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00712A8A">
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                       <w:t xml:space="preserve">List all </w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId24" w:history="1">
+                    <w:hyperlink r:id="rId26" w:history="1">
                       <w:r w:rsidRPr="009A00AC">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:rFonts w:eastAsia="PMingLiU"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="3844CA" w:themeColor="background2"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="zh-TW"/>
                         </w:rPr>
                         <w:t>specified jurisdictions</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r w:rsidRPr="009A00AC">
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="283198" w:themeColor="background2" w:themeShade="BF"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -7493,93 +8582,100 @@
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-401297968"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
                       <w:sdtContent>
                         <w:r w:rsidR="003C0A0F">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="009A00AC" w:rsidRPr="00BB63B9">
                       <w:t xml:space="preserve"> 3.7 Revenue from related parties</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="262056B1" w14:textId="1C8AECB1" w:rsidR="009A00AC" w:rsidRPr="00BB63B9" w:rsidRDefault="00000000" w:rsidP="009A00AC">
+                  <w:p w14:paraId="262056B1" w14:textId="0AF6E732" w:rsidR="009A00AC" w:rsidRPr="00BB63B9" w:rsidRDefault="00000000" w:rsidP="009A00AC">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="1492442664"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
                       <w:sdtContent>
                         <w:r w:rsidR="008A2E3F">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="009A00AC" w:rsidRPr="00BB63B9">
                       <w:t xml:space="preserve"> 3.8 Profit </w:t>
                     </w:r>
                     <w:r w:rsidR="009A00AC" w:rsidRPr="00BB63B9">
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                       <w:t xml:space="preserve">or </w:t>
                     </w:r>
+                    <w:r w:rsidR="006C684E">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="PMingLiU"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:t>l</w:t>
+                    </w:r>
                     <w:r w:rsidR="009A00AC" w:rsidRPr="00BB63B9">
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
-                      <w:t>Loss</w:t>
+                      <w:t>oss</w:t>
                     </w:r>
                     <w:r w:rsidR="009A00AC" w:rsidRPr="00BB63B9">
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="009A00AC" w:rsidRPr="00BB63B9">
                       <w:t>before income tax</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="0B5648DD" w14:textId="77777777" w:rsidR="009A00AC" w:rsidRPr="00363A5A" w:rsidRDefault="009A00AC" w:rsidP="009A00AC">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       <w:rPr>
                         <w:rFonts w:eastAsia="PMingLiU"/>
                         <w:b/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="283198" w:themeColor="background2" w:themeShade="BF"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:eastAsia="zh-TW"/>
@@ -7968,54 +9064,54 @@
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60F60B68" w14:textId="77777777" w:rsidR="00724F84" w:rsidRDefault="00724F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C228C72" w14:textId="480385D9" w:rsidR="00BF6AAB" w:rsidRDefault="00BF6AAB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableATO"/>
         <w:tblW w:w="9922" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="4252"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00485E70" w:rsidRPr="00BB63B9" w14:paraId="10326F03" w14:textId="77777777" w:rsidTr="0042373F">
+      <w:tr w:rsidR="00485E70" w:rsidRPr="00BB63B9" w14:paraId="10326F03" w14:textId="77777777" w:rsidTr="00B109B6">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="416"/>
+          <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E6B29E1" w14:textId="1785ECC2" w:rsidR="00485E70" w:rsidRPr="00BB63B9" w:rsidRDefault="00485E70" w:rsidP="00183410">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="336"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="149C8C"/>
               </w:rPr>
@@ -8814,522 +9910,224 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712A8A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Add attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="481E6150" w14:textId="77777777" w:rsidR="004A1B36" w:rsidRDefault="004A1B36" w:rsidP="001905AB">
-[...304 lines deleted...]
-    <w:p w14:paraId="6AC1F80E" w14:textId="7EF1F743" w:rsidR="00D71D7E" w:rsidRDefault="00D71D7E">
+    <w:p w14:paraId="6AC1F80E" w14:textId="45FD4F3A" w:rsidR="00D71D7E" w:rsidRDefault="00D71D7E"/>
+    <w:p w14:paraId="0B3CDEBF" w14:textId="77777777" w:rsidR="007E2436" w:rsidRDefault="007E2436">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableATO"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4820"/>
-        <w:gridCol w:w="5092"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="6651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D677D" w14:paraId="6E55B489" w14:textId="77777777" w:rsidTr="000D2E68">
+      <w:tr w:rsidR="004D677D" w14:paraId="6E55B489" w14:textId="77777777" w:rsidTr="5A7F8948">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB8C475" w14:textId="060A5B08" w:rsidR="00D71D7E" w:rsidRPr="0030234F" w:rsidRDefault="00E0295C" w:rsidP="0030234F">
+          <w:p w14:paraId="7FB8C475" w14:textId="060865FA" w:rsidR="00D71D7E" w:rsidRPr="0030234F" w:rsidRDefault="00E0295C" w:rsidP="0030234F">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="0" w:after="160" w:line="320" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:rFonts w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">DECLARATION AND </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D71D7E" w:rsidRPr="0030234F">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="0030234F">
               <w:rPr>
                 <w:rFonts w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>FORM TO NOMINATE A REPRESENTATIVE FOR</w:t>
-[...25 lines deleted...]
-              <w:t>A DEFINED PURPOSE</w:t>
+              <w:t>eclaration and form to nominate a representative for a defined purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D677D" w14:paraId="7387E0AF" w14:textId="77777777" w:rsidTr="00D71D7E">
+      <w:tr w:rsidR="004D677D" w14:paraId="7387E0AF" w14:textId="77777777" w:rsidTr="002A18AB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FBEBAC" w14:textId="77777777" w:rsidR="00D71D7E" w:rsidRPr="0030234F" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
+          <w:p w14:paraId="68FBEBAC" w14:textId="0D5B9DD2" w:rsidR="00D71D7E" w:rsidRPr="0030234F" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>Entity Name (‘Primary Entity’)</w:t>
+              <w:t xml:space="preserve">Entity </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030234F">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ame (‘Primary </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030234F">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ntity’)</w:t>
             </w:r>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5092" w:type="dxa"/>
+            <w:tcW w:w="6651" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="238D01B9" w14:textId="47498CED" w:rsidR="00D71D7E" w:rsidRDefault="00D71D7E" w:rsidP="006E0837">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D677D" w14:paraId="1128F224" w14:textId="77777777" w:rsidTr="00D71D7E">
+      <w:tr w:rsidR="004D677D" w14:paraId="1128F224" w14:textId="77777777" w:rsidTr="002A18AB">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EC3888B" w14:textId="77777777" w:rsidR="00D71D7E" w:rsidRPr="0030234F" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030234F">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5092" w:type="dxa"/>
+            <w:tcW w:w="6651" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38D7755D" w14:textId="77777777" w:rsidR="00D71D7E" w:rsidRPr="00711CD6" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -9361,248 +10159,292 @@
             </w:r>
             <w:r w:rsidRPr="00711CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> name, suburb, state, country, postal code</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5A16C8" w14:textId="77777777" w:rsidR="00D71D7E" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D677D" w14:paraId="1D018528" w14:textId="77777777" w:rsidTr="0068345B">
+      <w:tr w:rsidR="004D677D" w14:paraId="1D018528" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6452D3F2" w14:textId="499813DF" w:rsidR="00D71D7E" w:rsidRPr="00000375" w:rsidRDefault="00D71D7E" w:rsidP="0030234F">
+          <w:p w14:paraId="6452D3F2" w14:textId="4A0AA4E9" w:rsidR="00D71D7E" w:rsidRPr="00000375" w:rsidRDefault="00D71D7E" w:rsidP="0030234F">
             <w:pPr>
               <w:pStyle w:val="IntroText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000375">
-              <w:t>Repeatable Section</w:t>
+              <w:t xml:space="preserve">Repeatable </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000375">
+              <w:t>ection</w:t>
             </w:r>
             <w:r w:rsidR="006E0837" w:rsidRPr="00000375">
-              <w:t xml:space="preserve"> – Nominated representative</w:t>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4">
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0837" w:rsidRPr="00000375">
+              <w:t>ominated representative</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="611FD37E" w14:textId="37414918" w:rsidR="00D71D7E" w:rsidRPr="0030234F" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
+          <w:p w14:paraId="611FD37E" w14:textId="6DC68A48" w:rsidR="00D71D7E" w:rsidRPr="00B766A9" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030234F">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>To add another ‘nominated representative</w:t>
             </w:r>
-            <w:r w:rsidR="00112430" w:rsidRPr="0030234F">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00112430" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="0030234F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0030234F">
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>select</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F122248" wp14:editId="45B9D53C">
                   <wp:extent cx="129950" cy="129950"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="553088440" name="Picture 1" descr="Plus"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1727152173" name="Picture 1" descr="Plus"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23">
+                          <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="133424" cy="133424"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="0030234F">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> sign at the bottom-right corner of </w:t>
             </w:r>
-            <w:r w:rsidR="00112430" w:rsidRPr="0030234F">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00112430" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>following</w:t>
             </w:r>
-            <w:r w:rsidRPr="0030234F">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> table before you complete any fields. If the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0030234F">
+            <w:r w:rsidRPr="00B766A9">
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="053637AA" wp14:editId="0C023892">
                   <wp:extent cx="129950" cy="129950"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="225496328" name="Picture 1" descr="Plus"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1030280808" name="Picture 1" descr="Plus"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23">
+                          <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="133424" cy="133424"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="0030234F">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sign isn’t visible, </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>select</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anywhere inside of </w:t>
+            </w:r>
+            <w:r w:rsidR="00112430" w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>following</w:t>
             </w:r>
-            <w:r w:rsidRPr="0030234F">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B766A9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> table to reveal the icon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="403119185"/>
           <w15:repeatingSection/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:bCs w:val="0"/>
             <w:lang w:eastAsia="zh-TW"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
@@ -9644,145 +10486,198 @@
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                 </w:sdtEndPr>
                 <w:sdtContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:id w:val="-1569257053"/>
                       <w:placeholder>
                         <w:docPart w:val="E994454A7F0947A1B217071FD5770A51"/>
                       </w:placeholder>
                       <w15:repeatingSectionItem/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:bCs w:val="0"/>
                         <w:lang w:eastAsia="zh-TW"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:tr w:rsidR="004D677D" w14:paraId="6E2F3A67" w14:textId="77777777" w:rsidTr="00112430">
+                      <w:tr w:rsidR="004D677D" w14:paraId="6E2F3A67" w14:textId="77777777" w:rsidTr="002A18AB">
                         <w:trPr>
                           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                            <w:tcW w:w="4820" w:type="dxa"/>
+                            <w:tcW w:w="3261" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                             </w:tcBorders>
                           </w:tcPr>
                           <w:p w14:paraId="750D0849" w14:textId="59C0764F" w:rsidR="00DF36C4" w:rsidRPr="0030234F" w:rsidRDefault="00DF36C4" w:rsidP="0030234F">
                             <w:pPr>
                               <w:pStyle w:val="IntroText"/>
                             </w:pPr>
                             <w:r w:rsidRPr="0030234F">
                               <w:t>Nominated representative</w:t>
                             </w:r>
                             <w:r w:rsidR="006E0837" w:rsidRPr="0030234F">
                               <w:t xml:space="preserve"> (if applicable)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6ADE0FBD" w14:textId="0571AD2B" w:rsidR="00D71D7E" w:rsidRPr="00AA4640" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
+                          <w:p w14:paraId="6ADE0FBD" w14:textId="04E8F8BF" w:rsidR="00D71D7E" w:rsidRPr="00B766A9" w:rsidRDefault="00D71D7E" w:rsidP="00AA4640">
                             <w:pPr>
                               <w:pStyle w:val="Heading3"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                                 <w:lang w:eastAsia="zh-TW"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AA4640">
+                            <w:r w:rsidRPr="00B766A9">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="18"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="28"/>
                                 <w:lang w:eastAsia="zh-TW"/>
                               </w:rPr>
-                              <w:t>Nominated Representative legal name:</w:t>
+                              <w:t xml:space="preserve">Nominated </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C45C4" w:rsidRPr="00B766A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:eastAsia="zh-TW"/>
+                              </w:rPr>
+                              <w:t>r</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B766A9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:eastAsia="zh-TW"/>
+                              </w:rPr>
+                              <w:t>epresentative legal name:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="640EBC7F" w14:textId="24664143" w:rsidR="00D71D7E" w:rsidRPr="00AA4640" w:rsidRDefault="00D71D7E" w:rsidP="00112430">
+                          <w:p w14:paraId="640EBC7F" w14:textId="24664143" w:rsidR="00D71D7E" w:rsidRPr="00B766A9" w:rsidRDefault="00D71D7E" w:rsidP="00112430">
                             <w:pPr>
                               <w:rPr>
-                                <w:sz w:val="18"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AA4640">
+                            <w:r w:rsidRPr="00B766A9">
                               <w:rPr>
-                                <w:sz w:val="18"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Position</w:t>
                             </w:r>
-                            <w:r w:rsidR="00112430" w:rsidRPr="00DF36C4">
+                            <w:r w:rsidR="00112430" w:rsidRPr="00B766A9">
                               <w:rPr>
-                                <w:sz w:val="18"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="24623146" w14:textId="77777777" w:rsidR="00D71D7E" w:rsidRPr="00112430" w:rsidRDefault="00D71D7E" w:rsidP="00112430">
-                            <w:r w:rsidRPr="00AA4640">
+                          <w:p w14:paraId="24623146" w14:textId="7BA7A5BE" w:rsidR="00D71D7E" w:rsidRPr="00B766A9" w:rsidRDefault="00D71D7E" w:rsidP="00112430">
+                            <w:pPr>
                               <w:rPr>
-                                <w:sz w:val="18"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Relationship to Primary Entity:</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B766A9">
+                              <w:rPr>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relationship to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C45C4" w:rsidRPr="00B766A9">
+                              <w:rPr>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>p</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B766A9">
+                              <w:rPr>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">rimary </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C45C4" w:rsidRPr="00B766A9">
+                              <w:rPr>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>e</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B766A9">
+                              <w:rPr>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ntity:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1F0B89D7" w14:textId="77777777" w:rsidR="00D71D7E" w:rsidRPr="00AA4640" w:rsidRDefault="00D71D7E" w:rsidP="00112430">
+                          <w:p w14:paraId="1F0B89D7" w14:textId="698E5432" w:rsidR="00D71D7E" w:rsidRPr="00B766A9" w:rsidRDefault="00D71D7E" w:rsidP="00112430">
                             <w:pPr>
                               <w:rPr>
                                 <w:b w:val="0"/>
-                                <w:sz w:val="18"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AA4640">
+                            <w:r w:rsidRPr="00B766A9">
                               <w:rPr>
-                                <w:sz w:val="18"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Contact telephone number:</w:t>
+                              <w:t>Contact phone number:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="66091BCD" w14:textId="40A13363" w:rsidR="00D71D7E" w:rsidRPr="00112430" w:rsidRDefault="00D71D7E" w:rsidP="00112430">
-                            <w:r w:rsidRPr="00AA4640">
+                            <w:r w:rsidRPr="00B766A9">
                               <w:rPr>
-                                <w:sz w:val="18"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Contact email:</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="5092" w:type="dxa"/>
+                            <w:tcW w:w="6651" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                             </w:tcBorders>
                           </w:tcPr>
                           <w:p w14:paraId="44FC6A00" w14:textId="68564C42" w:rsidR="006E0837" w:rsidRPr="006E0837" w:rsidRDefault="006E0837" w:rsidP="00AA4640">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
                                 <w:lang w:eastAsia="zh-TW"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6327E9FD" w14:textId="77777777" w:rsidR="006E0837" w:rsidRDefault="006E0837" w:rsidP="00AA4640">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="PMingLiU" w:cs="Arial"/>
                                 <w:lang w:eastAsia="zh-TW"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="0355E461" w14:textId="77777777" w:rsidR="006E0837" w:rsidRDefault="006E0837" w:rsidP="00AA4640">
@@ -9826,530 +10721,896 @@
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="067C6B5B" w14:textId="7F866D9C" w:rsidR="00D71D7E" w:rsidRPr="00AA4640" w:rsidRDefault="00D71D7E" w:rsidP="00000375">
                             <w:pPr>
                               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="zh-TW"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:sdtContent>
                   </w:sdt>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
-      <w:tr w:rsidR="004D677D" w14:paraId="344BCB31" w14:textId="77777777" w:rsidTr="008F1F33">
+      <w:tr w:rsidR="004D677D" w14:paraId="344BCB31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2735E8" w14:textId="22E648B9" w:rsidR="00112430" w:rsidRDefault="00112430" w:rsidP="0030234F">
+          <w:p w14:paraId="0D2735E8" w14:textId="197E0A6E" w:rsidR="00112430" w:rsidRDefault="00112430" w:rsidP="0030234F">
             <w:pPr>
               <w:pStyle w:val="IntroText"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA4640">
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scope of authorisation of Nominated </w:t>
+              <w:t xml:space="preserve">Scope of authorisation of </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4640">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ominated </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF36C4">
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>Representative</w:t>
+              <w:t>epresentative</w:t>
             </w:r>
             <w:r w:rsidR="008E1EE0" w:rsidRPr="00DF36C4">
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D677D" w14:paraId="7E263B6B" w14:textId="77777777" w:rsidTr="00A949B1">
+      <w:tr w:rsidR="004D677D" w14:paraId="7E263B6B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="208F78E4" w14:textId="49378EF4" w:rsidR="00B31140" w:rsidRPr="00D71D7E" w:rsidRDefault="00B31140">
+          <w:p w14:paraId="208F78E4" w14:textId="7E357F4B" w:rsidR="00B31140" w:rsidRPr="002A18AB" w:rsidRDefault="00B31140">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF36C4">
-[...35 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rimary </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntity authorises the </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ominated </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">epresentative(s) to engage with the Australian Taxation Office in respect of this Public CBC </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eporting </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xemption </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A18AB">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>pplication.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="413A8C54" w14:textId="2DA45AA2" w:rsidR="00B31140" w:rsidRPr="00AA4640" w:rsidRDefault="00B31140" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D677D" w14:paraId="269D22FC" w14:textId="77777777" w:rsidTr="00B31140">
+      <w:tr w:rsidR="004D677D" w14:paraId="269D22FC" w14:textId="77777777" w:rsidTr="002A18AB">
         <w:trPr>
           <w:trHeight w:val="2000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="9912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25652292" w14:textId="77777777" w:rsidR="00112430" w:rsidRDefault="00112430" w:rsidP="0030234F">
+          <w:p w14:paraId="25652292" w14:textId="4EA60AEC" w:rsidR="00112430" w:rsidRDefault="00112430" w:rsidP="0030234F">
             <w:pPr>
               <w:pStyle w:val="IntroText"/>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA4640">
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>DECLARATION</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00AA4640">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>eclaration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74AB8DFF" w14:textId="22800C50" w:rsidR="00112430" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+          <w:p w14:paraId="74AB8DFF" w14:textId="22800C50" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2E81">
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>I declare that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="747362E0" w14:textId="24ABD5FF" w:rsidR="00112430" w:rsidRPr="00DF36C4" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+          <w:p w14:paraId="747362E0" w14:textId="7F69E3DD" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430" w:rsidP="00AA4640">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF36C4">
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>I am authorised to complete</w:t>
             </w:r>
-            <w:r w:rsidR="004D677D" w:rsidRPr="00DF36C4">
+            <w:r w:rsidR="004D677D" w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> and submit</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF36C4">
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DF36C4">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this form on behalf of the </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rimary </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntity specified above as </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ublic </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fficer, or if there is no </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ublic </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fficer, as a duly appointed agent or attorney acting on behalf of the </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rimary </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ntity for the purposes of section</w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">252 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Income Tax Assessment Act 1936</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF36C4">
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A5134E" w14:textId="52E838CE" w:rsidR="00112430" w:rsidRPr="00DF36C4" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+          <w:p w14:paraId="09A5134E" w14:textId="3E7FB88F" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430" w:rsidP="00AA4640">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF36C4">
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00C9030C" w:rsidRPr="00DF36C4">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I have the authority to appoint the </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DF36C4">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00C9030C" w:rsidRPr="00DF36C4">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ominated </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DF36C4">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00C9030C" w:rsidRPr="00DF36C4">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>epresentative</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9030C" w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="000D4E28">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000D4E28" w:rsidRPr="009C5740">
+            <w:r w:rsidR="00C9030C" w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00C9030C" w:rsidRPr="009C5740">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to act </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DF36C4">
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on behalf of the </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rimary </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>ntity</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9030C" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in respect of this Public CBC </w:t>
+            </w:r>
+            <w:r w:rsidR="005E351D" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9030C" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eporting </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9030C" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>xemption</w:t>
+            </w:r>
+            <w:r w:rsidR="000D4E28" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C45C4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9030C" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>pplication</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE2486B" w14:textId="77777777" w:rsidR="00112430" w:rsidRPr="00DF36C4" w:rsidRDefault="00112430">
+          <w:p w14:paraId="1CE2486B" w14:textId="77777777" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF36C4">
+            <w:r w:rsidRPr="00C723B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">The information given in this form is true and correct. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9383B4" w14:textId="77777777" w:rsidR="00C9030C" w:rsidRPr="00DF36C4" w:rsidRDefault="00C9030C" w:rsidP="00AA4640">
+          <w:p w14:paraId="7A9383B4" w14:textId="77777777" w:rsidR="00C9030C" w:rsidRPr="00C723B1" w:rsidRDefault="00C9030C" w:rsidP="00AA4640">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3000E360" w14:textId="77777777" w:rsidR="00112430" w:rsidRPr="00000375" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+          <w:p w14:paraId="3000E360" w14:textId="77777777" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000375">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Full name:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000375">
-[...1 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1F9DB0" w14:textId="2A0D0EBE" w:rsidR="00112430" w:rsidRPr="00000375" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+          <w:p w14:paraId="2D1F9DB0" w14:textId="2A0D0EBE" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000375">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">Position </w:t>
             </w:r>
-            <w:r w:rsidR="00DD2EB4" w:rsidRPr="00000375">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00DD2EB4" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000375">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>public officer</w:t>
             </w:r>
-            <w:r w:rsidR="00BF4833" w:rsidRPr="00000375">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00BF4833" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> or equivalent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000375">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F12B2D" w14:textId="77777777" w:rsidR="00112430" w:rsidRPr="00000375" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+          <w:p w14:paraId="30F12B2D" w14:textId="44D80976" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000375">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Contact telephone number: </w:t>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact phone number: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1226B4" w14:textId="46B201CA" w:rsidR="00112430" w:rsidRPr="00DF36C4" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+          <w:p w14:paraId="781098F1" w14:textId="6C312A32" w:rsidR="0058262C" w:rsidRPr="00C723B1" w:rsidRDefault="0058262C" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF36C4">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1226B4" w14:textId="46B201CA" w:rsidR="00112430" w:rsidRPr="00C723B1" w:rsidRDefault="00112430" w:rsidP="00AA4640">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
-            <w:r w:rsidR="009049CA">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="009049CA" w:rsidRPr="00C723B1">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66639A8F" w14:textId="77777777" w:rsidR="00112430" w:rsidRDefault="00112430" w:rsidP="00112430">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A2E81">
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>…………………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3609876D" w14:textId="4BF26255" w:rsidR="00D71D7E" w:rsidRPr="00AA4640" w:rsidRDefault="00112430" w:rsidP="00AA4640">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10389,112 +11650,111 @@
             </w:r>
             <w:r w:rsidRPr="00AA4640">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> is acceptable</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA4640">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B6A6A0B" w14:textId="77777777" w:rsidR="00724F84" w:rsidRPr="00BB63B9" w:rsidRDefault="00724F84" w:rsidP="006E0837">
+    <w:p w14:paraId="7B6A6A0B" w14:textId="77777777" w:rsidR="00724F84" w:rsidRPr="00BB63B9" w:rsidRDefault="00724F84" w:rsidP="001B423D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00724F84" w:rsidRPr="00BB63B9" w:rsidSect="00BC05DA">
-      <w:headerReference w:type="even" r:id="rId25"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="992" w:bottom="1418" w:left="992" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38AB631A" w14:textId="77777777" w:rsidR="00ED0DD0" w:rsidRDefault="00ED0DD0" w:rsidP="00732881">
+    <w:p w14:paraId="62FBFC39" w14:textId="77777777" w:rsidR="00555A57" w:rsidRDefault="00555A57" w:rsidP="00732881">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DB39CC6" w14:textId="77777777" w:rsidR="00ED0DD0" w:rsidRDefault="00ED0DD0" w:rsidP="00732881">
+    <w:p w14:paraId="66F9B61F" w14:textId="77777777" w:rsidR="00555A57" w:rsidRDefault="00555A57" w:rsidP="00732881">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47FC9637" w14:textId="77777777" w:rsidR="00ED0DD0" w:rsidRDefault="00ED0DD0">
+    <w:p w14:paraId="09323A6E" w14:textId="77777777" w:rsidR="00555A57" w:rsidRDefault="00555A57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -10513,118 +11773,118 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Medium">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Light">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Inter SemiBold">
     <w:panose1 w:val="020B0502030000000004"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="1200A1FF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70A4B2AE" w14:textId="005FAA20" w:rsidR="004F4030" w:rsidRDefault="004F4030">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="710E4093" wp14:editId="03062964">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="599440" cy="368300"/>
               <wp:effectExtent l="0" t="0" r="10160" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="120422187" name="Text Box 5" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -10702,204 +11962,59 @@
                         <w:color w:val="B40029"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004F4030">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                         <w:noProof/>
                         <w:color w:val="B40029"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B5436D1" w14:textId="2D6CC3EE" w:rsidR="00B0303E" w:rsidRPr="00B12F68" w:rsidRDefault="004F4030" w:rsidP="009C4D7E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B5436D1" w14:textId="010B4D6A" w:rsidR="00B0303E" w:rsidRPr="00B12F68" w:rsidRDefault="009C4D7E" w:rsidP="009C4D7E">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="B40029"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B12F68">
-      <w:rPr>
-[...143 lines deleted...]
-    <w:r w:rsidR="009C4D7E" w:rsidRPr="00B12F68">
       <w:rPr>
         <w:color w:val="B40029"/>
       </w:rPr>
       <w:t>OFFICIAL: SENSITIVE ONCE COMPLETED</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="LayoutGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7230"/>
       <w:gridCol w:w="2692"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B0303E" w14:paraId="361EA038" w14:textId="77777777" w:rsidTr="00183410">
       <w:trPr>
         <w:trHeight w:val="113"/>
       </w:trPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1306209650"/>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
@@ -10943,168 +12058,56 @@
           </w:r>
           <w:r>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4FF5617B" w14:textId="77777777" w:rsidR="00B0303E" w:rsidRPr="00424F48" w:rsidRDefault="00B0303E" w:rsidP="00B0303E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0" w:line="120" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C1309B2" w14:textId="289744D9" w:rsidR="00B0303E" w:rsidRDefault="004F4030" w:rsidP="007F0EAE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C1309B2" w14:textId="4C35DBC8" w:rsidR="00B0303E" w:rsidRDefault="00B2733C" w:rsidP="007F0EAE">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...111 lines deleted...]
-    <w:r w:rsidR="00B2733C" w:rsidRPr="00B12F68">
+    <w:r w:rsidRPr="00B12F68">
       <w:rPr>
         <w:color w:val="B40029"/>
       </w:rPr>
       <w:t>OFFICIAL: SENSITIVE ONCE COMPLETED</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="LayoutGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7230"/>
       <w:gridCol w:w="2692"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B0303E" w14:paraId="6CC6BF9A" w14:textId="77777777" w:rsidTr="00183410">
       <w:trPr>
         <w:trHeight w:val="113"/>
       </w:trPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1112009545"/>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
@@ -11148,77 +12151,77 @@
           </w:r>
           <w:r>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1FB15A3A" w14:textId="77777777" w:rsidR="00B0303E" w:rsidRPr="00424F48" w:rsidRDefault="00B0303E" w:rsidP="00B0303E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0" w:line="120" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2281BB21" w14:textId="77777777" w:rsidR="00ED0DD0" w:rsidRPr="00671C25" w:rsidRDefault="00ED0DD0" w:rsidP="00671C25">
+    <w:p w14:paraId="17340FC8" w14:textId="77777777" w:rsidR="00555A57" w:rsidRPr="00671C25" w:rsidRDefault="00555A57" w:rsidP="00671C25">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75185212" w14:textId="77777777" w:rsidR="00ED0DD0" w:rsidRDefault="00ED0DD0" w:rsidP="00732881">
+    <w:p w14:paraId="2885BC15" w14:textId="77777777" w:rsidR="00555A57" w:rsidRDefault="00555A57" w:rsidP="00732881">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="534240EE" w14:textId="77777777" w:rsidR="00ED0DD0" w:rsidRDefault="00ED0DD0">
+    <w:p w14:paraId="201971D4" w14:textId="77777777" w:rsidR="00555A57" w:rsidRDefault="00555A57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34AA72FE" w14:textId="66A4A68C" w:rsidR="004F4030" w:rsidRDefault="004F4030">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55962D7D" wp14:editId="4FAA76D3">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="599440" cy="368300"/>
               <wp:effectExtent l="0" t="0" r="10160" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="679356489" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -11296,183 +12299,71 @@
                         <w:color w:val="B40029"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004F4030">
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                         <w:noProof/>
                         <w:color w:val="B40029"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FAFA38C" w14:textId="192086A9" w:rsidR="00BC05DA" w:rsidRDefault="009C4D7E" w:rsidP="003430A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FAFA38C" w14:textId="7A0C9B4F" w:rsidR="00BC05DA" w:rsidRDefault="009C4D7E" w:rsidP="003430A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="PMingLiU"/>
         <w:color w:val="C00000"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">OFFICIAL: SENSITIVE </w:t>
     </w:r>
     <w:r w:rsidR="003430A6" w:rsidRPr="009C00C5">
       <w:rPr>
         <w:rFonts w:eastAsia="PMingLiU"/>
         <w:color w:val="C00000"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>ONCE COMPLETED</w:t>
-    </w:r>
-[...110 lines deleted...]
-      </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="LayoutGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9922"/>
     </w:tblGrid>
     <w:tr w:rsidR="0040620B" w14:paraId="77E50437" w14:textId="77777777" w:rsidTr="00BC05DA">
       <w:trPr>
         <w:trHeight w:val="433"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9922" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="40221DFB" w14:textId="77777777" w:rsidR="0040620B" w:rsidRPr="00FF3FD4" w:rsidRDefault="0040620B" w:rsidP="00FF3FD4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
           </w:pPr>
@@ -11541,192 +12432,80 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="10724400" cy="140400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5007F6C9" w14:textId="262EB1A0" w:rsidR="00D25F98" w:rsidRPr="009C00C5" w:rsidRDefault="009C4D7E" w:rsidP="00D25F98">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="PMingLiU"/>
         <w:color w:val="C00000"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">OFFICIAL: SENSITIVE </w:t>
     </w:r>
     <w:r w:rsidR="00D25F98" w:rsidRPr="009C00C5">
       <w:rPr>
         <w:rFonts w:eastAsia="PMingLiU"/>
         <w:color w:val="C00000"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>ONCE COMPLETED</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="682F65F7" w14:textId="61A189ED" w:rsidR="00BC05DA" w:rsidRDefault="004F4030">
+  <w:p w14:paraId="682F65F7" w14:textId="2D085796" w:rsidR="00BC05DA" w:rsidRDefault="00BA77C6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...110 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="066B20AC" wp14:editId="56D11251">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="066B20AC" wp14:editId="3E5B3610">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="10724400" cy="140400"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="23" name="Picture 23">
@@ -11850,51 +12629,51 @@
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="614E5180" w14:textId="77777777" w:rsidR="00DE1BCA" w:rsidRDefault="00DE1BCA" w:rsidP="003D020B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="14998AEC" w14:textId="77777777" w:rsidR="0002756E" w:rsidRPr="003D020B" w:rsidRDefault="0002756E" w:rsidP="003D020B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="86FC0303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -11905,51 +12684,51 @@
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB6CF6AC"/>
+    <w:tmpl w:val="9228AE46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E13407"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="490E0C2C"/>
     <w:styleLink w:val="HaldonHeadings"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -14283,1229 +15062,1464 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2030326079">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="698775883">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2139570944">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="604730297">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1709866168">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="478350057">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="7404" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa0NDezMLQwMzGzNDUzMjVX0lEKTi0uzszPAykwqQUAhw8a7CwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004F4030"/>
     <w:rsid w:val="00000375"/>
     <w:rsid w:val="00002106"/>
     <w:rsid w:val="00002ABD"/>
     <w:rsid w:val="0000380E"/>
     <w:rsid w:val="000053F4"/>
     <w:rsid w:val="00006AFA"/>
     <w:rsid w:val="00006F99"/>
     <w:rsid w:val="0001134A"/>
+    <w:rsid w:val="00011452"/>
     <w:rsid w:val="00011453"/>
     <w:rsid w:val="00016BFA"/>
+    <w:rsid w:val="0002025A"/>
     <w:rsid w:val="0002244F"/>
     <w:rsid w:val="00024EB7"/>
+    <w:rsid w:val="00026669"/>
     <w:rsid w:val="0002756E"/>
     <w:rsid w:val="00030677"/>
     <w:rsid w:val="00031F22"/>
     <w:rsid w:val="000340BD"/>
     <w:rsid w:val="0003535D"/>
+    <w:rsid w:val="00035BC2"/>
     <w:rsid w:val="00047D56"/>
     <w:rsid w:val="00053092"/>
     <w:rsid w:val="000569AB"/>
+    <w:rsid w:val="00056E67"/>
     <w:rsid w:val="0005798A"/>
     <w:rsid w:val="00060894"/>
+    <w:rsid w:val="0006667F"/>
     <w:rsid w:val="00070DC9"/>
     <w:rsid w:val="00072635"/>
     <w:rsid w:val="00073B78"/>
     <w:rsid w:val="00073C53"/>
     <w:rsid w:val="00075D8C"/>
+    <w:rsid w:val="00076995"/>
     <w:rsid w:val="00080A49"/>
     <w:rsid w:val="00080E87"/>
     <w:rsid w:val="00083980"/>
     <w:rsid w:val="00090A8A"/>
     <w:rsid w:val="000910C3"/>
     <w:rsid w:val="00091E57"/>
     <w:rsid w:val="000923C3"/>
     <w:rsid w:val="00094E03"/>
     <w:rsid w:val="000978A8"/>
     <w:rsid w:val="000A016A"/>
     <w:rsid w:val="000A438E"/>
     <w:rsid w:val="000A48DD"/>
     <w:rsid w:val="000B19E7"/>
     <w:rsid w:val="000B1E28"/>
     <w:rsid w:val="000B3A16"/>
     <w:rsid w:val="000B5DB6"/>
     <w:rsid w:val="000B7957"/>
     <w:rsid w:val="000C37CD"/>
     <w:rsid w:val="000D1CC5"/>
     <w:rsid w:val="000D444B"/>
     <w:rsid w:val="000D460A"/>
     <w:rsid w:val="000D4A17"/>
     <w:rsid w:val="000D4E28"/>
     <w:rsid w:val="000D5F5A"/>
     <w:rsid w:val="000E047A"/>
     <w:rsid w:val="000E172B"/>
     <w:rsid w:val="000E302C"/>
+    <w:rsid w:val="000E4C70"/>
     <w:rsid w:val="000F093C"/>
     <w:rsid w:val="000F3B03"/>
     <w:rsid w:val="000F3D0D"/>
     <w:rsid w:val="000F47F3"/>
     <w:rsid w:val="000F5962"/>
     <w:rsid w:val="000F69D9"/>
     <w:rsid w:val="0010404A"/>
     <w:rsid w:val="00104CCB"/>
     <w:rsid w:val="00104F44"/>
     <w:rsid w:val="00105436"/>
     <w:rsid w:val="0010558D"/>
     <w:rsid w:val="0010693A"/>
     <w:rsid w:val="00106ADF"/>
+    <w:rsid w:val="00106C19"/>
+    <w:rsid w:val="00110F21"/>
     <w:rsid w:val="00112430"/>
     <w:rsid w:val="001139A9"/>
     <w:rsid w:val="001170C2"/>
     <w:rsid w:val="00120C6D"/>
     <w:rsid w:val="001228B4"/>
     <w:rsid w:val="00124864"/>
+    <w:rsid w:val="001274DB"/>
     <w:rsid w:val="00131643"/>
     <w:rsid w:val="0013165E"/>
     <w:rsid w:val="00134896"/>
     <w:rsid w:val="001348A2"/>
     <w:rsid w:val="001348D8"/>
     <w:rsid w:val="00141013"/>
     <w:rsid w:val="00142C2E"/>
     <w:rsid w:val="001519A2"/>
     <w:rsid w:val="00151D72"/>
     <w:rsid w:val="00152094"/>
     <w:rsid w:val="0015221D"/>
     <w:rsid w:val="001544CC"/>
     <w:rsid w:val="00156D1A"/>
     <w:rsid w:val="00157F5C"/>
     <w:rsid w:val="0016425A"/>
     <w:rsid w:val="00165878"/>
     <w:rsid w:val="0017172D"/>
     <w:rsid w:val="001728E9"/>
     <w:rsid w:val="001731BD"/>
     <w:rsid w:val="00182A16"/>
     <w:rsid w:val="00182DA8"/>
     <w:rsid w:val="00183410"/>
     <w:rsid w:val="00183F66"/>
     <w:rsid w:val="001843C4"/>
     <w:rsid w:val="0018491E"/>
     <w:rsid w:val="00185471"/>
     <w:rsid w:val="001905AB"/>
     <w:rsid w:val="001905D9"/>
     <w:rsid w:val="00190823"/>
+    <w:rsid w:val="0019088A"/>
+    <w:rsid w:val="001925D8"/>
     <w:rsid w:val="0019320C"/>
+    <w:rsid w:val="001948D4"/>
     <w:rsid w:val="001964BB"/>
     <w:rsid w:val="001A0740"/>
     <w:rsid w:val="001A15AD"/>
     <w:rsid w:val="001A15B9"/>
     <w:rsid w:val="001A2530"/>
     <w:rsid w:val="001A34BC"/>
     <w:rsid w:val="001A46D8"/>
+    <w:rsid w:val="001A53AA"/>
     <w:rsid w:val="001A5ECC"/>
     <w:rsid w:val="001A6BB7"/>
     <w:rsid w:val="001B00DC"/>
     <w:rsid w:val="001B0D9A"/>
     <w:rsid w:val="001B1A41"/>
     <w:rsid w:val="001B2559"/>
+    <w:rsid w:val="001B423D"/>
     <w:rsid w:val="001B51CE"/>
     <w:rsid w:val="001C02FD"/>
+    <w:rsid w:val="001C1B27"/>
     <w:rsid w:val="001C4A87"/>
     <w:rsid w:val="001C4AE4"/>
     <w:rsid w:val="001C6399"/>
     <w:rsid w:val="001C64A5"/>
     <w:rsid w:val="001C6695"/>
     <w:rsid w:val="001C6D15"/>
     <w:rsid w:val="001D29D3"/>
     <w:rsid w:val="001D6A86"/>
+    <w:rsid w:val="001E0CE7"/>
     <w:rsid w:val="001E118F"/>
+    <w:rsid w:val="001E6B87"/>
     <w:rsid w:val="001F54FA"/>
     <w:rsid w:val="001F7584"/>
+    <w:rsid w:val="001F7D30"/>
     <w:rsid w:val="00200DA8"/>
     <w:rsid w:val="00203EBA"/>
     <w:rsid w:val="0020556E"/>
     <w:rsid w:val="00205A89"/>
+    <w:rsid w:val="002120B6"/>
+    <w:rsid w:val="00212297"/>
+    <w:rsid w:val="002130C2"/>
     <w:rsid w:val="00217158"/>
     <w:rsid w:val="0021730E"/>
     <w:rsid w:val="00217EA0"/>
+    <w:rsid w:val="00222031"/>
+    <w:rsid w:val="00225347"/>
     <w:rsid w:val="0022741B"/>
     <w:rsid w:val="00227423"/>
+    <w:rsid w:val="00236C1E"/>
     <w:rsid w:val="002412BF"/>
     <w:rsid w:val="00241635"/>
+    <w:rsid w:val="00241700"/>
     <w:rsid w:val="00242126"/>
     <w:rsid w:val="0024481B"/>
     <w:rsid w:val="00244C22"/>
     <w:rsid w:val="00247A75"/>
     <w:rsid w:val="0025049B"/>
     <w:rsid w:val="00250828"/>
     <w:rsid w:val="002516C3"/>
     <w:rsid w:val="002529E6"/>
     <w:rsid w:val="00260109"/>
     <w:rsid w:val="00261CE3"/>
+    <w:rsid w:val="002628E6"/>
     <w:rsid w:val="0026402D"/>
     <w:rsid w:val="002643AC"/>
     <w:rsid w:val="00267F15"/>
     <w:rsid w:val="002710AB"/>
     <w:rsid w:val="0027130F"/>
     <w:rsid w:val="00271C1F"/>
     <w:rsid w:val="002770C6"/>
     <w:rsid w:val="00277887"/>
     <w:rsid w:val="0028297A"/>
+    <w:rsid w:val="00283A4D"/>
+    <w:rsid w:val="002850FB"/>
     <w:rsid w:val="00287397"/>
     <w:rsid w:val="002916FC"/>
     <w:rsid w:val="00292A35"/>
     <w:rsid w:val="00294192"/>
     <w:rsid w:val="00297B45"/>
     <w:rsid w:val="002A0C53"/>
     <w:rsid w:val="002A0FD5"/>
+    <w:rsid w:val="002A18AB"/>
     <w:rsid w:val="002A2710"/>
+    <w:rsid w:val="002A2AC5"/>
     <w:rsid w:val="002A4AC2"/>
     <w:rsid w:val="002B08B5"/>
     <w:rsid w:val="002B1C66"/>
     <w:rsid w:val="002B281D"/>
     <w:rsid w:val="002B4556"/>
     <w:rsid w:val="002B76BF"/>
     <w:rsid w:val="002B7EA1"/>
     <w:rsid w:val="002C4124"/>
+    <w:rsid w:val="002C69A2"/>
     <w:rsid w:val="002C6F00"/>
     <w:rsid w:val="002C71C9"/>
+    <w:rsid w:val="002D0AE2"/>
     <w:rsid w:val="002D1F23"/>
     <w:rsid w:val="002D328F"/>
     <w:rsid w:val="002E0026"/>
     <w:rsid w:val="002E0AF2"/>
     <w:rsid w:val="002E26CD"/>
     <w:rsid w:val="002E2DFC"/>
     <w:rsid w:val="002E381D"/>
+    <w:rsid w:val="002E7477"/>
     <w:rsid w:val="002F07C7"/>
     <w:rsid w:val="002F200D"/>
     <w:rsid w:val="002F2AD5"/>
+    <w:rsid w:val="002F4F67"/>
     <w:rsid w:val="002F5E52"/>
+    <w:rsid w:val="002F60B4"/>
     <w:rsid w:val="002F6434"/>
     <w:rsid w:val="002F6BEB"/>
     <w:rsid w:val="00300DC2"/>
     <w:rsid w:val="00301487"/>
+    <w:rsid w:val="0030170F"/>
     <w:rsid w:val="0030234F"/>
     <w:rsid w:val="00302AE3"/>
     <w:rsid w:val="00304554"/>
     <w:rsid w:val="00305441"/>
     <w:rsid w:val="0030633E"/>
     <w:rsid w:val="003070F1"/>
     <w:rsid w:val="00307782"/>
+    <w:rsid w:val="003077B5"/>
     <w:rsid w:val="00311A28"/>
     <w:rsid w:val="0031374C"/>
     <w:rsid w:val="00314870"/>
     <w:rsid w:val="00315D3D"/>
     <w:rsid w:val="00316265"/>
     <w:rsid w:val="00316961"/>
+    <w:rsid w:val="00321164"/>
     <w:rsid w:val="003218D9"/>
     <w:rsid w:val="00323451"/>
     <w:rsid w:val="00330408"/>
     <w:rsid w:val="003305CD"/>
     <w:rsid w:val="0033117A"/>
+    <w:rsid w:val="0033170C"/>
     <w:rsid w:val="0033253D"/>
     <w:rsid w:val="0033357D"/>
     <w:rsid w:val="00335CDC"/>
+    <w:rsid w:val="00337D89"/>
     <w:rsid w:val="00340186"/>
     <w:rsid w:val="003430A6"/>
     <w:rsid w:val="00344E35"/>
     <w:rsid w:val="003508AF"/>
     <w:rsid w:val="00354B23"/>
+    <w:rsid w:val="00364477"/>
     <w:rsid w:val="0036645A"/>
     <w:rsid w:val="00366FB2"/>
     <w:rsid w:val="0037007B"/>
     <w:rsid w:val="00370A3A"/>
+    <w:rsid w:val="00371CE2"/>
     <w:rsid w:val="003728FD"/>
     <w:rsid w:val="00372BE8"/>
     <w:rsid w:val="00375D63"/>
     <w:rsid w:val="0037795C"/>
     <w:rsid w:val="00380313"/>
     <w:rsid w:val="00387FD5"/>
     <w:rsid w:val="00390804"/>
     <w:rsid w:val="0039223F"/>
     <w:rsid w:val="0039327B"/>
     <w:rsid w:val="00394BBF"/>
     <w:rsid w:val="0039527F"/>
+    <w:rsid w:val="0039550A"/>
     <w:rsid w:val="00397294"/>
     <w:rsid w:val="003A24C4"/>
     <w:rsid w:val="003A3A70"/>
+    <w:rsid w:val="003A3B4B"/>
     <w:rsid w:val="003A4A38"/>
     <w:rsid w:val="003A506A"/>
     <w:rsid w:val="003A5612"/>
     <w:rsid w:val="003A73F4"/>
+    <w:rsid w:val="003B0325"/>
     <w:rsid w:val="003B0B1E"/>
     <w:rsid w:val="003B18F6"/>
     <w:rsid w:val="003B1C9F"/>
     <w:rsid w:val="003B2E2E"/>
     <w:rsid w:val="003C0A0F"/>
     <w:rsid w:val="003C3894"/>
     <w:rsid w:val="003C4F9B"/>
     <w:rsid w:val="003C7B1F"/>
     <w:rsid w:val="003D020B"/>
+    <w:rsid w:val="003D0565"/>
+    <w:rsid w:val="003D05C2"/>
     <w:rsid w:val="003D068C"/>
+    <w:rsid w:val="003D238F"/>
     <w:rsid w:val="003D35F9"/>
     <w:rsid w:val="003D51FE"/>
     <w:rsid w:val="003D54C5"/>
     <w:rsid w:val="003D6F45"/>
+    <w:rsid w:val="003E08AC"/>
+    <w:rsid w:val="003E3BDA"/>
     <w:rsid w:val="003E3CEC"/>
     <w:rsid w:val="003E4241"/>
     <w:rsid w:val="003E6933"/>
     <w:rsid w:val="003E7870"/>
     <w:rsid w:val="003E7FAA"/>
     <w:rsid w:val="003F00B4"/>
     <w:rsid w:val="003F0157"/>
     <w:rsid w:val="003F45FB"/>
     <w:rsid w:val="003F4669"/>
     <w:rsid w:val="003F5DB1"/>
+    <w:rsid w:val="004029D7"/>
     <w:rsid w:val="004034B4"/>
     <w:rsid w:val="004056EE"/>
     <w:rsid w:val="0040620B"/>
     <w:rsid w:val="00417FCA"/>
     <w:rsid w:val="0042104C"/>
     <w:rsid w:val="004222CC"/>
     <w:rsid w:val="00422D3B"/>
     <w:rsid w:val="0042373F"/>
     <w:rsid w:val="00423814"/>
     <w:rsid w:val="00426A07"/>
     <w:rsid w:val="00427327"/>
     <w:rsid w:val="00427970"/>
     <w:rsid w:val="00432C85"/>
     <w:rsid w:val="0043558F"/>
     <w:rsid w:val="00436610"/>
     <w:rsid w:val="00436617"/>
     <w:rsid w:val="004375AF"/>
+    <w:rsid w:val="00440698"/>
     <w:rsid w:val="004408AA"/>
+    <w:rsid w:val="00441E25"/>
     <w:rsid w:val="00443124"/>
+    <w:rsid w:val="00443E37"/>
     <w:rsid w:val="00444B21"/>
     <w:rsid w:val="0044506C"/>
     <w:rsid w:val="00446B5E"/>
     <w:rsid w:val="00451A94"/>
     <w:rsid w:val="00451E6F"/>
     <w:rsid w:val="00452E8E"/>
     <w:rsid w:val="00456674"/>
     <w:rsid w:val="00456F0A"/>
     <w:rsid w:val="004603B7"/>
+    <w:rsid w:val="0046288C"/>
     <w:rsid w:val="00463394"/>
     <w:rsid w:val="00464212"/>
     <w:rsid w:val="00467427"/>
     <w:rsid w:val="004708DC"/>
     <w:rsid w:val="00471C49"/>
     <w:rsid w:val="00471E5D"/>
+    <w:rsid w:val="004722C2"/>
     <w:rsid w:val="00474B11"/>
+    <w:rsid w:val="0047507C"/>
     <w:rsid w:val="0047600B"/>
     <w:rsid w:val="00476337"/>
     <w:rsid w:val="00476CB0"/>
     <w:rsid w:val="00482A36"/>
     <w:rsid w:val="00484325"/>
     <w:rsid w:val="00485E70"/>
     <w:rsid w:val="00487C87"/>
     <w:rsid w:val="004932CE"/>
+    <w:rsid w:val="00496BBE"/>
     <w:rsid w:val="00496ED3"/>
+    <w:rsid w:val="004A0262"/>
     <w:rsid w:val="004A1622"/>
     <w:rsid w:val="004A1B36"/>
     <w:rsid w:val="004A25AD"/>
     <w:rsid w:val="004A2E8A"/>
     <w:rsid w:val="004A3C8A"/>
     <w:rsid w:val="004A44CB"/>
     <w:rsid w:val="004A4D32"/>
     <w:rsid w:val="004A62C4"/>
     <w:rsid w:val="004A6474"/>
     <w:rsid w:val="004A6F48"/>
+    <w:rsid w:val="004B047A"/>
     <w:rsid w:val="004B1DA5"/>
     <w:rsid w:val="004B3F95"/>
+    <w:rsid w:val="004C03F2"/>
     <w:rsid w:val="004C3439"/>
     <w:rsid w:val="004C69C6"/>
     <w:rsid w:val="004D0F9B"/>
     <w:rsid w:val="004D17D1"/>
     <w:rsid w:val="004D1864"/>
+    <w:rsid w:val="004D2490"/>
+    <w:rsid w:val="004D2C65"/>
     <w:rsid w:val="004D388E"/>
     <w:rsid w:val="004D42B3"/>
     <w:rsid w:val="004D6553"/>
     <w:rsid w:val="004D677D"/>
+    <w:rsid w:val="004D7540"/>
     <w:rsid w:val="004E1E6D"/>
     <w:rsid w:val="004E2382"/>
     <w:rsid w:val="004E45E3"/>
     <w:rsid w:val="004E52BC"/>
+    <w:rsid w:val="004E5508"/>
     <w:rsid w:val="004E7D14"/>
     <w:rsid w:val="004F04E3"/>
     <w:rsid w:val="004F11B1"/>
     <w:rsid w:val="004F224C"/>
     <w:rsid w:val="004F3611"/>
     <w:rsid w:val="004F4030"/>
     <w:rsid w:val="00501375"/>
     <w:rsid w:val="00507835"/>
     <w:rsid w:val="005125D4"/>
     <w:rsid w:val="00515E72"/>
+    <w:rsid w:val="00517D6F"/>
     <w:rsid w:val="0052083B"/>
     <w:rsid w:val="00522A17"/>
+    <w:rsid w:val="0052331C"/>
     <w:rsid w:val="00525C23"/>
     <w:rsid w:val="00525ED6"/>
     <w:rsid w:val="00525F80"/>
     <w:rsid w:val="00526187"/>
     <w:rsid w:val="005264E6"/>
     <w:rsid w:val="005324E4"/>
     <w:rsid w:val="00533301"/>
     <w:rsid w:val="00533563"/>
     <w:rsid w:val="00533B9C"/>
     <w:rsid w:val="005349FF"/>
     <w:rsid w:val="00536503"/>
+    <w:rsid w:val="005370C8"/>
     <w:rsid w:val="00540C00"/>
     <w:rsid w:val="0054180C"/>
+    <w:rsid w:val="00542A7B"/>
     <w:rsid w:val="00543343"/>
     <w:rsid w:val="005437EA"/>
+    <w:rsid w:val="00543C35"/>
     <w:rsid w:val="00544B3E"/>
     <w:rsid w:val="00547F28"/>
     <w:rsid w:val="005537BB"/>
     <w:rsid w:val="00554803"/>
+    <w:rsid w:val="00555A57"/>
     <w:rsid w:val="00557CF0"/>
+    <w:rsid w:val="0056221B"/>
     <w:rsid w:val="00562288"/>
     <w:rsid w:val="00565523"/>
     <w:rsid w:val="00565DC8"/>
     <w:rsid w:val="00570C29"/>
     <w:rsid w:val="00570F29"/>
     <w:rsid w:val="0057155E"/>
     <w:rsid w:val="0057322D"/>
     <w:rsid w:val="00576470"/>
     <w:rsid w:val="00576D6D"/>
     <w:rsid w:val="0057739A"/>
+    <w:rsid w:val="0058172E"/>
+    <w:rsid w:val="0058262C"/>
     <w:rsid w:val="0058298A"/>
+    <w:rsid w:val="00583F0A"/>
+    <w:rsid w:val="00586445"/>
+    <w:rsid w:val="00591BA8"/>
     <w:rsid w:val="005924FD"/>
     <w:rsid w:val="00592E40"/>
     <w:rsid w:val="005933EF"/>
     <w:rsid w:val="005938FF"/>
     <w:rsid w:val="00595495"/>
     <w:rsid w:val="0059638A"/>
     <w:rsid w:val="00596663"/>
     <w:rsid w:val="00597413"/>
     <w:rsid w:val="005A0C87"/>
     <w:rsid w:val="005A5FE4"/>
     <w:rsid w:val="005A6BE1"/>
     <w:rsid w:val="005A6EE8"/>
     <w:rsid w:val="005A7DA0"/>
+    <w:rsid w:val="005B1951"/>
     <w:rsid w:val="005B29A0"/>
     <w:rsid w:val="005B3064"/>
+    <w:rsid w:val="005B5E79"/>
     <w:rsid w:val="005B732C"/>
     <w:rsid w:val="005B743E"/>
+    <w:rsid w:val="005C3556"/>
     <w:rsid w:val="005C401D"/>
     <w:rsid w:val="005C43F3"/>
     <w:rsid w:val="005C448A"/>
     <w:rsid w:val="005C4654"/>
     <w:rsid w:val="005C6D11"/>
+    <w:rsid w:val="005C767C"/>
     <w:rsid w:val="005D0931"/>
     <w:rsid w:val="005D2327"/>
     <w:rsid w:val="005D2765"/>
     <w:rsid w:val="005D3D6F"/>
+    <w:rsid w:val="005D4E50"/>
     <w:rsid w:val="005D616B"/>
     <w:rsid w:val="005D6F91"/>
     <w:rsid w:val="005D7699"/>
     <w:rsid w:val="005E044E"/>
+    <w:rsid w:val="005E249D"/>
     <w:rsid w:val="005E250E"/>
+    <w:rsid w:val="005E351D"/>
+    <w:rsid w:val="005E44C0"/>
     <w:rsid w:val="005E530C"/>
+    <w:rsid w:val="005E7168"/>
     <w:rsid w:val="005F4852"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="006002A5"/>
+    <w:rsid w:val="00600D32"/>
     <w:rsid w:val="006024A5"/>
     <w:rsid w:val="0060256E"/>
     <w:rsid w:val="00602B3B"/>
     <w:rsid w:val="00602C3A"/>
+    <w:rsid w:val="006039C5"/>
     <w:rsid w:val="00605480"/>
     <w:rsid w:val="006073BF"/>
     <w:rsid w:val="00614F83"/>
     <w:rsid w:val="00617B95"/>
+    <w:rsid w:val="006209F2"/>
+    <w:rsid w:val="00623BC8"/>
     <w:rsid w:val="0062454D"/>
     <w:rsid w:val="00626636"/>
     <w:rsid w:val="00630918"/>
     <w:rsid w:val="006329DA"/>
+    <w:rsid w:val="0063387D"/>
     <w:rsid w:val="00635CB0"/>
     <w:rsid w:val="006375C5"/>
     <w:rsid w:val="00637A69"/>
     <w:rsid w:val="00637B4B"/>
+    <w:rsid w:val="00640192"/>
     <w:rsid w:val="00641D6D"/>
     <w:rsid w:val="00643CC7"/>
     <w:rsid w:val="00645C77"/>
     <w:rsid w:val="00655330"/>
     <w:rsid w:val="006557FC"/>
     <w:rsid w:val="006558DF"/>
     <w:rsid w:val="00655E9B"/>
     <w:rsid w:val="00656112"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="006572FC"/>
     <w:rsid w:val="0065761F"/>
+    <w:rsid w:val="0066005C"/>
     <w:rsid w:val="00661373"/>
+    <w:rsid w:val="00663355"/>
     <w:rsid w:val="00663B7D"/>
     <w:rsid w:val="00663BAF"/>
+    <w:rsid w:val="00663CF6"/>
     <w:rsid w:val="00665418"/>
+    <w:rsid w:val="00665AEB"/>
     <w:rsid w:val="00665B44"/>
+    <w:rsid w:val="006708C5"/>
     <w:rsid w:val="00671C25"/>
     <w:rsid w:val="00673E13"/>
     <w:rsid w:val="006741C0"/>
     <w:rsid w:val="006778C5"/>
     <w:rsid w:val="0067B7DB"/>
     <w:rsid w:val="006816A4"/>
     <w:rsid w:val="00681BD5"/>
     <w:rsid w:val="006851E0"/>
     <w:rsid w:val="0068548C"/>
     <w:rsid w:val="00687042"/>
     <w:rsid w:val="00687927"/>
     <w:rsid w:val="00690111"/>
     <w:rsid w:val="00694B38"/>
     <w:rsid w:val="00696C06"/>
+    <w:rsid w:val="00696D8C"/>
     <w:rsid w:val="0069700F"/>
     <w:rsid w:val="006975A9"/>
     <w:rsid w:val="006A022F"/>
     <w:rsid w:val="006A137A"/>
+    <w:rsid w:val="006A2D4D"/>
+    <w:rsid w:val="006A44A3"/>
     <w:rsid w:val="006A473B"/>
     <w:rsid w:val="006A4E2A"/>
     <w:rsid w:val="006A5294"/>
     <w:rsid w:val="006A5A15"/>
     <w:rsid w:val="006A7269"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B07FE"/>
     <w:rsid w:val="006B6333"/>
     <w:rsid w:val="006B7022"/>
     <w:rsid w:val="006C2207"/>
     <w:rsid w:val="006C3BDC"/>
+    <w:rsid w:val="006C684E"/>
     <w:rsid w:val="006C7ABF"/>
     <w:rsid w:val="006D4DB1"/>
+    <w:rsid w:val="006D7594"/>
     <w:rsid w:val="006E0837"/>
     <w:rsid w:val="006E2A34"/>
     <w:rsid w:val="006E3E55"/>
     <w:rsid w:val="006E4DF4"/>
     <w:rsid w:val="006E6A38"/>
     <w:rsid w:val="006E71EB"/>
     <w:rsid w:val="006F40F5"/>
     <w:rsid w:val="006F4D54"/>
     <w:rsid w:val="006F558A"/>
     <w:rsid w:val="006F5BDB"/>
     <w:rsid w:val="00700D38"/>
+    <w:rsid w:val="00703D3D"/>
     <w:rsid w:val="00704C06"/>
     <w:rsid w:val="00711CD6"/>
     <w:rsid w:val="00712A8A"/>
     <w:rsid w:val="00714C1B"/>
     <w:rsid w:val="00717B52"/>
     <w:rsid w:val="0072055D"/>
     <w:rsid w:val="00720976"/>
     <w:rsid w:val="00720CB8"/>
     <w:rsid w:val="00723257"/>
     <w:rsid w:val="00724F84"/>
     <w:rsid w:val="007301C8"/>
     <w:rsid w:val="00730233"/>
     <w:rsid w:val="00732881"/>
     <w:rsid w:val="007353A5"/>
     <w:rsid w:val="00736978"/>
     <w:rsid w:val="00741173"/>
     <w:rsid w:val="00742250"/>
     <w:rsid w:val="00743C5C"/>
     <w:rsid w:val="00744978"/>
     <w:rsid w:val="00744BDA"/>
     <w:rsid w:val="007455BA"/>
     <w:rsid w:val="00747DB2"/>
     <w:rsid w:val="00753459"/>
     <w:rsid w:val="00754904"/>
     <w:rsid w:val="00755D4D"/>
     <w:rsid w:val="00756360"/>
     <w:rsid w:val="00757853"/>
     <w:rsid w:val="00760503"/>
     <w:rsid w:val="0076059B"/>
     <w:rsid w:val="007623C0"/>
     <w:rsid w:val="0076398B"/>
     <w:rsid w:val="00764923"/>
     <w:rsid w:val="00767E6A"/>
     <w:rsid w:val="00770C66"/>
+    <w:rsid w:val="007719DA"/>
     <w:rsid w:val="007762F7"/>
     <w:rsid w:val="00776762"/>
     <w:rsid w:val="0077778E"/>
     <w:rsid w:val="00780798"/>
+    <w:rsid w:val="00780EAA"/>
     <w:rsid w:val="0078396F"/>
     <w:rsid w:val="007869D8"/>
     <w:rsid w:val="0079205E"/>
     <w:rsid w:val="00796C7A"/>
     <w:rsid w:val="007A048F"/>
     <w:rsid w:val="007A0A35"/>
+    <w:rsid w:val="007A0B7F"/>
     <w:rsid w:val="007A0D78"/>
     <w:rsid w:val="007A2151"/>
+    <w:rsid w:val="007A5B50"/>
+    <w:rsid w:val="007A5E4E"/>
     <w:rsid w:val="007A6BD7"/>
     <w:rsid w:val="007A703E"/>
     <w:rsid w:val="007B0382"/>
     <w:rsid w:val="007B04E3"/>
     <w:rsid w:val="007B0FCD"/>
+    <w:rsid w:val="007B23B2"/>
+    <w:rsid w:val="007B3C3A"/>
     <w:rsid w:val="007B4F91"/>
     <w:rsid w:val="007B55C8"/>
     <w:rsid w:val="007B6547"/>
+    <w:rsid w:val="007B6771"/>
     <w:rsid w:val="007C0CD1"/>
     <w:rsid w:val="007C34B7"/>
     <w:rsid w:val="007D2F96"/>
     <w:rsid w:val="007D36C0"/>
+    <w:rsid w:val="007D68E1"/>
     <w:rsid w:val="007D71AB"/>
     <w:rsid w:val="007E0023"/>
     <w:rsid w:val="007E1920"/>
+    <w:rsid w:val="007E2436"/>
     <w:rsid w:val="007E5894"/>
     <w:rsid w:val="007E7633"/>
     <w:rsid w:val="007F0EAE"/>
+    <w:rsid w:val="007F1950"/>
     <w:rsid w:val="007F239D"/>
     <w:rsid w:val="007F311B"/>
     <w:rsid w:val="007F3167"/>
     <w:rsid w:val="007F671B"/>
     <w:rsid w:val="008006E7"/>
     <w:rsid w:val="00800914"/>
     <w:rsid w:val="00800BA3"/>
     <w:rsid w:val="008015E7"/>
     <w:rsid w:val="00805392"/>
+    <w:rsid w:val="008054AC"/>
+    <w:rsid w:val="0080660F"/>
     <w:rsid w:val="00807869"/>
     <w:rsid w:val="008111E1"/>
     <w:rsid w:val="00816541"/>
     <w:rsid w:val="008207E7"/>
     <w:rsid w:val="00820C9B"/>
     <w:rsid w:val="00823E2C"/>
     <w:rsid w:val="00824720"/>
     <w:rsid w:val="00826C60"/>
     <w:rsid w:val="00831660"/>
     <w:rsid w:val="00833E04"/>
     <w:rsid w:val="0083444C"/>
+    <w:rsid w:val="008362AA"/>
     <w:rsid w:val="008363D2"/>
     <w:rsid w:val="00837919"/>
     <w:rsid w:val="00840098"/>
     <w:rsid w:val="008407B8"/>
     <w:rsid w:val="0084091A"/>
     <w:rsid w:val="008427AA"/>
     <w:rsid w:val="0084358B"/>
     <w:rsid w:val="0084656C"/>
     <w:rsid w:val="00847093"/>
     <w:rsid w:val="0085041E"/>
     <w:rsid w:val="00850F1B"/>
     <w:rsid w:val="008555EB"/>
     <w:rsid w:val="00862C15"/>
+    <w:rsid w:val="008678A5"/>
     <w:rsid w:val="00870FBB"/>
     <w:rsid w:val="0087451B"/>
     <w:rsid w:val="00875965"/>
     <w:rsid w:val="00875B7F"/>
     <w:rsid w:val="00875FA7"/>
     <w:rsid w:val="00881012"/>
     <w:rsid w:val="00882288"/>
     <w:rsid w:val="00884008"/>
     <w:rsid w:val="008879B3"/>
     <w:rsid w:val="00895E83"/>
     <w:rsid w:val="008A2E3F"/>
     <w:rsid w:val="008A2E81"/>
     <w:rsid w:val="008A453B"/>
     <w:rsid w:val="008A52C8"/>
     <w:rsid w:val="008A7536"/>
     <w:rsid w:val="008B2AEF"/>
     <w:rsid w:val="008B4A1A"/>
     <w:rsid w:val="008C068A"/>
     <w:rsid w:val="008C0E68"/>
     <w:rsid w:val="008C135C"/>
     <w:rsid w:val="008C4026"/>
+    <w:rsid w:val="008C5076"/>
     <w:rsid w:val="008D5CC5"/>
     <w:rsid w:val="008E1EE0"/>
     <w:rsid w:val="008E3119"/>
     <w:rsid w:val="008E33D8"/>
     <w:rsid w:val="008E4728"/>
     <w:rsid w:val="008E5699"/>
     <w:rsid w:val="008F097A"/>
     <w:rsid w:val="008F2B48"/>
     <w:rsid w:val="008F37D0"/>
+    <w:rsid w:val="008F65A1"/>
     <w:rsid w:val="008F690D"/>
     <w:rsid w:val="009017C6"/>
+    <w:rsid w:val="0090240D"/>
     <w:rsid w:val="0090275D"/>
     <w:rsid w:val="0090357A"/>
     <w:rsid w:val="009049CA"/>
     <w:rsid w:val="009060BC"/>
     <w:rsid w:val="00910206"/>
     <w:rsid w:val="00913238"/>
+    <w:rsid w:val="00913AAB"/>
     <w:rsid w:val="00915008"/>
     <w:rsid w:val="009155BC"/>
     <w:rsid w:val="0091733A"/>
     <w:rsid w:val="00920C57"/>
     <w:rsid w:val="00921BB7"/>
     <w:rsid w:val="00922B33"/>
     <w:rsid w:val="00923629"/>
     <w:rsid w:val="00923D49"/>
     <w:rsid w:val="009242CB"/>
     <w:rsid w:val="00925C05"/>
+    <w:rsid w:val="009265ED"/>
+    <w:rsid w:val="00926EA4"/>
     <w:rsid w:val="0093208D"/>
     <w:rsid w:val="0093400D"/>
     <w:rsid w:val="00936BF3"/>
     <w:rsid w:val="0093797B"/>
     <w:rsid w:val="00941202"/>
     <w:rsid w:val="009424D0"/>
     <w:rsid w:val="00945480"/>
+    <w:rsid w:val="00946477"/>
     <w:rsid w:val="00946759"/>
     <w:rsid w:val="00954D43"/>
     <w:rsid w:val="00955685"/>
     <w:rsid w:val="00957B09"/>
     <w:rsid w:val="009605B8"/>
+    <w:rsid w:val="00963AC1"/>
     <w:rsid w:val="009659DC"/>
     <w:rsid w:val="0097102F"/>
     <w:rsid w:val="009725EB"/>
     <w:rsid w:val="00973962"/>
     <w:rsid w:val="009750D5"/>
+    <w:rsid w:val="00975C40"/>
+    <w:rsid w:val="009760BF"/>
     <w:rsid w:val="00976A03"/>
     <w:rsid w:val="009810CA"/>
     <w:rsid w:val="0098175F"/>
     <w:rsid w:val="00981980"/>
     <w:rsid w:val="0098544B"/>
+    <w:rsid w:val="009855FB"/>
     <w:rsid w:val="00987679"/>
     <w:rsid w:val="0099229C"/>
+    <w:rsid w:val="0099375C"/>
     <w:rsid w:val="009952EC"/>
     <w:rsid w:val="0099748B"/>
     <w:rsid w:val="009A00AC"/>
     <w:rsid w:val="009A16AF"/>
     <w:rsid w:val="009A4272"/>
     <w:rsid w:val="009A5E25"/>
     <w:rsid w:val="009A605E"/>
     <w:rsid w:val="009B079D"/>
+    <w:rsid w:val="009B1567"/>
     <w:rsid w:val="009B5E5A"/>
+    <w:rsid w:val="009B6932"/>
     <w:rsid w:val="009C1223"/>
     <w:rsid w:val="009C1776"/>
+    <w:rsid w:val="009C18F1"/>
     <w:rsid w:val="009C3BD6"/>
     <w:rsid w:val="009C3DFE"/>
     <w:rsid w:val="009C3FC6"/>
+    <w:rsid w:val="009C45C4"/>
     <w:rsid w:val="009C4891"/>
     <w:rsid w:val="009C4D7E"/>
     <w:rsid w:val="009C5740"/>
     <w:rsid w:val="009C5CD8"/>
     <w:rsid w:val="009D17D5"/>
     <w:rsid w:val="009D6F5F"/>
     <w:rsid w:val="009D7561"/>
     <w:rsid w:val="009E25A6"/>
     <w:rsid w:val="009E3C6A"/>
     <w:rsid w:val="009E5BB2"/>
     <w:rsid w:val="009E7B7A"/>
     <w:rsid w:val="009F027E"/>
     <w:rsid w:val="009F032B"/>
+    <w:rsid w:val="009F0952"/>
+    <w:rsid w:val="009F096B"/>
+    <w:rsid w:val="009F0C24"/>
+    <w:rsid w:val="009F11D1"/>
     <w:rsid w:val="009F2B5F"/>
     <w:rsid w:val="009F2F26"/>
+    <w:rsid w:val="009F3D1F"/>
     <w:rsid w:val="009F3E7C"/>
+    <w:rsid w:val="00A01969"/>
+    <w:rsid w:val="00A02F94"/>
     <w:rsid w:val="00A0307B"/>
+    <w:rsid w:val="00A03A4C"/>
+    <w:rsid w:val="00A03AAF"/>
     <w:rsid w:val="00A03B97"/>
     <w:rsid w:val="00A05425"/>
     <w:rsid w:val="00A05D47"/>
     <w:rsid w:val="00A06C63"/>
     <w:rsid w:val="00A14123"/>
     <w:rsid w:val="00A17C19"/>
     <w:rsid w:val="00A204E8"/>
     <w:rsid w:val="00A231D3"/>
     <w:rsid w:val="00A24242"/>
+    <w:rsid w:val="00A27729"/>
     <w:rsid w:val="00A31622"/>
     <w:rsid w:val="00A33F27"/>
     <w:rsid w:val="00A35458"/>
     <w:rsid w:val="00A35D72"/>
+    <w:rsid w:val="00A36AE6"/>
     <w:rsid w:val="00A40746"/>
     <w:rsid w:val="00A42264"/>
     <w:rsid w:val="00A42445"/>
     <w:rsid w:val="00A45335"/>
+    <w:rsid w:val="00A47658"/>
     <w:rsid w:val="00A50B43"/>
     <w:rsid w:val="00A53CAA"/>
     <w:rsid w:val="00A6012C"/>
     <w:rsid w:val="00A60197"/>
+    <w:rsid w:val="00A614AF"/>
     <w:rsid w:val="00A66AE3"/>
     <w:rsid w:val="00A6718C"/>
     <w:rsid w:val="00A67818"/>
     <w:rsid w:val="00A729CF"/>
     <w:rsid w:val="00A741E8"/>
     <w:rsid w:val="00A75FF3"/>
+    <w:rsid w:val="00A76A60"/>
+    <w:rsid w:val="00A76F4B"/>
     <w:rsid w:val="00A77B60"/>
     <w:rsid w:val="00A82736"/>
     <w:rsid w:val="00A82E5C"/>
     <w:rsid w:val="00A83196"/>
     <w:rsid w:val="00A8392A"/>
     <w:rsid w:val="00A83AEC"/>
+    <w:rsid w:val="00A86F8E"/>
     <w:rsid w:val="00A90A66"/>
     <w:rsid w:val="00A93480"/>
     <w:rsid w:val="00A94123"/>
+    <w:rsid w:val="00A96581"/>
     <w:rsid w:val="00A970FC"/>
     <w:rsid w:val="00AA1751"/>
     <w:rsid w:val="00AA42EB"/>
     <w:rsid w:val="00AA4640"/>
     <w:rsid w:val="00AA492B"/>
     <w:rsid w:val="00AA70D4"/>
+    <w:rsid w:val="00AB09DA"/>
     <w:rsid w:val="00AB162F"/>
     <w:rsid w:val="00AB1C60"/>
     <w:rsid w:val="00AB2CA1"/>
+    <w:rsid w:val="00AB4B5C"/>
     <w:rsid w:val="00AB4D9F"/>
     <w:rsid w:val="00AB778F"/>
     <w:rsid w:val="00AC027E"/>
     <w:rsid w:val="00AC3733"/>
     <w:rsid w:val="00AC532C"/>
     <w:rsid w:val="00AC5535"/>
     <w:rsid w:val="00AC6870"/>
     <w:rsid w:val="00AD0DB4"/>
     <w:rsid w:val="00AD19F3"/>
     <w:rsid w:val="00AD2A01"/>
+    <w:rsid w:val="00AD4C2B"/>
     <w:rsid w:val="00AD565F"/>
     <w:rsid w:val="00AD59DF"/>
     <w:rsid w:val="00AD5FAD"/>
     <w:rsid w:val="00AE0030"/>
     <w:rsid w:val="00AE0F89"/>
     <w:rsid w:val="00AE162F"/>
     <w:rsid w:val="00AE72BA"/>
     <w:rsid w:val="00AE76A5"/>
+    <w:rsid w:val="00AF5965"/>
     <w:rsid w:val="00AF6B3E"/>
     <w:rsid w:val="00AF7B9A"/>
     <w:rsid w:val="00AF7E1F"/>
     <w:rsid w:val="00B02FF1"/>
     <w:rsid w:val="00B0303E"/>
     <w:rsid w:val="00B03AE8"/>
+    <w:rsid w:val="00B048D2"/>
+    <w:rsid w:val="00B109B6"/>
+    <w:rsid w:val="00B11A26"/>
     <w:rsid w:val="00B11E65"/>
     <w:rsid w:val="00B128C1"/>
     <w:rsid w:val="00B12F68"/>
     <w:rsid w:val="00B149B0"/>
     <w:rsid w:val="00B14FF6"/>
     <w:rsid w:val="00B16111"/>
     <w:rsid w:val="00B16184"/>
     <w:rsid w:val="00B210CC"/>
     <w:rsid w:val="00B23940"/>
     <w:rsid w:val="00B24FED"/>
     <w:rsid w:val="00B24FFD"/>
     <w:rsid w:val="00B258DC"/>
+    <w:rsid w:val="00B269B2"/>
     <w:rsid w:val="00B2733C"/>
     <w:rsid w:val="00B3024E"/>
     <w:rsid w:val="00B31140"/>
+    <w:rsid w:val="00B315C5"/>
     <w:rsid w:val="00B32566"/>
     <w:rsid w:val="00B33B77"/>
+    <w:rsid w:val="00B34154"/>
     <w:rsid w:val="00B367D1"/>
     <w:rsid w:val="00B37C4B"/>
     <w:rsid w:val="00B4142A"/>
+    <w:rsid w:val="00B500C0"/>
+    <w:rsid w:val="00B502E6"/>
+    <w:rsid w:val="00B53C82"/>
     <w:rsid w:val="00B56CE3"/>
     <w:rsid w:val="00B726C9"/>
     <w:rsid w:val="00B75680"/>
+    <w:rsid w:val="00B766A9"/>
     <w:rsid w:val="00B802F3"/>
+    <w:rsid w:val="00B80A17"/>
     <w:rsid w:val="00B81765"/>
     <w:rsid w:val="00B822F8"/>
     <w:rsid w:val="00B82449"/>
+    <w:rsid w:val="00B83FA9"/>
     <w:rsid w:val="00B84598"/>
     <w:rsid w:val="00B852F1"/>
+    <w:rsid w:val="00B85C71"/>
     <w:rsid w:val="00B86693"/>
     <w:rsid w:val="00B86697"/>
     <w:rsid w:val="00B87769"/>
     <w:rsid w:val="00B903FF"/>
     <w:rsid w:val="00B92BC1"/>
     <w:rsid w:val="00B93A98"/>
     <w:rsid w:val="00B94C5F"/>
     <w:rsid w:val="00B96009"/>
     <w:rsid w:val="00B971D9"/>
     <w:rsid w:val="00B97337"/>
     <w:rsid w:val="00BA10E3"/>
     <w:rsid w:val="00BA4956"/>
     <w:rsid w:val="00BA77C6"/>
     <w:rsid w:val="00BB2259"/>
     <w:rsid w:val="00BB325D"/>
+    <w:rsid w:val="00BB4565"/>
     <w:rsid w:val="00BB63B9"/>
     <w:rsid w:val="00BB708E"/>
     <w:rsid w:val="00BB7C78"/>
+    <w:rsid w:val="00BB7DCE"/>
     <w:rsid w:val="00BC05DA"/>
     <w:rsid w:val="00BC27A1"/>
     <w:rsid w:val="00BC3F8C"/>
     <w:rsid w:val="00BC4D91"/>
     <w:rsid w:val="00BC5BA9"/>
     <w:rsid w:val="00BC77D6"/>
     <w:rsid w:val="00BC7C80"/>
+    <w:rsid w:val="00BD0F9B"/>
     <w:rsid w:val="00BD1C3F"/>
     <w:rsid w:val="00BD2B3B"/>
     <w:rsid w:val="00BD32CB"/>
     <w:rsid w:val="00BD345C"/>
     <w:rsid w:val="00BD441F"/>
     <w:rsid w:val="00BD55DE"/>
+    <w:rsid w:val="00BD577A"/>
     <w:rsid w:val="00BD777B"/>
     <w:rsid w:val="00BE0A46"/>
     <w:rsid w:val="00BE0BF7"/>
     <w:rsid w:val="00BE0CFB"/>
     <w:rsid w:val="00BE1843"/>
     <w:rsid w:val="00BE1A2A"/>
     <w:rsid w:val="00BE36F3"/>
     <w:rsid w:val="00BE749B"/>
     <w:rsid w:val="00BF191C"/>
+    <w:rsid w:val="00BF397B"/>
     <w:rsid w:val="00BF3E34"/>
     <w:rsid w:val="00BF4833"/>
+    <w:rsid w:val="00BF4CB3"/>
     <w:rsid w:val="00BF6AAB"/>
     <w:rsid w:val="00BF761D"/>
     <w:rsid w:val="00BF7CA9"/>
     <w:rsid w:val="00BF7F2C"/>
     <w:rsid w:val="00C003BB"/>
+    <w:rsid w:val="00C00DF3"/>
     <w:rsid w:val="00C03486"/>
     <w:rsid w:val="00C040D2"/>
     <w:rsid w:val="00C05318"/>
     <w:rsid w:val="00C061D4"/>
     <w:rsid w:val="00C06D99"/>
     <w:rsid w:val="00C07185"/>
     <w:rsid w:val="00C10BCF"/>
     <w:rsid w:val="00C11217"/>
     <w:rsid w:val="00C13711"/>
     <w:rsid w:val="00C138BF"/>
     <w:rsid w:val="00C13AD1"/>
     <w:rsid w:val="00C155ED"/>
     <w:rsid w:val="00C15B32"/>
+    <w:rsid w:val="00C15DED"/>
+    <w:rsid w:val="00C17284"/>
+    <w:rsid w:val="00C1775F"/>
     <w:rsid w:val="00C227F3"/>
+    <w:rsid w:val="00C244A0"/>
     <w:rsid w:val="00C25672"/>
     <w:rsid w:val="00C26E78"/>
     <w:rsid w:val="00C27A5E"/>
+    <w:rsid w:val="00C30DA3"/>
     <w:rsid w:val="00C315A1"/>
     <w:rsid w:val="00C34AD6"/>
     <w:rsid w:val="00C35094"/>
     <w:rsid w:val="00C35458"/>
+    <w:rsid w:val="00C37AD7"/>
     <w:rsid w:val="00C44B25"/>
+    <w:rsid w:val="00C5341F"/>
     <w:rsid w:val="00C56561"/>
     <w:rsid w:val="00C60C23"/>
+    <w:rsid w:val="00C61163"/>
     <w:rsid w:val="00C635CF"/>
     <w:rsid w:val="00C64C2D"/>
     <w:rsid w:val="00C67B24"/>
     <w:rsid w:val="00C67F84"/>
+    <w:rsid w:val="00C723B1"/>
     <w:rsid w:val="00C75707"/>
     <w:rsid w:val="00C75BFD"/>
     <w:rsid w:val="00C77BDF"/>
     <w:rsid w:val="00C80F87"/>
     <w:rsid w:val="00C81699"/>
     <w:rsid w:val="00C830DA"/>
     <w:rsid w:val="00C856EE"/>
     <w:rsid w:val="00C85A3E"/>
     <w:rsid w:val="00C873DE"/>
     <w:rsid w:val="00C9030C"/>
     <w:rsid w:val="00C917BD"/>
     <w:rsid w:val="00C92059"/>
     <w:rsid w:val="00C933D2"/>
     <w:rsid w:val="00C9387E"/>
     <w:rsid w:val="00C93ADD"/>
     <w:rsid w:val="00C962CB"/>
     <w:rsid w:val="00C96717"/>
     <w:rsid w:val="00C9671D"/>
     <w:rsid w:val="00C97828"/>
     <w:rsid w:val="00CA023C"/>
     <w:rsid w:val="00CA0750"/>
+    <w:rsid w:val="00CA1CCD"/>
+    <w:rsid w:val="00CA1FAC"/>
     <w:rsid w:val="00CA454F"/>
     <w:rsid w:val="00CB36C3"/>
+    <w:rsid w:val="00CB4B6F"/>
     <w:rsid w:val="00CB526D"/>
     <w:rsid w:val="00CC2647"/>
     <w:rsid w:val="00CC2748"/>
     <w:rsid w:val="00CC6F3C"/>
     <w:rsid w:val="00CD00A4"/>
+    <w:rsid w:val="00CD0BFC"/>
     <w:rsid w:val="00CD0C0F"/>
     <w:rsid w:val="00CD3315"/>
     <w:rsid w:val="00CD4401"/>
     <w:rsid w:val="00CD5092"/>
     <w:rsid w:val="00CD52B6"/>
     <w:rsid w:val="00CD5622"/>
     <w:rsid w:val="00CD75AD"/>
+    <w:rsid w:val="00CE14B8"/>
     <w:rsid w:val="00CE28CB"/>
     <w:rsid w:val="00CE3761"/>
     <w:rsid w:val="00CE68C7"/>
     <w:rsid w:val="00CE7D46"/>
     <w:rsid w:val="00CF038F"/>
     <w:rsid w:val="00CF238E"/>
     <w:rsid w:val="00CF345D"/>
     <w:rsid w:val="00CF6A99"/>
     <w:rsid w:val="00D008A4"/>
     <w:rsid w:val="00D010E4"/>
     <w:rsid w:val="00D034BA"/>
     <w:rsid w:val="00D03863"/>
     <w:rsid w:val="00D071DA"/>
     <w:rsid w:val="00D10FC4"/>
     <w:rsid w:val="00D1533B"/>
     <w:rsid w:val="00D16644"/>
     <w:rsid w:val="00D16C85"/>
     <w:rsid w:val="00D174C5"/>
     <w:rsid w:val="00D17B65"/>
     <w:rsid w:val="00D225E9"/>
     <w:rsid w:val="00D22B0F"/>
     <w:rsid w:val="00D25F98"/>
     <w:rsid w:val="00D26143"/>
     <w:rsid w:val="00D31BD7"/>
     <w:rsid w:val="00D33DE1"/>
     <w:rsid w:val="00D3522E"/>
     <w:rsid w:val="00D35A09"/>
     <w:rsid w:val="00D36FC7"/>
     <w:rsid w:val="00D41F09"/>
     <w:rsid w:val="00D42952"/>
     <w:rsid w:val="00D4412A"/>
     <w:rsid w:val="00D503E1"/>
     <w:rsid w:val="00D509C1"/>
     <w:rsid w:val="00D53EF5"/>
     <w:rsid w:val="00D57C6A"/>
     <w:rsid w:val="00D60A78"/>
     <w:rsid w:val="00D618CB"/>
     <w:rsid w:val="00D6239D"/>
     <w:rsid w:val="00D65392"/>
     <w:rsid w:val="00D65FFD"/>
     <w:rsid w:val="00D710CA"/>
     <w:rsid w:val="00D716A5"/>
     <w:rsid w:val="00D71D7E"/>
     <w:rsid w:val="00D748C1"/>
     <w:rsid w:val="00D759E9"/>
     <w:rsid w:val="00D81565"/>
+    <w:rsid w:val="00D83CB1"/>
     <w:rsid w:val="00D86682"/>
     <w:rsid w:val="00D903DE"/>
     <w:rsid w:val="00D907DF"/>
     <w:rsid w:val="00D92808"/>
+    <w:rsid w:val="00D94161"/>
     <w:rsid w:val="00D948E0"/>
+    <w:rsid w:val="00DA029B"/>
+    <w:rsid w:val="00DA3BC4"/>
     <w:rsid w:val="00DA551A"/>
     <w:rsid w:val="00DA7F2F"/>
     <w:rsid w:val="00DB1B6B"/>
     <w:rsid w:val="00DB283D"/>
+    <w:rsid w:val="00DB2F73"/>
+    <w:rsid w:val="00DB4780"/>
+    <w:rsid w:val="00DD04C1"/>
     <w:rsid w:val="00DD100B"/>
     <w:rsid w:val="00DD1823"/>
     <w:rsid w:val="00DD2EB4"/>
     <w:rsid w:val="00DD3FC5"/>
     <w:rsid w:val="00DD49C8"/>
     <w:rsid w:val="00DD506D"/>
     <w:rsid w:val="00DD594D"/>
     <w:rsid w:val="00DD5A54"/>
     <w:rsid w:val="00DD78D3"/>
+    <w:rsid w:val="00DE0CAE"/>
     <w:rsid w:val="00DE1BCA"/>
     <w:rsid w:val="00DE2CB1"/>
     <w:rsid w:val="00DE5626"/>
     <w:rsid w:val="00DE5C04"/>
     <w:rsid w:val="00DE6C66"/>
+    <w:rsid w:val="00DF02EF"/>
     <w:rsid w:val="00DF168C"/>
     <w:rsid w:val="00DF36C4"/>
     <w:rsid w:val="00DF4F18"/>
+    <w:rsid w:val="00DF7CE7"/>
     <w:rsid w:val="00DF7EDA"/>
     <w:rsid w:val="00E0295C"/>
     <w:rsid w:val="00E043C0"/>
     <w:rsid w:val="00E07700"/>
+    <w:rsid w:val="00E13D9C"/>
+    <w:rsid w:val="00E140BC"/>
     <w:rsid w:val="00E15219"/>
     <w:rsid w:val="00E1540E"/>
     <w:rsid w:val="00E15891"/>
     <w:rsid w:val="00E16333"/>
     <w:rsid w:val="00E1659F"/>
     <w:rsid w:val="00E169BE"/>
     <w:rsid w:val="00E21E35"/>
     <w:rsid w:val="00E22482"/>
     <w:rsid w:val="00E22CF9"/>
     <w:rsid w:val="00E3083F"/>
     <w:rsid w:val="00E31BFB"/>
     <w:rsid w:val="00E32CE8"/>
     <w:rsid w:val="00E331DC"/>
     <w:rsid w:val="00E33225"/>
     <w:rsid w:val="00E33AA1"/>
     <w:rsid w:val="00E34193"/>
     <w:rsid w:val="00E375EC"/>
     <w:rsid w:val="00E4250A"/>
     <w:rsid w:val="00E44B34"/>
     <w:rsid w:val="00E46D40"/>
     <w:rsid w:val="00E47B24"/>
     <w:rsid w:val="00E51AD5"/>
     <w:rsid w:val="00E53B3E"/>
+    <w:rsid w:val="00E54081"/>
     <w:rsid w:val="00E54384"/>
     <w:rsid w:val="00E55452"/>
     <w:rsid w:val="00E55C35"/>
     <w:rsid w:val="00E57C00"/>
     <w:rsid w:val="00E619E8"/>
     <w:rsid w:val="00E634AB"/>
+    <w:rsid w:val="00E65EB1"/>
     <w:rsid w:val="00E66898"/>
     <w:rsid w:val="00E66987"/>
+    <w:rsid w:val="00E70A6F"/>
     <w:rsid w:val="00E71A46"/>
     <w:rsid w:val="00E7492C"/>
     <w:rsid w:val="00E7594A"/>
+    <w:rsid w:val="00E7613A"/>
     <w:rsid w:val="00E766CF"/>
     <w:rsid w:val="00E8092C"/>
     <w:rsid w:val="00E82AE0"/>
     <w:rsid w:val="00E82F88"/>
     <w:rsid w:val="00E8489C"/>
+    <w:rsid w:val="00E86270"/>
     <w:rsid w:val="00E90081"/>
+    <w:rsid w:val="00E905BC"/>
     <w:rsid w:val="00E9084B"/>
     <w:rsid w:val="00E94DB5"/>
     <w:rsid w:val="00E95A8A"/>
     <w:rsid w:val="00EA0149"/>
     <w:rsid w:val="00EA26A7"/>
     <w:rsid w:val="00EA2BB4"/>
     <w:rsid w:val="00EA3DF5"/>
     <w:rsid w:val="00EA4444"/>
     <w:rsid w:val="00EA5754"/>
+    <w:rsid w:val="00EB0CB2"/>
     <w:rsid w:val="00EB3843"/>
     <w:rsid w:val="00EB43F7"/>
     <w:rsid w:val="00EB59E1"/>
     <w:rsid w:val="00EB7147"/>
     <w:rsid w:val="00EC1758"/>
     <w:rsid w:val="00EC3C76"/>
     <w:rsid w:val="00EC4CF8"/>
     <w:rsid w:val="00EC6A13"/>
+    <w:rsid w:val="00EC6B3D"/>
     <w:rsid w:val="00ED0DD0"/>
     <w:rsid w:val="00ED20AD"/>
     <w:rsid w:val="00ED26B3"/>
     <w:rsid w:val="00ED41DF"/>
+    <w:rsid w:val="00ED54E0"/>
     <w:rsid w:val="00ED6DD2"/>
     <w:rsid w:val="00EE0363"/>
     <w:rsid w:val="00EE1E28"/>
     <w:rsid w:val="00EE2060"/>
     <w:rsid w:val="00EE3BC0"/>
     <w:rsid w:val="00EE574F"/>
     <w:rsid w:val="00EF0D26"/>
     <w:rsid w:val="00EF1B38"/>
+    <w:rsid w:val="00EF254D"/>
     <w:rsid w:val="00EF5C37"/>
     <w:rsid w:val="00EF73B5"/>
     <w:rsid w:val="00F02A9D"/>
     <w:rsid w:val="00F02AE6"/>
+    <w:rsid w:val="00F035A9"/>
     <w:rsid w:val="00F05E45"/>
     <w:rsid w:val="00F105A4"/>
     <w:rsid w:val="00F10AC7"/>
     <w:rsid w:val="00F1147A"/>
     <w:rsid w:val="00F26A92"/>
     <w:rsid w:val="00F27ADE"/>
     <w:rsid w:val="00F3081E"/>
     <w:rsid w:val="00F351BA"/>
+    <w:rsid w:val="00F3536D"/>
     <w:rsid w:val="00F43D6C"/>
     <w:rsid w:val="00F52389"/>
     <w:rsid w:val="00F52DF9"/>
     <w:rsid w:val="00F65AE5"/>
     <w:rsid w:val="00F67148"/>
     <w:rsid w:val="00F67FF1"/>
     <w:rsid w:val="00F706FC"/>
+    <w:rsid w:val="00F72CF8"/>
     <w:rsid w:val="00F758C6"/>
     <w:rsid w:val="00F90EB5"/>
     <w:rsid w:val="00F92F3E"/>
     <w:rsid w:val="00F93BBB"/>
+    <w:rsid w:val="00F963AF"/>
     <w:rsid w:val="00FA031C"/>
     <w:rsid w:val="00FA093D"/>
     <w:rsid w:val="00FA0B12"/>
     <w:rsid w:val="00FA2DA3"/>
     <w:rsid w:val="00FA494D"/>
     <w:rsid w:val="00FA4F99"/>
     <w:rsid w:val="00FA5E5E"/>
     <w:rsid w:val="00FA6D80"/>
     <w:rsid w:val="00FB03E4"/>
+    <w:rsid w:val="00FB2AF7"/>
     <w:rsid w:val="00FB329D"/>
     <w:rsid w:val="00FB4F5B"/>
     <w:rsid w:val="00FC03D6"/>
     <w:rsid w:val="00FC1C6B"/>
+    <w:rsid w:val="00FC2753"/>
+    <w:rsid w:val="00FC34D7"/>
     <w:rsid w:val="00FC3E22"/>
     <w:rsid w:val="00FC4DEA"/>
     <w:rsid w:val="00FC6C81"/>
     <w:rsid w:val="00FC74B5"/>
+    <w:rsid w:val="00FD1161"/>
     <w:rsid w:val="00FD36B0"/>
     <w:rsid w:val="00FD4467"/>
     <w:rsid w:val="00FD6920"/>
     <w:rsid w:val="00FE03DF"/>
     <w:rsid w:val="00FE0FE2"/>
     <w:rsid w:val="00FE42CD"/>
     <w:rsid w:val="00FE5E71"/>
     <w:rsid w:val="00FF0222"/>
     <w:rsid w:val="00FF196F"/>
     <w:rsid w:val="00FF2529"/>
     <w:rsid w:val="00FF2704"/>
     <w:rsid w:val="00FF3776"/>
     <w:rsid w:val="00FF3FD4"/>
     <w:rsid w:val="00FF4180"/>
     <w:rsid w:val="00FF5374"/>
     <w:rsid w:val="00FF5C68"/>
     <w:rsid w:val="00FF752B"/>
     <w:rsid w:val="017EC541"/>
     <w:rsid w:val="063EAA06"/>
+    <w:rsid w:val="14F2754B"/>
     <w:rsid w:val="19EFA5C6"/>
+    <w:rsid w:val="1B326670"/>
     <w:rsid w:val="28E4ACB4"/>
+    <w:rsid w:val="2CC73221"/>
     <w:rsid w:val="2E2B8A90"/>
+    <w:rsid w:val="2E8A4228"/>
     <w:rsid w:val="3A45673A"/>
+    <w:rsid w:val="3F644C8C"/>
+    <w:rsid w:val="40397DED"/>
+    <w:rsid w:val="47562E0C"/>
     <w:rsid w:val="4AD1B4FD"/>
     <w:rsid w:val="4E91F789"/>
+    <w:rsid w:val="4FF16F7C"/>
     <w:rsid w:val="52C0A166"/>
     <w:rsid w:val="5862593D"/>
+    <w:rsid w:val="5A7F8948"/>
     <w:rsid w:val="63152B51"/>
+    <w:rsid w:val="64DDD0B9"/>
     <w:rsid w:val="6C78403C"/>
     <w:rsid w:val="6F7EEF35"/>
+    <w:rsid w:val="70D406FD"/>
+    <w:rsid w:val="70EF4D15"/>
     <w:rsid w:val="734AA7EB"/>
     <w:rsid w:val="7651257E"/>
+    <w:rsid w:val="770236CA"/>
     <w:rsid w:val="77D9A23C"/>
+    <w:rsid w:val="782FECE5"/>
     <w:rsid w:val="783DF776"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4826AAE5"/>
-  <w15:docId w15:val="{BCACF677-E922-4E86-A419-72330B29D659}"/>
+  <w15:docId w15:val="{8DF6D40D-0E1E-476D-9911-D2DDCD43DCB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17349,55 +18363,66 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00755D4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Inter" w:hAnsi="Inter" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00011452"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="565802505">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1118840263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17454,71 +18479,71 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1853496065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ato.gov.au/law/view/document?DocID=DPS/PSD20251/NAT/ATO/00001&amp;PiT=99991231235958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reportscams@ato.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/law/view/document?docid=OPS/LI202427/00001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/forms-and-instructions/public-country-by-country-cbc-registration-form" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/businesses-and-organisations/corporate-tax-measures-and-assurance/large-business/public-country-by-country-reporting" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/law/view/document?docid=OPS/LI202427/00001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/law/view/document?docid=OPS/LI202427/00001" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/businesses-and-organisations/corporate-tax-measures-and-assurance/large-business/public-country-by-country-reporting" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reportscams@ato.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/forms-and-instructions/public-country-by-country-cbc-registration-form" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/businesses-and-organisations/corporate-tax-measures-and-assurance/large-business/public-country-by-country-reporting" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ato.gov.au/law/view/document?DocID=DPS/PSD20251/NAT/ATO/00001&amp;PiT=99991231235958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/law/view/document?docid=OPS/LI202427/00001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/forms-and-instructions/public-country-by-country-cbc-registration-form" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PublicCBCExemption@ato.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\prod.atonet.gov.au\apps_dfs_root$\Applications\Packages\TEMPLATES\Office\ATO%20Templates\Basic%20A4%20portrait.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013435"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{85D2FD34-CA01-44D4-8188-1790DC038ED8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004D388E" w:rsidRDefault="004D388E">
           <w:r w:rsidRPr="00BE0798">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
@@ -17536,60 +18561,59 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38DC7935-2707-4AE1-9780-643F0AFFF631}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0033170C" w:rsidRDefault="0033170C" w:rsidP="0033170C">
           <w:pPr>
             <w:pStyle w:val="E994454A7F0947A1B217071FD5770A51"/>
           </w:pPr>
           <w:r w:rsidRPr="00BE0798">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -17608,90 +18632,90 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Medium">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Light">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Inter SemiBold">
     <w:panose1 w:val="020B0502030000000004"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="1200A1FF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
@@ -17702,161 +18726,186 @@
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D388E"/>
     <w:rsid w:val="00031F22"/>
+    <w:rsid w:val="00076995"/>
     <w:rsid w:val="000910C3"/>
     <w:rsid w:val="000D5F5A"/>
     <w:rsid w:val="000D6871"/>
     <w:rsid w:val="000E302C"/>
+    <w:rsid w:val="000E4C70"/>
     <w:rsid w:val="00152094"/>
     <w:rsid w:val="00205A89"/>
     <w:rsid w:val="00217158"/>
     <w:rsid w:val="0024727D"/>
+    <w:rsid w:val="00250FDE"/>
     <w:rsid w:val="00254DAB"/>
     <w:rsid w:val="00260109"/>
+    <w:rsid w:val="00283A4D"/>
     <w:rsid w:val="002D4038"/>
     <w:rsid w:val="00330306"/>
     <w:rsid w:val="0033170C"/>
     <w:rsid w:val="003748EA"/>
     <w:rsid w:val="003A5612"/>
     <w:rsid w:val="003B2E2E"/>
     <w:rsid w:val="004361F0"/>
     <w:rsid w:val="0049432C"/>
     <w:rsid w:val="00496ED3"/>
+    <w:rsid w:val="004A0262"/>
     <w:rsid w:val="004A1622"/>
     <w:rsid w:val="004A44CB"/>
     <w:rsid w:val="004D388E"/>
+    <w:rsid w:val="0053334B"/>
     <w:rsid w:val="00570F29"/>
     <w:rsid w:val="00576470"/>
     <w:rsid w:val="005C4654"/>
     <w:rsid w:val="005E0E49"/>
     <w:rsid w:val="005E58D0"/>
+    <w:rsid w:val="005F1263"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="0060256E"/>
+    <w:rsid w:val="006108F5"/>
+    <w:rsid w:val="00640192"/>
+    <w:rsid w:val="006A2D4D"/>
+    <w:rsid w:val="006A44A3"/>
     <w:rsid w:val="00720CB8"/>
     <w:rsid w:val="007422FE"/>
     <w:rsid w:val="007A490B"/>
     <w:rsid w:val="007C34B7"/>
     <w:rsid w:val="007D4EDD"/>
+    <w:rsid w:val="008550E5"/>
     <w:rsid w:val="008A7536"/>
+    <w:rsid w:val="008C5076"/>
     <w:rsid w:val="00901857"/>
+    <w:rsid w:val="0090240D"/>
     <w:rsid w:val="0090357A"/>
     <w:rsid w:val="00915008"/>
     <w:rsid w:val="009750D5"/>
+    <w:rsid w:val="009855FB"/>
     <w:rsid w:val="009B5E5A"/>
     <w:rsid w:val="009C5CD8"/>
     <w:rsid w:val="009F3E7C"/>
+    <w:rsid w:val="00A04E29"/>
+    <w:rsid w:val="00A16E8C"/>
     <w:rsid w:val="00AB2168"/>
     <w:rsid w:val="00B14FF6"/>
+    <w:rsid w:val="00B315C5"/>
     <w:rsid w:val="00B83989"/>
     <w:rsid w:val="00B86697"/>
     <w:rsid w:val="00BB6219"/>
+    <w:rsid w:val="00BD0F9B"/>
+    <w:rsid w:val="00BD577A"/>
     <w:rsid w:val="00BE1843"/>
     <w:rsid w:val="00BF7F2C"/>
     <w:rsid w:val="00C061D4"/>
     <w:rsid w:val="00C13AD1"/>
+    <w:rsid w:val="00C244A0"/>
     <w:rsid w:val="00C35094"/>
     <w:rsid w:val="00C673EB"/>
     <w:rsid w:val="00CB194F"/>
     <w:rsid w:val="00CE7D46"/>
     <w:rsid w:val="00D020B5"/>
     <w:rsid w:val="00D8365C"/>
     <w:rsid w:val="00D86B95"/>
     <w:rsid w:val="00DB5312"/>
     <w:rsid w:val="00E07700"/>
     <w:rsid w:val="00E16333"/>
     <w:rsid w:val="00E35678"/>
+    <w:rsid w:val="00E56C97"/>
+    <w:rsid w:val="00E70A6F"/>
     <w:rsid w:val="00E72863"/>
     <w:rsid w:val="00EC1758"/>
     <w:rsid w:val="00EC6E3C"/>
     <w:rsid w:val="00EE35D4"/>
     <w:rsid w:val="00EE49E5"/>
     <w:rsid w:val="00EF5C37"/>
+    <w:rsid w:val="00F30CDC"/>
     <w:rsid w:val="00F61C1E"/>
+    <w:rsid w:val="00FC2753"/>
     <w:rsid w:val="00FC3E22"/>
     <w:rsid w:val="00FD6772"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18257,51 +19306,51 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00901857"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E994454A7F0947A1B217071FD5770A51">
     <w:name w:val="E994454A7F0947A1B217071FD5770A51"/>
     <w:rsid w:val="0033170C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ATO Colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3C3D41"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="3844CA"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="3844CA"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="CEEBF8"/>
@@ -18480,189 +19529,166 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010066C11CE3F2526B4CB19983E9F519E1D5" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b8589e8b411f93d5aa05ed25df82a09e">
-[...2 lines deleted...]
-    <xsd:import namespace="cf4c57bc-49ba-410e-a1fb-2655bc3ca1ab"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7212a15e-bc56-47b4-93f0-2096a959e443">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="939d7786-e6ed-4aad-ac22-ec7c85ae34c1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E201212C1522746A30F639B5FF136B9" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac08e27a34615f7e29e305a3767ad687">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7212a15e-bc56-47b4-93f0-2096a959e443" xmlns:ns3="939d7786-e6ed-4aad-ac22-ec7c85ae34c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="56209807c6d1f4ef4a3567d2096e8b1e" ns2:_="" ns3:_="">
+    <xsd:import namespace="7212a15e-bc56-47b4-93f0-2096a959e443"/>
+    <xsd:import namespace="939d7786-e6ed-4aad-ac22-ec7c85ae34c1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...8 lines deleted...]
-                <xsd:element ref="ns2:Progress" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b2cfc0c0-4f72-4409-b478-e2bdab037bd0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7212a15e-bc56-47b4-93f0-2096a959e443" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2d3d766a-8f2e-4101-b24c-d4a22e3f1d12" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2d3d766a-8f2e-4101-b24c-d4a22e3f1d12" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...46 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cf4c57bc-49ba-410e-a1fb-2655bc3ca1ab" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="939d7786-e6ed-4aad-ac22-ec7c85ae34c1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fb690fe1-6846-41f5-8861-e6eb17ee6409}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cf4c57bc-49ba-410e-a1fb-2655bc3ca1ab">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f9aa2e7-11fd-486c-a8d8-d67c2807c94e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="939d7786-e6ed-4aad-ac22-ec7c85ae34c1">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...24 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -18720,202 +19746,417 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...10 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>Placeholder1</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{3A7A7CA0-1FA1-4C1B-B0E2-88FF7AF236CA}</b:Guid>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8A48495-5A0B-4060-8DD8-EB00841447CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B03CF7-BB5F-4B54-8F13-B3520AE2391E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7212a15e-bc56-47b4-93f0-2096a959e443"/>
+    <ds:schemaRef ds:uri="939d7786-e6ed-4aad-ac22-ec7c85ae34c1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C29FEB39-D62B-4D9B-9098-0B6E7136C14B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b2cfc0c0-4f72-4409-b478-e2bdab037bd0"/>
-    <ds:schemaRef ds:uri="cf4c57bc-49ba-410e-a1fb-2655bc3ca1ab"/>
+    <ds:schemaRef ds:uri="7212a15e-bc56-47b4-93f0-2096a959e443"/>
+    <ds:schemaRef ds:uri="939d7786-e6ed-4aad-ac22-ec7c85ae34c1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF46455E-F39B-4F7A-91C7-794460AF7121}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="cf4c57bc-49ba-410e-a1fb-2655bc3ca1ab"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{307A17EA-80D3-4521-B3B9-7F820A5B2E8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Basic A4 portrait.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1625</Words>
-  <Characters>9268</Characters>
+  <Words>1714</Words>
+  <Characters>9773</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10872</CharactersWithSpaces>
+  <CharactersWithSpaces>11465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="72" baseType="variant">
+      <vt:variant>
+        <vt:i4>262212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ato.gov.au/law/view/document?docid=OPS/LI202427/00001</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ato.gov.au/law/view/document?docid=OPS/LI202427/00001</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735643</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:PublicCBCExemption@ato.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393227</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ato.gov.au/businesses-and-organisations/corporate-tax-measures-and-assurance/large-business/public-country-by-country-reporting</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ato-ExemptionstoPublicCBCreporting</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177421</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ato.gov.au/law/view/document?DocID=DPS/PSD20251/NAT/ATO/00001&amp;PiT=99991231235958</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735643</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:PublicCBCExemption@ato.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735643</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:PublicCBCExemption@ato.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374045</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ato.gov.au/forms-and-instructions/public-country-by-country-cbc-registration-form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196617</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ato.gov.au/businesses-and-organisations/corporate-tax-measures-and-assurance/large-business/public-country-by-country-reporting</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ato-RegistrationbyPublicCBCreportingparents</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374045</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ato.gov.au/forms-and-instructions/public-country-by-country-cbc-registration-form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735643</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:PublicCBCExemption@ato.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:reportscams@ato.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator>Sina Palmer</dc:creator>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010066C11CE3F2526B4CB19983E9F519E1D5</vt:lpwstr>
+    <vt:lpwstr>0x0101004E201212C1522746A30F639B5FF136B9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>5c78af30,287e2849,12736e6d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#b40029,10,Verdana</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>6f664b85,72d7f2b,264d65c6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#b40029,10,Verdana</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_SetDate">
     <vt:lpwstr>2025-06-19T05:39:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_SiteId">
     <vt:lpwstr>8e823e99-cbcb-430f-a0f6-af1365c21e22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_ActionId">
     <vt:lpwstr>08224309-e75e-4b42-b3e4-c039c29453f6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="IsABRSLetter">
     <vt:bool>false</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>