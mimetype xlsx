--- v0 (2026-08-13)
+++ v1 (2026-10-19)
@@ -17,53 +17,53 @@
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\WIP - don't delete\n75848 [DE-84440] - CGT property non-lodgment info form\artwork\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5731CD27-DDB9-4F5A-9822-2F73118D4B2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40EEC211-3EFB-4403-8360-E77D16769228}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4920" yWindow="945" windowWidth="19710" windowHeight="22800" xr2:uid="{B0F348D0-B033-418A-AEBD-6964E5E68A92}"/>
+    <workbookView xWindow="1335" yWindow="810" windowWidth="18930" windowHeight="23040" xr2:uid="{B0F348D0-B033-418A-AEBD-6964E5E68A92}"/>
   </bookViews>
   <sheets>
     <sheet name="Questionnaire" sheetId="3" r:id="rId1"/>
     <sheet name="List" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="BlankList" localSheetId="0">Questionnaire!#REF!</definedName>
     <definedName name="BlankList">#REF!</definedName>
     <definedName name="Exemption">List!$A$62:$A$72</definedName>
     <definedName name="No">#REF!</definedName>
     <definedName name="NonLodgeReasonV2">List!$A$18:$A$32</definedName>
     <definedName name="PreventLodge">#REF!</definedName>
     <definedName name="PreventLodgev2">List!$A$3:$A$15</definedName>
     <definedName name="Q2ASelect">List!$E$17</definedName>
     <definedName name="Q2BSelect">List!$E$34</definedName>
     <definedName name="Q2CSelect">List!$E$47</definedName>
     <definedName name="Q2DSelect">List!$E$61</definedName>
     <definedName name="Q2Select">List!$E$2</definedName>
     <definedName name="Q3Select">List!$E$74</definedName>
     <definedName name="Q4Select">List!$E$75</definedName>
     <definedName name="Years">List!$A$35:$A$45</definedName>
     <definedName name="Years2B">TableYears2B[Table: Years2B]</definedName>
     <definedName name="Years2C">TableYears2C[Table: Years 2C]</definedName>
     <definedName name="Yes">#REF!</definedName>
     <definedName name="YesNo">List!$A$75:$A$77</definedName>
@@ -490,128 +490,128 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Provide any other information relevant to your CGT circumstances.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(150 character limit)</t>
     </r>
   </si>
   <si>
     <t>I believed I did not need to lodge because I did not receive any money for transferring the property</t>
   </si>
   <si>
     <t xml:space="preserve">The property was my main residence and I lived there some of the time I owned it. I was entitled to treat it as my main residence for the whole of my ownership period. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...27 lines deleted...]
-        <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Instructions:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 1. Download this form to your device.
 2. Complete the form by selecting your answers from the drop-down menus or type free text where prompted. To use the drop-down menu, select the cell in the Answer column next to the question. Then select the arrow in the bottom-right corner of the cell and select your answer from the list. 
 3. If you make a mistake or need to change your answer, select the cell and press delete to clear it.  
 4. Check your answers.
 5. Save this form to your device as 'CGTNLP.xls' or 'CGTNLP.xlsx' and keep a copy for your records.
 6. Submit the completed form as an email attachment. Send to: CGTPropertyNL@ato.gov.au</t>
     </r>
   </si>
   <si>
     <t>Records unavailable to complete return</t>
   </si>
   <si>
     <t>No income or income/gain below $18,200</t>
   </si>
   <si>
     <t>Refund due; no impact from late or non-lodgment</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">2A. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Tell us why you don't need to lodge a return.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Enter your 13 Digit Reference ID as listed on your letter</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000000000"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1358,127 +1358,127 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39795A9F-90FA-4B34-9005-155B716DFEF6}">
   <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="A5" sqref="A5"/>
       <extLst>
         <ext xmlns:xlsdti="http://schemas.microsoft.com/office/spreadsheetml/2023/showDataTypeIcons" uri="{77bfe23e-c014-4d31-8a63-9c772dbf06b6}">
           <xlsdti:showDataTypeIcons visible="0"/>
         </ext>
       </extLst>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="71.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="62.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="3.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="37.140625" style="2" hidden="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="89.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:3" s="8" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="5" customFormat="1" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="1:3" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B5" s="24"/>
     </row>
     <row r="6" spans="1:3" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
     </row>
     <row r="7" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="6"/>
     </row>
     <row r="9" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="13"/>
       <c r="B9" s="26"/>
     </row>
     <row r="10" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="13"/>
       <c r="B10" s="7" t="str">
         <f>IF(Q2Select=0,"",IF(Q2Select=1,"Continue to question 2A","Continue to question 3"))</f>
         <v/>
       </c>
       <c r="C10" s="7"/>
     </row>
     <row r="11" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11"/>
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
       <c r="B14" s="7" t="str" cm="1">
         <f t="array" ref="B14">IF(Q2ASelect=0,"",_xlfn.IFS(Q2ASelect=4,"Continue to question 2D",Q2ASelect=6,"Continue to question 2B &amp; 2C",AND(Q2ASelect&lt;&gt;4,Q2ASelect&lt;&gt;6),"Continue to question 3", TRUE,""))</f>
         <v/>
       </c>
     </row>
     <row r="15" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>31</v>
@@ -1699,67 +1699,67 @@
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B8">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B10">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>13</v>
       </c>
@@ -1834,51 +1834,51 @@
       <c r="A22" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="17">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="17">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B25">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>7</v>
       </c>