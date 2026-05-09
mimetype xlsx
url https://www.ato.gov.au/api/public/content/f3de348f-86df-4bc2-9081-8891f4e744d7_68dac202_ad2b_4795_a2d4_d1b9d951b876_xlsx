--- v0 (2025-10-14)
+++ v1 (2026-05-09)
@@ -1,461 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\udek5\Desktop\IAI- Web Content\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\4. Tax time folders\Tax time 2026\Web content\myTax\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{31B8FF5D-3123-4FF2-8D5D-578F2D596483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-256" workbookHashValue="+Wn8jdjJhAiUQihTss/dMpKjrham94TFEmXb1lKaDTc=" workbookSaltValue="OWKFlTNthLEiqGxKsGGdrg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{538133FE-6383-416E-917D-2E680917A218}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-256" workbookHashValue="3UsfGenChlzhkvffRQaqZj+rTGjJywe6NrEpL1fuBOY=" workbookSaltValue="Bs6a9FeTuaEtuOLv5u443g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="51840" windowHeight="21240" xr2:uid="{DD1E9C95-C661-455B-BAA3-99DAE9A9401E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DD1E9C95-C661-455B-BAA3-99DAE9A9401E}"/>
   </bookViews>
   <sheets>
     <sheet name="Project pool deduction" sheetId="1" r:id="rId1"/>
     <sheet name="Version control and About" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name=" Reference module" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="Test module" sheetId="4" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' Reference module'!$E$1:$U$874</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' Reference module'!$E$1:$U$876</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Project pool deduction'!$A$1:$B$43</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Project pool deduction'!$1:$4</definedName>
     <definedName name="RowTitle">'Project pool deduction'!$A$28:$B$33</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B507" i="2" l="1"/>
-  <c r="B440" i="2"/>
+  <c r="B441" i="2" l="1"/>
+  <c r="B567" i="2"/>
+  <c r="B509" i="2"/>
   <c r="A15" i="1" l="1"/>
   <c r="A14" i="1"/>
-  <c r="B565" i="2"/>
-[...1 lines deleted...]
-  <c r="B627" i="2" l="1"/>
+  <c r="B538" i="2"/>
+  <c r="B629" i="2" l="1"/>
   <c r="A36" i="1" l="1"/>
   <c r="B25" i="1"/>
   <c r="A25" i="1"/>
   <c r="A23" i="1"/>
-  <c r="A21" i="1"/>
   <c r="A20" i="1"/>
   <c r="A13" i="1"/>
   <c r="A19" i="1"/>
   <c r="A17" i="1"/>
   <c r="A16" i="1"/>
   <c r="A12" i="1"/>
   <c r="A11" i="1"/>
   <c r="A10" i="1"/>
   <c r="A9" i="1"/>
   <c r="A8" i="1"/>
   <c r="A7" i="1"/>
   <c r="A6" i="1"/>
   <c r="A5" i="1" l="1"/>
   <c r="B86" i="2" l="1"/>
   <c r="B80" i="2" s="1"/>
   <c r="H78" i="2"/>
   <c r="G78" i="2"/>
   <c r="F78" i="2"/>
   <c r="E78" i="2"/>
   <c r="D78" i="2"/>
   <c r="C78" i="2"/>
   <c r="B78" i="2"/>
   <c r="H64" i="2"/>
   <c r="G64" i="2"/>
   <c r="F64" i="2"/>
   <c r="E64" i="2"/>
   <c r="D64" i="2"/>
   <c r="B64" i="2"/>
   <c r="B72" i="2"/>
   <c r="B68" i="2" s="1"/>
   <c r="D47" i="2"/>
   <c r="H47" i="2"/>
   <c r="G47" i="2"/>
   <c r="F47" i="2"/>
   <c r="E47" i="2"/>
   <c r="C47" i="2"/>
   <c r="B47" i="2"/>
   <c r="H19" i="2"/>
   <c r="G19" i="2"/>
   <c r="F19" i="2"/>
   <c r="E19" i="2"/>
   <c r="D19" i="2"/>
   <c r="C19" i="2"/>
   <c r="B19" i="2"/>
   <c r="C4" i="3"/>
   <c r="A4" i="1" s="1"/>
   <c r="B4" i="1" l="1"/>
   <c r="A41" i="1"/>
   <c r="E4" i="3"/>
   <c r="G7" i="4" l="1"/>
-  <c r="K877" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="B784" i="2" l="1"/>
+  <c r="K879" i="2" l="1"/>
+  <c r="B472" i="2" l="1"/>
+  <c r="B786" i="2" l="1"/>
   <c r="A40" i="1" s="1"/>
-  <c r="B804" i="2"/>
-[...14 lines deleted...]
-  <c r="B781" i="2"/>
+  <c r="B806" i="2"/>
+  <c r="H797" i="2"/>
+  <c r="G797" i="2"/>
+  <c r="F797" i="2"/>
+  <c r="E797" i="2"/>
+  <c r="D797" i="2"/>
+  <c r="C797" i="2"/>
+  <c r="B797" i="2"/>
+  <c r="B792" i="2"/>
+  <c r="H783" i="2"/>
+  <c r="G783" i="2"/>
+  <c r="F783" i="2"/>
+  <c r="E783" i="2"/>
+  <c r="D783" i="2"/>
+  <c r="C783" i="2"/>
+  <c r="B783" i="2"/>
   <c r="B367" i="2"/>
   <c r="H358" i="2"/>
   <c r="G358" i="2"/>
   <c r="F358" i="2"/>
   <c r="E358" i="2"/>
   <c r="D358" i="2"/>
   <c r="C358" i="2"/>
   <c r="B358" i="2"/>
   <c r="B353" i="2"/>
   <c r="H344" i="2"/>
   <c r="G344" i="2"/>
   <c r="F344" i="2"/>
   <c r="E344" i="2"/>
   <c r="D344" i="2"/>
   <c r="C344" i="2"/>
   <c r="B344" i="2"/>
   <c r="B73" i="2"/>
   <c r="C64" i="2"/>
-  <c r="B798" i="2" l="1"/>
+  <c r="B800" i="2" l="1"/>
   <c r="A27" i="1" l="1"/>
   <c r="A26" i="1"/>
   <c r="B283" i="2"/>
   <c r="H274" i="2"/>
   <c r="G274" i="2"/>
   <c r="F274" i="2"/>
   <c r="E274" i="2"/>
   <c r="D274" i="2"/>
   <c r="C274" i="2"/>
   <c r="B274" i="2"/>
-  <c r="K876" i="2" l="1"/>
   <c r="K878" i="2" l="1"/>
-  <c r="B836" i="2"/>
-[...2 lines deleted...]
-  <c r="C876" i="2" l="1"/>
+  <c r="K880" i="2" l="1"/>
+  <c r="B838" i="2"/>
+  <c r="B842" i="2"/>
+  <c r="B817" i="2" l="1"/>
+  <c r="C878" i="2" l="1"/>
+  <c r="B878" i="2" s="1"/>
+  <c r="C876" i="2"/>
   <c r="B876" i="2" s="1"/>
   <c r="C874" i="2"/>
   <c r="B874" i="2" s="1"/>
-  <c r="C872" i="2"/>
-[...28 lines deleted...]
-  <c r="H854" i="2"/>
+  <c r="B849" i="2" l="1"/>
+  <c r="H832" i="2"/>
+  <c r="G832" i="2"/>
+  <c r="F832" i="2"/>
+  <c r="E832" i="2"/>
+  <c r="D832" i="2"/>
+  <c r="C832" i="2"/>
+  <c r="B832" i="2"/>
+  <c r="B828" i="2"/>
+  <c r="H811" i="2"/>
+  <c r="G811" i="2"/>
+  <c r="F811" i="2"/>
+  <c r="E811" i="2"/>
+  <c r="D811" i="2"/>
+  <c r="C811" i="2"/>
+  <c r="B811" i="2"/>
+  <c r="B778" i="2"/>
+  <c r="H768" i="2"/>
+  <c r="G768" i="2"/>
+  <c r="F768" i="2"/>
+  <c r="E768" i="2"/>
+  <c r="D768" i="2"/>
+  <c r="C768" i="2"/>
+  <c r="B768" i="2"/>
+  <c r="C855" i="2"/>
+  <c r="H855" i="2"/>
   <c r="C856" i="2"/>
-  <c r="D856" i="2" s="1"/>
-[...1 lines deleted...]
-  <c r="B879" i="2" s="1"/>
   <c r="H856" i="2"/>
   <c r="C858" i="2"/>
   <c r="D858" i="2" s="1"/>
   <c r="C881" i="2" s="1"/>
   <c r="B881" i="2" s="1"/>
-  <c r="C861" i="2"/>
-[...15 lines deleted...]
-  <c r="D854" i="2"/>
+  <c r="H858" i="2"/>
+  <c r="C860" i="2"/>
+  <c r="D860" i="2" s="1"/>
+  <c r="C883" i="2" s="1"/>
+  <c r="B883" i="2" s="1"/>
+  <c r="C863" i="2"/>
+  <c r="D863" i="2" s="1"/>
+  <c r="C886" i="2" s="1"/>
+  <c r="B886" i="2" s="1"/>
+  <c r="B762" i="2"/>
+  <c r="H754" i="2"/>
+  <c r="G754" i="2"/>
+  <c r="F754" i="2"/>
+  <c r="E754" i="2"/>
+  <c r="D754" i="2"/>
+  <c r="C754" i="2"/>
+  <c r="B754" i="2"/>
+  <c r="D855" i="2" l="1"/>
   <c r="C875" i="2" s="1"/>
   <c r="B875" i="2" s="1"/>
-  <c r="E854" i="2"/>
-[...66 lines deleted...]
-  <c r="B448" i="2"/>
+  <c r="E855" i="2"/>
+  <c r="D856" i="2"/>
+  <c r="C877" i="2" s="1"/>
+  <c r="B877" i="2" s="1"/>
+  <c r="E856" i="2"/>
+  <c r="B749" i="2"/>
+  <c r="H734" i="2"/>
+  <c r="G734" i="2"/>
+  <c r="F734" i="2"/>
+  <c r="E734" i="2"/>
+  <c r="D734" i="2"/>
+  <c r="C734" i="2"/>
+  <c r="B734" i="2"/>
+  <c r="B709" i="2"/>
+  <c r="H700" i="2"/>
+  <c r="G700" i="2"/>
+  <c r="F700" i="2"/>
+  <c r="E700" i="2"/>
+  <c r="D700" i="2"/>
+  <c r="C700" i="2"/>
+  <c r="B700" i="2"/>
+  <c r="B729" i="2"/>
+  <c r="H714" i="2"/>
+  <c r="G714" i="2"/>
+  <c r="F714" i="2"/>
+  <c r="E714" i="2"/>
+  <c r="D714" i="2"/>
+  <c r="C714" i="2"/>
+  <c r="B714" i="2"/>
+  <c r="B695" i="2"/>
+  <c r="H679" i="2"/>
+  <c r="G679" i="2"/>
+  <c r="F679" i="2"/>
+  <c r="E679" i="2"/>
+  <c r="D679" i="2"/>
+  <c r="C679" i="2"/>
+  <c r="B679" i="2"/>
+  <c r="B674" i="2"/>
+  <c r="H665" i="2"/>
+  <c r="G665" i="2"/>
+  <c r="F665" i="2"/>
+  <c r="E665" i="2"/>
+  <c r="D665" i="2"/>
+  <c r="C665" i="2"/>
+  <c r="B665" i="2"/>
+  <c r="B660" i="2"/>
+  <c r="H642" i="2"/>
+  <c r="G642" i="2"/>
+  <c r="F642" i="2"/>
+  <c r="E642" i="2"/>
+  <c r="D642" i="2"/>
+  <c r="C642" i="2"/>
+  <c r="B642" i="2"/>
+  <c r="B637" i="2"/>
+  <c r="H626" i="2"/>
+  <c r="G626" i="2"/>
+  <c r="F626" i="2"/>
+  <c r="E626" i="2"/>
+  <c r="D626" i="2"/>
+  <c r="C626" i="2"/>
+  <c r="B626" i="2"/>
+  <c r="B621" i="2" l="1"/>
+  <c r="B606" i="2"/>
+  <c r="B590" i="2"/>
+  <c r="B561" i="2"/>
+  <c r="B547" i="2"/>
+  <c r="B532" i="2"/>
+  <c r="B518" i="2"/>
+  <c r="B503" i="2"/>
+  <c r="B489" i="2"/>
+  <c r="B466" i="2"/>
+  <c r="B449" i="2"/>
   <c r="B411" i="2"/>
   <c r="B269" i="2"/>
   <c r="B255" i="2"/>
   <c r="B241" i="2"/>
   <c r="B227" i="2"/>
   <c r="B213" i="2"/>
   <c r="B199" i="2"/>
   <c r="B185" i="2"/>
   <c r="B171" i="2"/>
   <c r="B157" i="2"/>
   <c r="B143" i="2"/>
   <c r="B129" i="2"/>
   <c r="B115" i="2"/>
   <c r="B101" i="2"/>
   <c r="B59" i="2"/>
   <c r="B42" i="2"/>
   <c r="B14" i="2"/>
-  <c r="B434" i="2"/>
+  <c r="B435" i="2"/>
   <c r="B395" i="2"/>
   <c r="B381" i="2"/>
   <c r="B339" i="2"/>
   <c r="B325" i="2"/>
   <c r="B311" i="2"/>
   <c r="B297" i="2"/>
-  <c r="H609" i="2"/>
-[...83 lines deleted...]
-  <c r="B439" i="2"/>
+  <c r="H611" i="2"/>
+  <c r="G611" i="2"/>
+  <c r="F611" i="2"/>
+  <c r="E611" i="2"/>
+  <c r="D611" i="2"/>
+  <c r="C611" i="2"/>
+  <c r="B611" i="2"/>
+  <c r="H595" i="2"/>
+  <c r="G595" i="2"/>
+  <c r="F595" i="2"/>
+  <c r="E595" i="2"/>
+  <c r="D595" i="2"/>
+  <c r="C595" i="2"/>
+  <c r="B595" i="2"/>
+  <c r="H581" i="2"/>
+  <c r="G581" i="2"/>
+  <c r="F581" i="2"/>
+  <c r="E581" i="2"/>
+  <c r="D581" i="2"/>
+  <c r="C581" i="2"/>
+  <c r="B581" i="2"/>
+  <c r="H566" i="2"/>
+  <c r="G566" i="2"/>
+  <c r="F566" i="2"/>
+  <c r="E566" i="2"/>
+  <c r="D566" i="2"/>
+  <c r="C566" i="2"/>
+  <c r="B566" i="2"/>
+  <c r="B576" i="2" s="1"/>
+  <c r="H552" i="2"/>
+  <c r="G552" i="2"/>
+  <c r="F552" i="2"/>
+  <c r="E552" i="2"/>
+  <c r="D552" i="2"/>
+  <c r="C552" i="2"/>
+  <c r="B552" i="2"/>
+  <c r="H537" i="2"/>
+  <c r="G537" i="2"/>
+  <c r="F537" i="2"/>
+  <c r="E537" i="2"/>
+  <c r="D537" i="2"/>
+  <c r="C537" i="2"/>
+  <c r="B537" i="2"/>
+  <c r="H523" i="2"/>
+  <c r="G523" i="2"/>
+  <c r="F523" i="2"/>
+  <c r="E523" i="2"/>
+  <c r="D523" i="2"/>
+  <c r="C523" i="2"/>
+  <c r="B523" i="2"/>
+  <c r="H508" i="2"/>
+  <c r="G508" i="2"/>
+  <c r="F508" i="2"/>
+  <c r="E508" i="2"/>
+  <c r="D508" i="2"/>
+  <c r="C508" i="2"/>
+  <c r="B508" i="2"/>
+  <c r="H494" i="2"/>
+  <c r="G494" i="2"/>
+  <c r="F494" i="2"/>
+  <c r="E494" i="2"/>
+  <c r="D494" i="2"/>
+  <c r="C494" i="2"/>
+  <c r="B494" i="2"/>
+  <c r="H471" i="2"/>
+  <c r="G471" i="2"/>
+  <c r="F471" i="2"/>
+  <c r="E471" i="2"/>
+  <c r="D471" i="2"/>
+  <c r="C471" i="2"/>
+  <c r="B471" i="2"/>
+  <c r="H454" i="2"/>
+  <c r="G454" i="2"/>
+  <c r="F454" i="2"/>
+  <c r="E454" i="2"/>
+  <c r="D454" i="2"/>
+  <c r="C454" i="2"/>
+  <c r="B454" i="2"/>
+  <c r="H440" i="2"/>
+  <c r="G440" i="2"/>
+  <c r="F440" i="2"/>
+  <c r="E440" i="2"/>
+  <c r="D440" i="2"/>
+  <c r="C440" i="2"/>
+  <c r="B440" i="2"/>
   <c r="H417" i="2"/>
   <c r="G417" i="2"/>
   <c r="F417" i="2"/>
   <c r="E417" i="2"/>
   <c r="D417" i="2"/>
   <c r="C417" i="2"/>
   <c r="B417" i="2"/>
   <c r="G33" i="2"/>
   <c r="G5" i="2"/>
   <c r="H403" i="2"/>
   <c r="G403" i="2"/>
   <c r="F403" i="2"/>
   <c r="E403" i="2"/>
   <c r="D403" i="2"/>
   <c r="C403" i="2"/>
   <c r="B403" i="2"/>
   <c r="H386" i="2"/>
   <c r="G386" i="2"/>
   <c r="F386" i="2"/>
   <c r="E386" i="2"/>
   <c r="D386" i="2"/>
   <c r="C386" i="2"/>
   <c r="B386" i="2"/>
   <c r="H372" i="2"/>
   <c r="G372" i="2"/>
@@ -583,1413 +581,1445 @@
   <c r="D92" i="2"/>
   <c r="C92" i="2"/>
   <c r="B92" i="2"/>
   <c r="H33" i="2"/>
   <c r="F33" i="2"/>
   <c r="E33" i="2"/>
   <c r="D33" i="2"/>
   <c r="C33" i="2"/>
   <c r="B33" i="2"/>
   <c r="H5" i="2"/>
   <c r="F5" i="2"/>
   <c r="E5" i="2"/>
   <c r="D5" i="2"/>
   <c r="C5" i="2"/>
   <c r="B5" i="2"/>
   <c r="C10" i="4" l="1"/>
   <c r="C7" i="4" l="1"/>
   <c r="A33" i="1"/>
   <c r="G9" i="4" l="1"/>
   <c r="C9" i="4"/>
   <c r="C11" i="4" l="1"/>
   <c r="C12" i="4" l="1"/>
   <c r="C14" i="4" l="1"/>
   <c r="C16" i="4"/>
   <c r="B422" i="2" l="1"/>
-  <c r="B458" i="2"/>
+  <c r="B459" i="2"/>
   <c r="B58" i="2"/>
-  <c r="B558" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="H855" i="2"/>
+  <c r="B560" i="2" l="1"/>
+  <c r="B689" i="2" l="1"/>
+  <c r="C857" i="2"/>
+  <c r="H857" i="2"/>
   <c r="A31" i="1"/>
   <c r="A30" i="1"/>
   <c r="A29" i="1"/>
-  <c r="B688" i="2" l="1"/>
-[...15 lines deleted...]
-  <c r="C859" i="2"/>
+  <c r="B690" i="2" l="1"/>
   <c r="E857" i="2"/>
   <c r="C880" i="2" s="1"/>
   <c r="B880" i="2" s="1"/>
-  <c r="B648" i="2"/>
-[...2 lines deleted...]
-  <c r="B883" i="2" s="1"/>
+  <c r="D857" i="2"/>
+  <c r="C879" i="2" s="1"/>
+  <c r="B879" i="2" s="1"/>
+  <c r="C859" i="2"/>
+  <c r="H859" i="2"/>
+  <c r="A28" i="1"/>
+  <c r="A3" i="1"/>
+  <c r="B598" i="2"/>
+  <c r="A35" i="1" l="1"/>
+  <c r="B666" i="2" s="1"/>
+  <c r="A34" i="1" s="1"/>
+  <c r="D859" i="2"/>
+  <c r="C861" i="2"/>
   <c r="E859" i="2"/>
-  <c r="C860" i="2"/>
+  <c r="C882" i="2" s="1"/>
+  <c r="B882" i="2" s="1"/>
+  <c r="B650" i="2"/>
+  <c r="D861" i="2" l="1"/>
+  <c r="C885" i="2" s="1"/>
+  <c r="B885" i="2" s="1"/>
+  <c r="E861" i="2"/>
+  <c r="C862" i="2"/>
   <c r="A32" i="1"/>
-  <c r="C888" i="2" l="1"/>
-[...5 lines deleted...]
-  <c r="C887" i="2" s="1"/>
+  <c r="C890" i="2" l="1"/>
+  <c r="B890" i="2" s="1"/>
+  <c r="C884" i="2"/>
+  <c r="B884" i="2" s="1"/>
+  <c r="C864" i="2"/>
+  <c r="C865" i="2"/>
+  <c r="C889" i="2" s="1"/>
+  <c r="B889" i="2" s="1"/>
+  <c r="D862" i="2"/>
+  <c r="E865" i="2" l="1"/>
+  <c r="C888" i="2" s="1"/>
+  <c r="D864" i="2"/>
+  <c r="E864" i="2"/>
+  <c r="C867" i="2" l="1"/>
+  <c r="E867" i="2" l="1"/>
+  <c r="C887" i="2" l="1"/>
   <c r="B887" i="2" s="1"/>
-  <c r="D860" i="2"/>
-[...12 lines deleted...]
-  <c r="B739" i="2"/>
+  <c r="B723" i="2" s="1"/>
+  <c r="B888" i="2"/>
+  <c r="B841" i="2" l="1"/>
+  <c r="B840" i="2"/>
+  <c r="B741" i="2"/>
+  <c r="B742" i="2"/>
+  <c r="B821" i="2"/>
+  <c r="B721" i="2"/>
+  <c r="B820" i="2"/>
+  <c r="B722" i="2"/>
+  <c r="B819" i="2"/>
+  <c r="B818" i="2" l="1"/>
+  <c r="B823" i="2" s="1"/>
+  <c r="B839" i="2"/>
+  <c r="B844" i="2" s="1"/>
+  <c r="B720" i="2"/>
+  <c r="B724" i="2" s="1"/>
   <c r="B740" i="2"/>
-  <c r="B819" i="2"/>
-[...11 lines deleted...]
-  <c r="B742" i="2" s="1"/>
+  <c r="B744" i="2" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A42" i="1" l="1"/>
   <c r="A43" i="1"/>
   <c r="A37" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2584" uniqueCount="522">
-[...1035 lines deleted...]
-    </r>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2590" uniqueCount="526">
+  <si>
+    <t>Project Pool Calculator - Cell Coordinates - Whole calculator: A2:B44, Introduction: A2:B17, Entry: A18:B34, Guidance: A35:B36, Results: A37:B44</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Note:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> The chosen cell turns pale yellow.</t>
+      <t xml:space="preserve"> The results of the calculator are based on the information you provide at the time of calculation. You should use these results as an estimate and for guidance purposes only.</t>
     </r>
   </si>
   <si>
-    <t>$9,999,99F</t>
-[...35 lines deleted...]
-    <t>($9,999.99N)</t>
+    <t>• All fields marked with an asterix (*) must be completed or we can't work out your deduction.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">• Check the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Information entry guidance section</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> below for help.</t>
+    </r>
+  </si>
+  <si>
+    <t>- Select -</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Do you want to see the detailed calculations? </t>
+  </si>
+  <si>
+    <t>End of calculator</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Version Control &amp; About this workbook </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF3844CA"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Hidden from users)</t>
+    </r>
+  </si>
+  <si>
+    <t>Version control</t>
+  </si>
+  <si>
+    <t>Current version no</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Product Manager/s</t>
+  </si>
+  <si>
+    <t>JT</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>Acceptance</t>
+  </si>
+  <si>
+    <t>Technical Clearance</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Position</t>
+  </si>
+  <si>
+    <t>Version accepted</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>TaxTime and Clearances Coordinator, TLA, I&amp;I</t>
+  </si>
+  <si>
+    <t>V0.3</t>
+  </si>
+  <si>
+    <t>Product owner approval</t>
+  </si>
+  <si>
+    <t>Assistant Director, Online Products</t>
+  </si>
+  <si>
+    <t>Version Control</t>
+  </si>
+  <si>
+    <t>Version</t>
+  </si>
+  <si>
+    <t>Revision Date</t>
+  </si>
+  <si>
+    <t>Author</t>
+  </si>
+  <si>
+    <t>Summary of change</t>
+  </si>
+  <si>
+    <t>1.00 (2020)</t>
+  </si>
+  <si>
+    <t>SC/JT</t>
+  </si>
+  <si>
+    <t>2020 baseline</t>
+  </si>
+  <si>
+    <t>Update to add 2020-21 year including update of a data validation range and a look up table.
+Also includes update to user instructions regarding entry of portion of project.
+Calcs cleared by TLA on 16/3 (2nd batch myTax21).</t>
+  </si>
+  <si>
+    <t>Baselined</t>
+  </si>
+  <si>
+    <t>Update to add the 2021-22 year including update of a data validation range and a look up table.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Update to add the 2022-23 year including update of a data validation range and a look up table.
+27/4 - Update to version control - noting clearance by TLA as part of the myTax Deductions for project pool help file. </t>
+  </si>
+  <si>
+    <t>Update to add the 2023-24 year including update of a data validation range and a look up table.</t>
+  </si>
+  <si>
+    <t>VB</t>
+  </si>
+  <si>
+    <t>Update to add 2025-26 yr &amp; included feedback from IND Web content management &amp; Content experience</t>
+  </si>
+  <si>
+    <t>About this workbook</t>
+  </si>
+  <si>
+    <t>Sheet</t>
+  </si>
+  <si>
+    <t>Element</t>
+  </si>
+  <si>
+    <t>Purpose</t>
+  </si>
+  <si>
+    <t>Primary Audience</t>
+  </si>
+  <si>
+    <t>Project pool deduction</t>
+  </si>
+  <si>
+    <t>Introduction</t>
+  </si>
+  <si>
+    <t>UX - Explain worksheet purpose and provide background</t>
+  </si>
+  <si>
+    <t>Users</t>
+  </si>
+  <si>
+    <t>Enter information here to allow your project pool deduction to be calculated</t>
+  </si>
+  <si>
+    <t>Prompts and enables data entry to enable calculation</t>
+  </si>
+  <si>
+    <t>Guidance on field entries - Check here for messages on your entries</t>
+  </si>
+  <si>
+    <t>Provides guidance on missing and excess data</t>
+  </si>
+  <si>
+    <t>Results</t>
+  </si>
+  <si>
+    <t>Provide and explain result</t>
+  </si>
+  <si>
+    <t>Version Control and About</t>
+  </si>
+  <si>
+    <t>Track version, clearance and approval</t>
+  </si>
+  <si>
+    <t>ATO staff
+(Hidden from users)</t>
+  </si>
+  <si>
+    <t>Provide overview and understanding of workbook elements</t>
+  </si>
+  <si>
+    <t>Reference module</t>
+  </si>
+  <si>
+    <t>Reference table to store commonly used references</t>
+  </si>
+  <si>
+    <t>Manage background calculation and presentation</t>
+  </si>
+  <si>
+    <t>Testing module</t>
+  </si>
+  <si>
+    <t>Test table</t>
+  </si>
+  <si>
+    <t>Aid testing, validation and clearance</t>
+  </si>
+  <si>
+    <t>Handy links</t>
+  </si>
+  <si>
+    <t>Deductions for project pool</t>
+  </si>
+  <si>
+    <t>D13 Deduction for project pool 2024</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reference Module </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF3844CA"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Hidden from users)</t>
+    </r>
+  </si>
+  <si>
+    <t>Filter</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Style Format look-up table</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Style</t>
+  </si>
+  <si>
+    <t>Font</t>
+  </si>
+  <si>
+    <t>T-face</t>
+  </si>
+  <si>
+    <t>Font size</t>
+  </si>
+  <si>
+    <t>Row height</t>
+  </si>
+  <si>
+    <t>Text col</t>
+  </si>
+  <si>
+    <t>BG col</t>
+  </si>
+  <si>
+    <t>Just</t>
+  </si>
+  <si>
+    <t>Cell A1</t>
+  </si>
+  <si>
+    <t>UX section co-ordinates</t>
+  </si>
+  <si>
+    <t>ATO Logo</t>
+  </si>
+  <si>
+    <t>Type:</t>
+  </si>
+  <si>
+    <t>Hidden text for VI users</t>
+  </si>
+  <si>
+    <t>Calculated value</t>
+  </si>
+  <si>
+    <t>Arial</t>
+  </si>
+  <si>
+    <t>Normal</t>
+  </si>
+  <si>
+    <t>Dependant</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Left</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data entry </t>
+  </si>
+  <si>
+    <t>Centre</t>
+  </si>
+  <si>
+    <t>Label:</t>
+  </si>
+  <si>
+    <t>Project Pool Calculator - Cell Coordinates</t>
+  </si>
+  <si>
+    <t>Value:</t>
+  </si>
+  <si>
+    <t>Detailed calculation</t>
+  </si>
+  <si>
+    <t>Length:</t>
+  </si>
+  <si>
+    <t>Unlimited</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fixed free form text in the format of: [element: upper left cell limit: lower right cell limit,].
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[Example:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Worksheet: A2:B39, Introduction: A2:B17,] </t>
     </r>
   </si>
   <si>
-    <t>Select whether the project has been abandoned, sold or disposed of.  Used to determine calculation method, drive dynamic mandatory indicator asterisk and guidance messaging. '-Select-" drawn from Reference cells.</t>
-[...17 lines deleted...]
-    <t>(P) Closing pool balance</t>
+    <t>Hyperlink</t>
+  </si>
+  <si>
+    <t>Underlined</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>ParamMin:</t>
+  </si>
+  <si>
+    <t>Paragraph leader</t>
+  </si>
+  <si>
+    <t>ParamMax</t>
+  </si>
+  <si>
+    <t>Paragraph leader - 2 rows</t>
+  </si>
+  <si>
+    <t>Bold</t>
+  </si>
+  <si>
+    <t>Error</t>
+  </si>
+  <si>
+    <t>Paragraph leader - highlighted</t>
+  </si>
+  <si>
+    <t>Light Sky blue</t>
+  </si>
+  <si>
+    <t>Calc</t>
+  </si>
+  <si>
+    <t>Regular text</t>
+  </si>
+  <si>
+    <t>User access when protected?</t>
+  </si>
+  <si>
+    <t>Regular text - 2 rows</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contains the cell coordinates of the UX worksheet and sections to allow VI users to readily locate the required elements of the worksheet. </t>
+  </si>
+  <si>
+    <t>Regular text - 3 rows</t>
+  </si>
+  <si>
+    <t>Regular text - in table - 1 row</t>
+  </si>
+  <si>
+    <t>Cell A2</t>
+  </si>
+  <si>
+    <t>Regular text - in table - 2 rows</t>
+  </si>
+  <si>
+    <t>Regular text - in table - 3 rows</t>
+  </si>
+  <si>
+    <t>Regular text - in table - 4 rows</t>
+  </si>
+  <si>
+    <t>Space for ATO label</t>
+  </si>
+  <si>
+    <t>Regular text - in table - dependent</t>
+  </si>
+  <si>
+    <t>Section header</t>
+  </si>
+  <si>
+    <t>Teal</t>
+  </si>
+  <si>
+    <t>Unlimuted</t>
+  </si>
+  <si>
+    <t>Section header - 2 rows</t>
+  </si>
+  <si>
+    <t>Text</t>
+  </si>
+  <si>
+    <t>Table header</t>
+  </si>
+  <si>
+    <t>ParaMin:</t>
+  </si>
+  <si>
+    <t>N/a</t>
+  </si>
+  <si>
+    <t>Table summary</t>
+  </si>
+  <si>
+    <t>ParaMax:</t>
+  </si>
+  <si>
+    <t>Table summary - calc</t>
+  </si>
+  <si>
+    <t>Error:</t>
+  </si>
+  <si>
+    <t>Table header - 2</t>
+  </si>
+  <si>
+    <t>Calc:</t>
+  </si>
+  <si>
+    <t>Version number</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Worksheet header</t>
+  </si>
+  <si>
+    <t>Just empty spcase to place the logo</t>
+  </si>
+  <si>
+    <t>Worksheet header - 1 row</t>
+  </si>
+  <si>
+    <t>Worksheet header - 2 rows</t>
+  </si>
+  <si>
+    <t>Cell B1</t>
+  </si>
+  <si>
+    <t>Top of sheet</t>
+  </si>
+  <si>
+    <t>ParamMax:</t>
+  </si>
+  <si>
+    <t>User access when protected?:</t>
+  </si>
+  <si>
+    <t>Filter Values</t>
+  </si>
+  <si>
+    <t>Contains text "Top of sheet" to alert VI users where they are on the worksheet.</t>
+  </si>
+  <si>
+    <t>Addition</t>
+  </si>
+  <si>
+    <t>Format change</t>
+  </si>
+  <si>
+    <t>Cell A3</t>
+  </si>
+  <si>
+    <t>Tech Clearance</t>
+  </si>
+  <si>
+    <t>Tech Clearance - Content change</t>
+  </si>
+  <si>
+    <t>Project pool calculator ssss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limited to the capacity of a single row of cells without wrapping or merging. </t>
+  </si>
+  <si>
+    <t>Dynamic text - see calc below</t>
+  </si>
+  <si>
+    <t>Project status value = Select</t>
+  </si>
+  <si>
+    <t>Project pool calculator</t>
+  </si>
+  <si>
+    <t>Project status value = Yes</t>
+  </si>
+  <si>
+    <t>Project pool calculator - Project abandoned, sold or disposed of</t>
+  </si>
+  <si>
+    <t>Project status value = No</t>
+  </si>
+  <si>
+    <t>Project pool calculator - Ongoing project</t>
+  </si>
+  <si>
+    <t>Dynamic text to provide a worksheet header to match the calculation type selected according to project status.</t>
+  </si>
+  <si>
+    <t>Cell A4</t>
+  </si>
+  <si>
+    <t>Limited to the capacity of a single merged row of cells on the left and row shared with the calculated date on the right</t>
+  </si>
+  <si>
+    <t>Dynamic to include today's date.</t>
+  </si>
+  <si>
+    <t>Cell B4</t>
+  </si>
+  <si>
+    <t>Calculated date</t>
+  </si>
+  <si>
+    <t>Limited to the capacity of a single merged row of cells on the right and row shared with the version number on the left</t>
+  </si>
+  <si>
+    <t>Dynamic - see notes</t>
+  </si>
+  <si>
+    <t>Dynamic to automatically display today's date</t>
+  </si>
+  <si>
+    <t>Cell A5</t>
+  </si>
+  <si>
+    <t>Standard navigation instructions - Paragraph leader</t>
+  </si>
+  <si>
+    <t>Navigation instructions</t>
+  </si>
+  <si>
+    <t>When navigating around this tool, you can use the:</t>
+  </si>
+  <si>
+    <t>Limited to the capacity of a single row of merged cells</t>
+  </si>
+  <si>
+    <t>Fixed text</t>
+  </si>
+  <si>
+    <t>Fixed instructional text.</t>
+  </si>
+  <si>
+    <t>Cell A6</t>
+  </si>
+  <si>
+    <t>Standard navigation instructions - regular text</t>
+  </si>
+  <si>
+    <t>• arrow keys to move to all cells</t>
+  </si>
+  <si>
+    <t>Limited to the capcity of a single row of merged cells</t>
+  </si>
+  <si>
+    <t>Cell A7</t>
+  </si>
+  <si>
+    <t>• tab keys to move to the data entry cells only.</t>
+  </si>
+  <si>
+    <t>Cell A8</t>
+  </si>
+  <si>
+    <t>Standard navigation instructions - paragraph leader</t>
+  </si>
+  <si>
+    <t>This calculator has 4 sections. Use the links below to go to each section.</t>
+  </si>
+  <si>
+    <t>Cell A9</t>
+  </si>
+  <si>
+    <t>Standard navigation instructions - link</t>
+  </si>
+  <si>
+    <t>• Things to know</t>
+  </si>
+  <si>
+    <t>Hyperlink in Project pool deduction sheet</t>
+  </si>
+  <si>
+    <t>Hyperlink contained in the Project pool deduction sheet to aid easy navigation to the Things to know section</t>
+  </si>
+  <si>
+    <t>Cell A10</t>
+  </si>
+  <si>
+    <t>Link to Enter your information section</t>
+  </si>
+  <si>
+    <t>• Enter your information</t>
+  </si>
+  <si>
+    <t>Hyperlink contained in the Project pool deduction sheet to as easy navigation to the Things to know section</t>
+  </si>
+  <si>
+    <t>Cell A11</t>
+  </si>
+  <si>
+    <t>Link to information entry guidance section</t>
+  </si>
+  <si>
+    <t>• Information entry guidance</t>
+  </si>
+  <si>
+    <t>Hyperlink contained in the Project pool deduction sheet to aid easy navigation to the section providing user guidance on field entries.</t>
+  </si>
+  <si>
+    <t>Cell A12</t>
+  </si>
+  <si>
+    <t>Link to Result section</t>
+  </si>
+  <si>
+    <t>• Result</t>
+  </si>
+  <si>
+    <t>Limited to the capacity of a single row of mered cells</t>
+  </si>
+  <si>
+    <t>Hyperlink contained in the Project pool deduction sheet to aid easy navigation to the section providing the result of the calculation</t>
+  </si>
+  <si>
+    <t>Cell A13</t>
+  </si>
+  <si>
+    <t>Things to know - Header</t>
+  </si>
+  <si>
+    <t>Things to know - header</t>
+  </si>
+  <si>
+    <t>Things to know</t>
+  </si>
+  <si>
+    <t>Limited to the capacity of a single row of merged cells.</t>
+  </si>
+  <si>
+    <t>Cell A14</t>
+  </si>
+  <si>
+    <t>Thngs to know - Paragraph leader</t>
+  </si>
+  <si>
+    <t>Instructions - Background &amp; when/how to use</t>
+  </si>
+  <si>
+    <t>You may be able to claim a deduction for Capital expenditure you allocated to a project pool for a project you:</t>
+  </si>
+  <si>
+    <t>Linited to the capcity of a single row of merged cells</t>
+  </si>
+  <si>
+    <t>Cell A15</t>
+  </si>
+  <si>
+    <t>Things to know - regular text</t>
+  </si>
+  <si>
+    <t>Instructions - Background &amp; when to use</t>
+  </si>
+  <si>
+    <t>• operated for a taxable purpose</t>
+  </si>
+  <si>
+    <t>Linited to the capacity of of a single row of merged cells</t>
+  </si>
+  <si>
+    <t>Cell A16</t>
+  </si>
+  <si>
+    <t>• carried on or proposed to carry on, for a taxable purpose (that was abandoned, sold or otherwise disposed of, before or after it started to operate).</t>
+  </si>
+  <si>
+    <t>Limited to the capacity of two rows of text in a merged row of cells.</t>
+  </si>
+  <si>
+    <t>Cell A17</t>
+  </si>
+  <si>
+    <t>Use this calculator to work out your project pool deduction.</t>
+  </si>
+  <si>
+    <t>Limited to the capcity of a single row of merged cells.</t>
+  </si>
+  <si>
+    <t>Cell A18</t>
+  </si>
+  <si>
+    <t>Limited to the capcity of two rows of text in a merged row of cells.</t>
+  </si>
+  <si>
+    <t>Fixed instructional text - entered directly into the UN sheet to accommodate formating.</t>
+  </si>
+  <si>
+    <t>Cell A19</t>
+  </si>
+  <si>
+    <t>Enter information - Header</t>
+  </si>
+  <si>
+    <t>Enter your information</t>
+  </si>
+  <si>
+    <t>Cell A20</t>
+  </si>
+  <si>
+    <t>Enter information - Mandatory fields - Paragraph leader  - highlighted</t>
+  </si>
+  <si>
+    <t>Mandatory fields - Paragraph leader</t>
+  </si>
+  <si>
+    <t>Complete this section with your project pool information.</t>
+  </si>
+  <si>
+    <t>Cell A21</t>
+  </si>
+  <si>
+    <t>Enter information - Mandatory fields - instructions</t>
+  </si>
+  <si>
+    <t>Mandatory fields - instructions</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...46 lines deleted...]
-</t>
+      <t xml:space="preserve">• All fields marked with asterix (*) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Note:</t>
+      <t>must</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> The chosen cell turns pale yellow.</t>
+      <t xml:space="preserve"> be completed or we can't work out your deduction.</t>
     </r>
   </si>
   <si>
-    <t>$9,999.99Q</t>
-[...17 lines deleted...]
-    <t>Section header - 2 rows</t>
+    <t>Cell A22</t>
+  </si>
+  <si>
+    <t>Enter information - Guidance - instructions</t>
+  </si>
+  <si>
+    <t>Guidance - instructions</t>
+  </si>
+  <si>
+    <t>• Check the Information guidance section below for help.</t>
+  </si>
+  <si>
+    <t>Fixed instructional text - entered directly into the UI sheet to accommodate formatting.</t>
+  </si>
+  <si>
+    <t>Cell A23</t>
+  </si>
+  <si>
+    <t>Enter information - Guidance - Paragraph leader  - highlighted</t>
+  </si>
+  <si>
+    <t>Guidance - Paragraph leader</t>
+  </si>
+  <si>
+    <t>What is the name of your project?</t>
+  </si>
+  <si>
+    <t>Fixed instructional text requesting project name</t>
+  </si>
+  <si>
+    <t>Cell A24</t>
+  </si>
+  <si>
+    <t>Enter information - Value</t>
+  </si>
+  <si>
+    <t>Enter information table - Value</t>
+  </si>
+  <si>
+    <t>Length (character limt):</t>
+  </si>
+  <si>
+    <t>Free-form text with a character limit.</t>
+  </si>
+  <si>
+    <t>Error message needs is adjusted via data validation in cell in Project pool deduction sheet.</t>
+  </si>
+  <si>
+    <t>This cell allows free-form text to be entered by the user which is controlled by data validation [see Length (character limit) above].</t>
+  </si>
+  <si>
+    <t>Cell A25</t>
+  </si>
+  <si>
+    <t>Enter information - Description</t>
+  </si>
+  <si>
+    <t>Enter information table - Description</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Table header for Description in data entry table</t>
+  </si>
+  <si>
+    <t>Cell B25</t>
+  </si>
+  <si>
+    <t>Value</t>
+  </si>
+  <si>
+    <t>Table header for Value in data entry table</t>
+  </si>
+  <si>
+    <t>No row reference</t>
+  </si>
+  <si>
+    <t>Enter information - '-Select-' reference used by several data selection dropdown lists</t>
+  </si>
+  <si>
+    <t>Cell A26</t>
+  </si>
+  <si>
+    <t>Enter information - Prompt - What year would you like to calculate your project pool deduction for?</t>
+  </si>
+  <si>
+    <t>What year would you like to calculate your project pool deduction for? *
+• Select an option from the drop-down box.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limited to the capacity of two rows of text. </t>
+  </si>
+  <si>
+    <t>Row label for calculation year</t>
+  </si>
+  <si>
+    <t>Cell B26</t>
+  </si>
+  <si>
+    <t>Enter information - Data selection - Year</t>
+  </si>
+  <si>
+    <t>Select - What year would you like to calculate your project pool deduction for?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defined in dropdown list. </t>
+  </si>
+  <si>
+    <t>Data validation dropdown list</t>
+  </si>
+  <si>
+    <t>List:</t>
+  </si>
+  <si>
+    <t>2025–26</t>
+  </si>
+  <si>
+    <t>2024–25</t>
+  </si>
+  <si>
+    <t>2023–24</t>
+  </si>
+  <si>
+    <t>2022–23</t>
+  </si>
+  <si>
+    <t>2021–22</t>
+  </si>
+  <si>
+    <t>2020–21</t>
+  </si>
+  <si>
+    <t>2019–20</t>
+  </si>
+  <si>
+    <t>2018–19</t>
+  </si>
+  <si>
+    <t>Select year for calculation.  Used to drive Year look up table and populate year into dynamic text. '-Select-" drawn from Reference cells.</t>
+  </si>
+  <si>
+    <t>Cell A27</t>
+  </si>
+  <si>
+    <t>Enter information - Prompt - Project status - Has your project been abandoned, sold or disposed of?</t>
+  </si>
+  <si>
+    <t>Row label for 'abandoned, sold or disposed of' selection</t>
+  </si>
+  <si>
+    <t>Cell B27</t>
+  </si>
+  <si>
+    <t>Enter information - Data selection - Project status - Has your project been abandoned, sold or disposed of?</t>
+  </si>
+  <si>
+    <t>Select - Project status - Has your project been abandoned, sold or disposed of?</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Select whether the project has been abandoned, sold or disposed of.  Used to determine calculation method, drive dynamic mandatory indicator asterisk and guidance messaging. '-Select-" drawn from Reference cells.</t>
+  </si>
+  <si>
+    <t>Cell A28</t>
+  </si>
+  <si>
+    <t>Enter information - Prompt - Project pool closing value (if any)</t>
+  </si>
+  <si>
+    <t>Label (&amp; control cell):</t>
+  </si>
+  <si>
+    <t>Defined in control cell but limited to the capacity of a single row of cells without wrapping or merging.</t>
+  </si>
+  <si>
+    <t>Dynamic</t>
+  </si>
+  <si>
+    <t>Lookup table for Yr values:</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>Prior year</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EndYear </t>
+  </si>
+  <si>
+    <t>2017-18</t>
+  </si>
+  <si>
+    <t>See cell B424</t>
+  </si>
+  <si>
+    <t>Dynamic row label for Project pool closing value (if any).  Year is dynamic reflecting selection at What year would you like to calculate your project pool deduction for?</t>
+  </si>
+  <si>
+    <t>Cell B28</t>
+  </si>
+  <si>
+    <t>Enter information - Data entry - Project pool closing value (if any)</t>
+  </si>
+  <si>
+    <t>Data entry - Project pool closing value (if any)</t>
+  </si>
+  <si>
+    <t>9 characters including decimal</t>
+  </si>
+  <si>
+    <t>Numeric</t>
+  </si>
+  <si>
+    <t>Numerical data entry by user</t>
+  </si>
+  <si>
+    <t>Cell A29</t>
+  </si>
+  <si>
+    <t>Enter information - Prompt - Sum of any project amounts allocated to the pool in financial year</t>
+  </si>
+  <si>
+    <t>See Reference module Row 27.1 - B412:D414</t>
+  </si>
+  <si>
+    <t>See cell B455</t>
+  </si>
+  <si>
+    <t>Dynamic row label for Sum of any project amounts allocated to the pool in current financial year.  Year is dynamic reflecting selection at What year would you like to calculate your project pool deduction for?</t>
+  </si>
+  <si>
+    <t>Cell B29</t>
+  </si>
+  <si>
+    <t>Enter information - Data entry - Sum of any project amounts allocated to the pool in financial year</t>
+  </si>
+  <si>
+    <t>Data entry - Sum of any project amounts allocated to the pool in financial year</t>
+  </si>
+  <si>
+    <t>Cell A30</t>
+  </si>
+  <si>
+    <t>Enter information - Description - This is the value of the project pool at the end of the current financial year</t>
+  </si>
+  <si>
+    <t>See cell B484</t>
+  </si>
+  <si>
+    <t>Dynamic row label for This is the value of the project pool at the end of the current financial year.  Year is dynamic reflecting selection at What year would you like to calculate your project pool deduction for?</t>
+  </si>
+  <si>
+    <t>Cell B30</t>
+  </si>
+  <si>
+    <t>Enter information - Calculated value - This is the value of the project pool at the end of the current financial year</t>
+  </si>
+  <si>
+    <t>Calculated value - Sum of any project amounts allocated to the pool in financial year</t>
+  </si>
+  <si>
+    <t>Numeric (calculated)</t>
+  </si>
+  <si>
+    <t>Calculated value reflecting Project pool closing value (if any) plus Sum of any project amounts allocated to the pool in financial year.</t>
+  </si>
+  <si>
+    <t>Cell A31</t>
+  </si>
+  <si>
+    <t>Enter information - Prompt - Proportion of this project that was used for a taxable purpose during the financial year</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>See cell B513</t>
+  </si>
+  <si>
+    <t>Dynamic row label for Proportion of this project that was used for a taxable purpose during the financial year.  Year is dynamic reflecting selection at What year would you like to calculate your project pool deduction for?</t>
+  </si>
+  <si>
+    <t>Cell B31</t>
+  </si>
+  <si>
+    <t>Enter information - Data entry - Proportion of this project that was used for a taxable purpose during the financial year</t>
+  </si>
+  <si>
+    <t>Data entry - Proportion of this project that was used for a taxable purpose during the financial year</t>
+  </si>
+  <si>
+    <t>Cell A32</t>
+  </si>
+  <si>
+    <t>Enter information - Prompt - Estimate project life (in years), including fractions of years</t>
+  </si>
+  <si>
+    <t>Additional formatting information:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When 'Yes' is selected, Cells A31, B31, A32 and B32 are greyed out using conditional formatting. </t>
   </si>
   <si>
     <t>Estimate project life in years, including part years.</t>
   </si>
   <si>
-    <t>A project pool deduction can't be calculated - see Guidance on field entries above.</t>
-[...2 lines deleted...]
-    <t>A closing pool value can't be calculated - see Guidance on field entries above.</t>
+    <t>Control cell:</t>
+  </si>
+  <si>
+    <t>See cell B544</t>
+  </si>
+  <si>
+    <t>Dynamic row label for Estimate project life (in years), including fractions of years.  The mandatory indicator (*) is dynamic reflecting selection of 'No' at Project status - Has your project been abandoned, sold or disposed of?</t>
+  </si>
+  <si>
+    <t>Cell B32</t>
+  </si>
+  <si>
+    <t>Enter information - Data entry - Estimate project life (in years), including fractions of years</t>
+  </si>
+  <si>
+    <t>Data entry - Estimate project life (in years), including fractions of years</t>
+  </si>
+  <si>
+    <t>5 characters including decimal</t>
+  </si>
+  <si>
+    <t>Cell A33</t>
+  </si>
+  <si>
+    <t>Enter information - Prompt - Project amounts on or after 10 May 2006 etc including text control for * (mandatory indicator)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Does the project pool contain only project amounts you incurred on or after </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>10 May 2006</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, and the project started to operate on or after that date?</t>
+    </r>
+  </si>
+  <si>
+    <t>B575</t>
+  </si>
+  <si>
+    <t>Dynamic row label for Project amounts on or after 10 May 2006.  The mandatory indicator (*) is dynamic reflecting selection of 'No' at Project status - Has your project been abandoned, sold or disposed of?</t>
+  </si>
+  <si>
+    <t>Cell B33</t>
+  </si>
+  <si>
+    <t>Enter information - Data selection - Only Project amounts on or after 10 May 2006  (Dependent dropdown &amp; Rate Look-up)</t>
+  </si>
+  <si>
+    <t>Select - Does the project pool contain only project amounts incurred on or after 10 May 2006, and the project started to operate on or after that date?</t>
+  </si>
+  <si>
+    <t>Dependent data validation dropdown list</t>
+  </si>
+  <si>
+    <t>Dependency:</t>
+  </si>
+  <si>
+    <t>Dependent on value in Cell B26 which determines the options available to select.</t>
+  </si>
+  <si>
+    <t>Option control formula and table to make Cell B32 dropdown options dependent on Cell B26:</t>
+  </si>
+  <si>
+    <t>Control formula</t>
+  </si>
+  <si>
+    <t>Lookup table for deduction rate for calc:</t>
+  </si>
+  <si>
+    <t>Response</t>
+  </si>
+  <si>
+    <t>Deduction rate</t>
+  </si>
+  <si>
+    <t>Post 10 May 2006 deduction rate</t>
+  </si>
+  <si>
+    <t>Pre 10 May 2006 deduction rate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defined in dependent dropdown list. </t>
+  </si>
+  <si>
+    <t>See B595 to B601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cell to select - Does the project pool contains only project amounts incurred on or after 10 May 2006, and the project started to operate on or after that date?
+1) Option control formula and table:
+The options available in Cell B32 are dependent on the value in Cell B26.  This is because if '-Select-' or 'Yes' are in Cell B26, we only want Cell B32 to display '-Select-' as we don't need the response to drive the deduction rate.
+The deduction rate is only required where Cell B26 is equal to 'No'.  When "No', the options are displayed in B32 to respond to the question in Cell A32.  This is determined by the control formula and table.
+2) Look up table for deduction rate for calc:
+Via the look up table, the response in B32 drives the appropriate deduction rate in the calculation.  </t>
+  </si>
+  <si>
+    <t>Cell A34</t>
+  </si>
+  <si>
+    <t>Guidance on field entries - Header</t>
+  </si>
+  <si>
+    <t>Cell A35</t>
+  </si>
+  <si>
+    <t>Guidance on field entries - advice - calculated field</t>
+  </si>
+  <si>
+    <t>See advisory content below.</t>
+  </si>
+  <si>
+    <t>Dynamic text</t>
+  </si>
+  <si>
+    <t>Fields not complete:</t>
+  </si>
+  <si>
+    <t>Complete all fields with an asterix (*) so we can work out your deduction.</t>
+  </si>
+  <si>
+    <t>Values in both:</t>
+  </si>
+  <si>
+    <t>You have values in the two rows above (project life and project amounts incurred on or after 10 May 2006). You may wish to delete them as these values are not used where a project has been abandoned or disposed of.</t>
+  </si>
+  <si>
+    <t>Value in project life:</t>
+  </si>
+  <si>
+    <t>You have a value in the project life row. You may wish to delete the value as it is not used where a project has been abandoned or disposed of.</t>
+  </si>
+  <si>
+    <t>Value in 10 May indicator:</t>
+  </si>
+  <si>
+    <t>You have a value in the row for project amounts incurred on or after 10 May 2006. You may wish to choose - Select - as the value is not used where a project has been abandoned or disposed of.</t>
+  </si>
+  <si>
+    <t>Complete:</t>
+  </si>
+  <si>
+    <t>You have completed all required fields.</t>
+  </si>
+  <si>
+    <t>Control for content:</t>
   </si>
   <si>
     <t>Fields not complete indicator:</t>
   </si>
   <si>
-    <t>Results - Show calculation of closing pool value</t>
-[...33 lines deleted...]
-    <t>3. Chooses between 1 and 2 depending on completeness of data entry.</t>
+    <t>B635</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dynamic advisory text to assist the user to correctly complete the data entry.  The messages reflect the data combinations entered into Cells B26, B31 and B32.  Options are:
 1) Cell B26 equals '-Select-' or 'No' and both fields are not completed - As data is required both Cells B31 and B32, the 'Fields not complete' message will display.
 2) Cell B26 equals 'Yes' and both fields are completed - As data is not required in either Cells B31 or B32, the 'Values in both' message will display.
 3) Cell B26 equals 'Yes' and only Cell B31 (Project life) is completed - As data is not required in Cell B31, the 'Value in project life' message will display.
 4) Cell B26 equals 'Yes' and only Cell B32 (10 May indicator) is completed - As data is not required in Cell B32, the 'Value in 10 May indicator' message will display.
 5) Cell B26 equals 'Yes' or 'No' and all required cells are completed - the Complete message will display.
 The source cell is highlighted with yellow shading and reflected in the control for content which is highlighted with blue shading.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Note 1:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -1999,494 +2029,599 @@
       </rPr>
       <t xml:space="preserve"> If users chose to ignore messages 2 to 4, there is no impact as the calculation for project pool and pool closing value simply ignore these values when the project been abandoned, sold or disposed of.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Note 2:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> When 'Yes' is selected, Cells A31, B31, A32 and B32 are greyed out using conditional formatting. </t>
     </r>
   </si>
   <si>
+    <t>Cell A36</t>
+  </si>
+  <si>
+    <t>Results - Header</t>
+  </si>
+  <si>
+    <t>Result</t>
+  </si>
+  <si>
+    <t>Cell A37</t>
+  </si>
+  <si>
+    <t>Results - Show calculation of project pool deduction</t>
+  </si>
+  <si>
+    <t>See results content below.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Data entry incomplete message.</t>
+    </r>
+  </si>
+  <si>
+    <t>A project pool deduction can't be calculated – see Information entry guidance above.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Data entry complete so chooses between 2.1 , 2.2 and 2.3 depending on Project status (ongoing or abandoned) and if ongoing, between row h being positive or negative.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> The chosen cell turns pale yellow.</t>
+    </r>
+  </si>
+  <si>
+    <t>2.1 Calculation details where the project is ongoing and calculation row h is greater than or equal to zero.</t>
+  </si>
+  <si>
+    <t>2.2 Calculation details where the project pool is ongoing and calculation row h is negative.</t>
+  </si>
+  <si>
+    <t>2.3 Calculation details where the project is abandoned etc.</t>
+  </si>
+  <si>
+    <t>3. Chooses between 1 and 2 depending on completeness of data entry.</t>
+  </si>
+  <si>
+    <t>B670</t>
+  </si>
+  <si>
+    <t>Dynamic text advising the amount of the project pool or that it cannot be calculated.  Options are:
+1. Data entry incomplete message.
+2.1 Calculation details where the project is ongoing and calculation row h is greater than or equal to zero.
+2.2 Calculation details where the project pool is ongoing and calculation row h is negative.
+2.3 Calculation details where the project is abandoned etc.
+3. Chooses between 1 and 2 depending on completeness of data entry.
+The source cell is highlighted with yellow shading and reflected in the control for content which is highlighted with blue shading. In this case, the feeder cell for 2 is also highlighted with pale yellow shading for easy tracebility.</t>
+  </si>
+  <si>
+    <t>Cell A38</t>
+  </si>
+  <si>
+    <t>Results - Show calculation of closing pool value</t>
+  </si>
+  <si>
+    <t>A closing pool value can't be calculated – see Information entry guidance above.</t>
+  </si>
+  <si>
+    <t>As the project been abandoned, sold or otherwise disposed of, no closing pool value is calculated.</t>
+  </si>
+  <si>
+    <t>B690</t>
+  </si>
+  <si>
     <t>Dynamic text advising the amount of the closing pool value, that it will not be calculated (as the project has been abandoned etc) or that it cannot be calculated.  Options are:
 1. Data entry incomplete message.
 2.1 Calculation details where the project is ongoing and calculation row h is greater than or equal to zero.
 2.2 Calculation details where the project pool is ongoing and calculation row h is negative.
 2.3 Calculation details where the project is abandoned etc.
 3. Chooses between 1 and 2 depending on completeness of data entry.
 The source cell is highlighted with yellow shading and reflected in the control for content which is highlighted with blue shading. In this case, the feeder cell for 2 is also highlighted with pale yellow shading for easy tracebility.
 In addition, in option 2.1 and 2.2, the message 'Record this value to work out your deduction for project amounts next year.' displays when the closing pool value is greater than zero but does not display when the value is zero or less.)</t>
   </si>
   <si>
-    <t>Dynamic text advising the amount of the project pool or that it cannot be calculated.  Options are:
-[...5 lines deleted...]
-The source cell is highlighted with yellow shading and reflected in the control for content which is highlighted with blue shading. In this case, the feeder cell for 2 is also highlighted with pale yellow shading for easy tracebility.</t>
+    <t>Cell A39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Results - Prompt - Do you want to see the detailed calculations? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prompt - Do you want to see the detailed calculations? </t>
+  </si>
+  <si>
+    <t>Cell B39</t>
+  </si>
+  <si>
+    <t>Results - Data selection - Project status - Do you want to see the detailed calculations?</t>
   </si>
   <si>
     <t>Select - Do you want to see the detailed calculations?</t>
+  </si>
+  <si>
+    <t>See Cells B411:B413</t>
+  </si>
+  <si>
+    <t>The user selects whether they want the detailed calculations to display.</t>
+  </si>
+  <si>
+    <t>Cell A40</t>
+  </si>
+  <si>
+    <t>Project name (for display with detailed calculations)</t>
+  </si>
+  <si>
+    <t>Dynamic to include today's date to display with detailed calculations)</t>
+  </si>
+  <si>
+    <t>Cell A41</t>
+  </si>
+  <si>
+    <t>Calculated date (for display with detailed calculations)</t>
+  </si>
+  <si>
+    <t>Cell A42</t>
+  </si>
+  <si>
+    <t>Results - Show detailed calculation of project pool deduction</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">1. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Do you want to see the detailed calculations? indicator (B36) set to -Select-:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Do you want to see the detailed calculations? indicator (B36) set to Yes, but data entry incomplete:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Do you want to see the detailed calculations? indicator (B36) set to Yes, and data entry complete so chooses between 1 to 3 depending on Project status (ongoing or abandoned) and if ongoing, between row h being positive or negative:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> The chosen cell turns pale yellow.</t>
+    </r>
+  </si>
+  <si>
+    <t>3.1 Calculation details where the project is ongoing and calculation row h is greater than or equal to zero:</t>
+  </si>
+  <si>
+    <t>3.2 Calculation details where the project pool is ongoing and calculation row h is negative</t>
+  </si>
+  <si>
+    <t>3.3 Calculation details where the project is abandoned etc</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Do you want to see the detailed calculations? indicator (B36) set to No:</t>
+    </r>
+  </si>
+  <si>
+    <t>The calculation details for the project pool deduction are not required.</t>
+  </si>
+  <si>
+    <t>5. Chooses between 1 and 4 depending on 'Do you want to see the detailed calculations?' indicator and completeness of data entry:</t>
+  </si>
+  <si>
+    <t>B741</t>
   </si>
   <si>
     <t>Dynamic text as follows:
 1. Do you want to see the detailed calculations? indicator (B36) set to -Select-.
 2. Do you want to see the detailed calculations? indicator (B36) set to Yes, but data entry incomplete.
 3. Do you want to see the detailed calculations? indicator (B36) set to Yes, and data entry complete so chooses between 1 to 3 depending on Project status (ongoing or abandoned) and if ongoing, between row h being positive or negative. Note: The chosen cell turns pale yellow. 
 3.1 Calculation details where the project is ongoing and calculation row h is greater than or equal to zero.
 3.2 Calculation details where the project pool is ongoing and calculation row h is negative.
 3.3 Calculation details where the project is abandoned etc.
 4. Do you want to see the detailed calculations? indicator (B36) set to No.
 5. Chooses between 1,2,3 and 4 depending on 'Do you want to see the detailed calculations?' indicator and completeness of data entry.
 The source cell is highlighted with yellow shading and reflected in the control for content which is highlighted with blue shading. In this case, the feeder cell for 2 is also highlighted with pale yellow shading for easy tracebility.</t>
   </si>
   <si>
+    <t>Cell A43</t>
+  </si>
+  <si>
+    <t>Results - Show detailed calculation of closing pool value</t>
+  </si>
+  <si>
+    <t>The calculation details for the project pool closing value are not required.</t>
+  </si>
+  <si>
+    <t>B762</t>
+  </si>
+  <si>
     <t>Dynamic text as follows:
 1. Do you want to see the detailed calculations? indicator (B36) set to -Select-.
 2. Do you want to see the detailed calculations? indicator (B36) set to Yes, but data entry incomplete.
 3. Do you want to see the detailed calculations? indicator (B36) set to Yes, and data entry complete so chooses between 1 to 3 depending on Project status (ongoing or abandoned) and if ongoing, between row h being positive or negative. Note: The chosen cell turns pale yellow. 
 3.1 Calculation details where the project is ongoing and calculation row h is greater than or equal to zero.
 3.2 Calculation details where the project pool is ongoing and calculation row h is negative.
 3.3 Calculation details where the project is abandoned etc.
 4. Do you want to see the detailed calculations? indicator (B36) set to No.
 5. Chooses between 1,2,3 and 4 depending on 'Do you want to see the detailed calculations?' indicator and completeness of data entry:
 The source cell is highlighted with yellow shading and reflected in the control for content which is highlighted with blue shading. In this case, the feeder cell for 2 is also highlighted with pale yellow shading for easy tracebility.</t>
   </si>
   <si>
-    <t>5. Chooses between 1 and 4 depending on 'Do you want to see the detailed calculations?' indicator and completeness of data entry:</t>
+    <t>Calculation reference table</t>
+  </si>
+  <si>
+    <t>Project pool deduction and closing pool value for ongoing project</t>
+  </si>
+  <si>
+    <t>Format - brackets</t>
+  </si>
+  <si>
+    <t>Format - no Brackets</t>
+  </si>
+  <si>
+    <t>Project pool deduction where abandoned, sold or otherwise disposed of</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>Prior project pool closing pool value (if any)</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>Sum of any project amounts allocated to the pool in current FY</t>
+  </si>
+  <si>
+    <t>c</t>
+  </si>
+  <si>
+    <t>Add row a and row b.
+This is the value of the project pool at end of FY.</t>
+  </si>
+  <si>
+    <t>d</t>
+  </si>
+  <si>
+    <t>Estimate project life (in years), including fractions of years</t>
+  </si>
+  <si>
+    <t>Proportion of this project that was used for a taxable purpose during current FY</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Divide row c by row d.</t>
+  </si>
+  <si>
+    <t>Multiply row c by row d</t>
+  </si>
+  <si>
+    <t>f</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Multiply row e by row f.</t>
+  </si>
+  <si>
+    <t>h</t>
+  </si>
+  <si>
+    <t>Take row g away from row c.</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>j</t>
+  </si>
+  <si>
+    <t>If h is zero or more, multiply row g by row I
+If h is less than zero, multiply row c by row I
+This is your current FY project pool deduction.</t>
+  </si>
+  <si>
+    <t>k</t>
+  </si>
+  <si>
+    <t>If h is zero or more, enter the amount at row h
+If h is less than zero, enter 0
+This is your current FY project pool closing pool value. Record this value to work out your deduction for project amounts next year.</t>
+  </si>
+  <si>
+    <t>Choose project pool deduction calc result for Row 35</t>
+  </si>
+  <si>
+    <t>Data parameters and substitutes reference table</t>
+  </si>
+  <si>
+    <t>This section contains reference cells and substitute values for:
+A34 - Results - Show calculation of project pool deduction
+A35 - Results - Show calculation of closing pool value
+A37 - Results - Show detailed calculation of project pool deduction
+A38 - Results - Show detailed calculation of closing pool value
+This is needed for two reasons.
+Firstly, multiple access the data parameters for consistency and future ease of update (i.e. future proofing).
+Secondly, in some scenarios the values display an error.  This would mean that the text elements of some cells in the reference module would not be visible for technical clearance.  The table below enables a substitute 'display value' to enable the text elements to be displayed.  As a result, only the correct display message highlighted in brighter yellow in the above sections will be 100% correct.  Other messages will display to view the text content, but substitute values may be present in the incorrect options.</t>
+  </si>
+  <si>
+    <t>Hidden text below!</t>
+  </si>
+  <si>
+    <t>(A) Prior year:</t>
+  </si>
+  <si>
+    <t>YYYY-PY</t>
+  </si>
+  <si>
+    <t>(B) PY closing balance:</t>
+  </si>
+  <si>
+    <t>($9,999,99B)</t>
+  </si>
+  <si>
+    <t>(C) Current year YYYY-YY:</t>
+  </si>
+  <si>
+    <t>YYYY-CY</t>
+  </si>
+  <si>
+    <t>(D) CY Amts allocated:</t>
+  </si>
+  <si>
+    <t>($9,999,99D)</t>
+  </si>
+  <si>
+    <t>(E) Current year YYYY:</t>
+  </si>
+  <si>
+    <t>YYYY</t>
+  </si>
+  <si>
+    <t>Total Rows:</t>
+  </si>
+  <si>
+    <t>(F) Value of PP:</t>
+  </si>
+  <si>
+    <t>($9,999,99F)</t>
   </si>
   <si>
     <t>Rows suggested for Tech clearance review:</t>
   </si>
   <si>
-    <t>Total Rows:</t>
+    <t>(G) Value of PP (no brackets):</t>
+  </si>
+  <si>
+    <t>$9,999,99F</t>
   </si>
   <si>
     <t>% for suggested review:</t>
   </si>
   <si>
-    <t>Results - Show detailed calculation of closing pool value</t>
-[...182 lines deleted...]
-    <t>Assistant Director, Online Products</t>
+    <t>(H) Estimated project life:</t>
+  </si>
+  <si>
+    <t>(9.99 years)</t>
+  </si>
+  <si>
+    <t>(I) =  (6) / (7)</t>
+  </si>
+  <si>
+    <t>$9,999,99I</t>
+  </si>
+  <si>
+    <t>(J) Deduction rate:</t>
+  </si>
+  <si>
+    <t>(999%)</t>
   </si>
   <si>
     <t>Modify to enable easy review of 2021 updates</t>
   </si>
   <si>
-    <t>2020-21</t>
-[...195 lines deleted...]
-    </r>
+    <t xml:space="preserve">(K) = (J) * (I) </t>
+  </si>
+  <si>
+    <t>$9,999,99K</t>
+  </si>
+  <si>
+    <t>(L) = (K) with brackets</t>
+  </si>
+  <si>
+    <t>($9,999,99L)</t>
+  </si>
+  <si>
+    <t>(M) Portion used for tax purpose</t>
+  </si>
+  <si>
+    <t>(999.99%)</t>
+  </si>
+  <si>
+    <t>(N) PP deduction</t>
+  </si>
+  <si>
+    <t>($9,999.99N)</t>
+  </si>
+  <si>
+    <t>(P) Closing pool balance</t>
+  </si>
+  <si>
+    <t>$9,999.99P</t>
+  </si>
+  <si>
+    <t>(Q) Value of CPB (no formatting):</t>
+  </si>
+  <si>
+    <t>$9,999.99Q</t>
+  </si>
+  <si>
+    <t>(R) Row H</t>
   </si>
   <si>
     <r>
       <t>Testing module</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF3844CA"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF3844CA"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(hidden from users)</t>
     </r>
@@ -2495,245 +2630,123 @@
     <r>
       <t xml:space="preserve">Use this module for </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF3844CA"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ongoing project</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF3844CA"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> calculations</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Project pool deduction for ongoing project
-[...14 lines deleted...]
-    <r>
       <t xml:space="preserve">Use this test module for </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF3844CA"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>abandoned/sold etc project</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF3844CA"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> calculations</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Project pool deduction for ongoing project
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color rgb="FF3844CA"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Project status - Has you project been abandoned, sold or disposed of? = N)</t>
+    </r>
+  </si>
+  <si>
+    <t>Data Entry</t>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Project pool deduction where abandoned, sold or otherwise disposed of
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FF3844CA"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Project status - Has you project been abandoned, sold or disposed of? = Y)</t>
     </r>
   </si>
   <si>
-    <t>This calculator uses 4 sections, select the links to navigate to each section:</t>
-[...138 lines deleted...]
-    <t>2024-25</t>
+    <t>Project pool deduction (Multiply row c by row d)</t>
+  </si>
+  <si>
+    <t>Deduction rate 200%
+(Y to project amounts &gt;= 10 May 2006)</t>
+  </si>
+  <si>
+    <t>Project pool closing pool value for ongoing project</t>
+  </si>
+  <si>
+    <t>Data validation for deduction rate</t>
+  </si>
+  <si>
+    <t>Deduction rate 150%
+(N to project amounts &gt;= 10 May 2006)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2936,90 +2949,96 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FF3844CA"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF3844CA"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3844CA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF5FBFE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="109">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF33CCCC"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -4231,73 +4250,67 @@
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF0000FF"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF0000FF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="426">
+  <cellXfs count="386">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4309,538 +4322,458 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="3" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="47" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="47" xfId="2" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="28" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="44" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="4" borderId="44" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="4" borderId="44" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="7" fillId="4" borderId="44" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="7" fillId="4" borderId="38" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="7" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="7" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="79" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="85" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="79" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4853,112 +4786,110 @@
     <xf numFmtId="2" fontId="3" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="3" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="3" borderId="87" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="3" fillId="3" borderId="87" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="3" borderId="88" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="3" fillId="3" borderId="88" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="91" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="4" borderId="91" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="4" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -5026,305 +4957,304 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="98" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="99" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...44 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...54 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="3" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="57">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FF00B050"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF66FF33"/>
@@ -5875,75 +5805,75 @@
     <dxf>
       <font>
         <b/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill>
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFF5FBFE"/>
       <color rgb="FF0000FF"/>
       <color rgb="FF3844CA"/>
       <color rgb="FFF2F2F2"/>
       <color rgb="FFFF0000"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FF006666"/>
       <color rgb="FFFF9966"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFFF66"/>
-      <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>89131</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9929</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2171331</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>530629</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="ATO Logo">
           <a:extLst>
@@ -5962,67 +5892,67 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="89131" y="192809"/>
           <a:ext cx="2082200" cy="520700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0EA458AB-0F3A-4C00-98D4-46688E9BA156}" name="Values" displayName="Values" ref="B475:D482" totalsRowShown="0" headerRowDxfId="56" dataDxfId="55">
-  <autoFilter ref="B475:D482" xr:uid="{6E833A55-3177-446D-A643-30DAC11974B7}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0EA458AB-0F3A-4C00-98D4-46688E9BA156}" name="Values" displayName="Values" ref="B476:D484" totalsRowShown="0" headerRowDxfId="56" dataDxfId="55">
+  <autoFilter ref="B476:D484" xr:uid="{6E833A55-3177-446D-A643-30DAC11974B7}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{2BAAF695-0A23-4F71-84B7-5B15954AED0C}" name="Year" dataDxfId="54"/>
     <tableColumn id="2" xr3:uid="{03FB37C5-2627-4EE6-A48B-B5CA8AF3FFAD}" name="Prior year" dataDxfId="53"/>
     <tableColumn id="3" xr3:uid="{43949707-643E-43A4-A4C4-83D3F34B68D3}" name="EndYear " dataDxfId="52"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{F8DFC0B0-C6FB-4CAB-ACD0-F935E2B74A63}" name="Rate" displayName="Rate" ref="B652:D653" headerRowCount="0" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{F8DFC0B0-C6FB-4CAB-ACD0-F935E2B74A63}" name="Rate" displayName="Rate" ref="B654:D655" headerRowCount="0" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50">
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{11A6A473-F326-4AD6-BFE6-36D102F22FD8}" name="Column1" dataDxfId="49"/>
     <tableColumn id="2" xr3:uid="{0C161404-8826-465B-9F6D-B91981A2BCD6}" name="Column2" dataDxfId="48"/>
     <tableColumn id="3" xr3:uid="{F9084644-FB63-4610-9AB6-C4E8C2BA368D}" name="Column3" headerRowDxfId="47" dataDxfId="46"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -6307,23490 +6237,22318 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/Individuals/Tax-return/2024/Supplementary-tax-return/Deduction-questions-D11-D15/D13-Deduction-for-project-pool-2024/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/Individuals/myTax/2024/In-detail/Project-pool/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FEDF4EB-E8D6-472C-B659-C4BBE1D95407}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF3844CA"/>
   </sheetPr>
   <dimension ref="A1:J81"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="75.7265625" style="11" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="9.1796875" style="11" hidden="1"/>
+    <col min="1" max="1" width="75.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="24.42578125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="4" max="10" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A3" s="220" t="str">
+    <row r="1" spans="1:2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="300" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="300"/>
+    </row>
+    <row r="2" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="299"/>
+      <c r="B2" s="299"/>
+    </row>
+    <row r="3" spans="1:2" ht="55.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="182" t="str">
         <f>' Reference module'!B58</f>
         <v>Project pool calculator</v>
       </c>
-      <c r="B3" s="212"/>
-[...2 lines deleted...]
-      <c r="A4" s="213" t="str">
+      <c r="B3" s="174"/>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="175" t="str">
         <f>'Version control and About'!C4</f>
-        <v>V 2.03</v>
-[...1 lines deleted...]
-      <c r="B4" s="214" t="str">
+        <v>V 2.04</v>
+      </c>
+      <c r="B4" s="176" t="str">
         <f ca="1">' Reference module'!B80</f>
-        <v>Calculated on:13-May-25</v>
-[...3 lines deleted...]
-      <c r="A5" s="352" t="str">
+        <v>Calculated on:20-Apr-26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="301" t="str">
         <f>' Reference module'!B94</f>
-        <v>To navigate around this tool:</v>
-[...4 lines deleted...]
-      <c r="A6" s="355" t="str">
+        <v>When navigating around this tool, you can use the:</v>
+      </c>
+      <c r="B5" s="301"/>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="305" t="str">
         <f>' Reference module'!B108</f>
-        <v>• the arrow keys to move to all cells</v>
-[...4 lines deleted...]
-      <c r="A7" s="355" t="str">
+        <v>• arrow keys to move to all cells</v>
+      </c>
+      <c r="B6" s="305"/>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="305" t="str">
         <f>' Reference module'!B122</f>
-        <v>• the tab key moves to the data entry cells only.</v>
-[...4 lines deleted...]
-      <c r="A8" s="355" t="str">
+        <v>• tab keys to move to the data entry cells only.</v>
+      </c>
+      <c r="B7" s="305"/>
+    </row>
+    <row r="8" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="305" t="str">
         <f>' Reference module'!B136</f>
-        <v>This calculator uses 4 sections, select the links to navigate to each section:</v>
-[...4 lines deleted...]
-      <c r="A9" s="348" t="str">
+        <v>This calculator has 4 sections. Use the links below to go to each section.</v>
+      </c>
+      <c r="B8" s="305"/>
+    </row>
+    <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="311" t="str">
         <f>' Reference module'!B149</f>
         <v>• Things to know</v>
       </c>
-      <c r="B9" s="348"/>
-[...2 lines deleted...]
-      <c r="A10" s="348" t="str">
+      <c r="B9" s="311"/>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="311" t="str">
         <f>' Reference module'!B164</f>
         <v>• Enter your information</v>
       </c>
-      <c r="B10" s="348"/>
-[...2 lines deleted...]
-      <c r="A11" s="348" t="str">
+      <c r="B10" s="311"/>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="311" t="str">
         <f>' Reference module'!B178</f>
         <v>• Information entry guidance</v>
       </c>
-      <c r="B11" s="348"/>
-[...2 lines deleted...]
-      <c r="A12" s="348" t="str">
+      <c r="B11" s="311"/>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="311" t="str">
         <f>' Reference module'!B192</f>
         <v>• Result</v>
       </c>
-      <c r="B12" s="348"/>
-[...2 lines deleted...]
-      <c r="A13" s="357" t="str">
+      <c r="B12" s="311"/>
+    </row>
+    <row r="13" spans="1:2" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="307" t="str">
         <f>' Reference module'!B206</f>
         <v>Things to know</v>
       </c>
-      <c r="B13" s="357"/>
-[...2 lines deleted...]
-      <c r="A14" s="349" t="str">
+      <c r="B13" s="307"/>
+    </row>
+    <row r="14" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="312" t="str">
         <f>' Reference module'!B220</f>
         <v>You may be able to claim a deduction for Capital expenditure you allocated to a project pool for a project you:</v>
       </c>
-      <c r="B14" s="349"/>
-[...2 lines deleted...]
-      <c r="A15" s="347" t="str">
+      <c r="B14" s="312"/>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="301" t="str">
         <f>' Reference module'!B234</f>
         <v>• operated for a taxable purpose</v>
       </c>
-      <c r="B15" s="347"/>
-[...2 lines deleted...]
-      <c r="A16" s="356" t="str">
+      <c r="B15" s="301"/>
+    </row>
+    <row r="16" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="306" t="str">
         <f>' Reference module'!B248</f>
         <v>• carried on or proposed to carry on, for a taxable purpose (that was abandoned, sold or otherwise disposed of, before or after it started to operate).</v>
       </c>
-      <c r="B16" s="356"/>
-[...2 lines deleted...]
-      <c r="A17" s="358" t="str">
+      <c r="B16" s="306"/>
+    </row>
+    <row r="17" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="308" t="str">
         <f>' Reference module'!B262</f>
         <v>Use this calculator to work out your project pool deduction.</v>
       </c>
-      <c r="B17" s="358"/>
-[...8 lines deleted...]
-      <c r="A19" s="360" t="str">
+      <c r="B17" s="308"/>
+    </row>
+    <row r="18" spans="1:2" s="5" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="309" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="309"/>
+    </row>
+    <row r="19" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="310" t="str">
         <f>' Reference module'!B289</f>
         <v>Enter your information</v>
       </c>
-      <c r="B19" s="360"/>
-[...2 lines deleted...]
-      <c r="A20" s="354" t="str">
+      <c r="B19" s="310"/>
+    </row>
+    <row r="20" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="304" t="str">
         <f>' Reference module'!B304</f>
         <v>Complete this section with your project pool information.</v>
       </c>
-      <c r="B20" s="354"/>
-[...15 lines deleted...]
-      <c r="A23" s="354" t="str">
+      <c r="B20" s="304"/>
+    </row>
+    <row r="21" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="305" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="305"/>
+    </row>
+    <row r="22" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="305" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="305"/>
+    </row>
+    <row r="23" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="303" t="str">
         <f>' Reference module'!B346</f>
         <v>What is the name of your project?</v>
       </c>
-      <c r="B23" s="354"/>
-[...6 lines deleted...]
-      <c r="A25" s="215" t="str">
+      <c r="B23" s="303"/>
+    </row>
+    <row r="24" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="302"/>
+      <c r="B24" s="302"/>
+    </row>
+    <row r="25" spans="1:2" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="177" t="str">
         <f>' Reference module'!B374</f>
         <v>Description</v>
       </c>
-      <c r="B25" s="215" t="str">
+      <c r="B25" s="177" t="str">
         <f>' Reference module'!B388</f>
         <v>Value</v>
       </c>
     </row>
-    <row r="26" spans="1:2" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="216" t="str">
+    <row r="26" spans="1:2" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="178" t="str">
         <f>' Reference module'!B404</f>
         <v>What year would you like to calculate your project pool deduction for? *
 • Select an option from the drop-down box.</v>
       </c>
-      <c r="B26" s="271" t="s">
-[...5 lines deleted...]
-        <f>' Reference module'!B440</f>
+      <c r="B26" s="233" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="178" t="str">
+        <f>' Reference module'!B441</f>
         <v>Project status - Did you abandon, sell or or otherwise dispose of your project.</v>
       </c>
-      <c r="B27" s="271" t="s">
-[...5 lines deleted...]
-        <f>' Reference module'!B471</f>
+      <c r="B27" s="233" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="179" t="str">
+        <f>' Reference module'!B472</f>
         <v>Project pool closing value (if any)</v>
       </c>
-      <c r="B28" s="272"/>
-[...3 lines deleted...]
-        <f>' Reference module'!B507</f>
+      <c r="B28" s="234">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="180" t="str">
+        <f>' Reference module'!B509</f>
         <v>Total for any project amounts allocated to the pool in the financial year.</v>
       </c>
-      <c r="B29" s="272"/>
-[...3 lines deleted...]
-        <f>' Reference module'!B536</f>
+      <c r="B29" s="234">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="178" t="str">
+        <f>' Reference module'!B538</f>
         <v>This is the value of the project pool at the end of the financial year. *
 • Enter a closing balance and/or sum allocated - see the two rows above.</v>
       </c>
-      <c r="B30" s="219">
-        <f>' Reference module'!B558</f>
+      <c r="B30" s="181">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:2" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <f>' Reference module'!B565</f>
+    <row r="31" spans="1:2" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="178" t="str">
+        <f>' Reference module'!B567</f>
         <v>Proportion of this project used for a taxable purpose during the financial year. *</v>
       </c>
-      <c r="B31" s="273"/>
-[...3 lines deleted...]
-        <f>' Reference module'!B596</f>
+      <c r="B31" s="235"/>
+    </row>
+    <row r="32" spans="1:2" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="178" t="str">
+        <f>' Reference module'!B598</f>
         <v>Estimate project life in years, including part years.</v>
       </c>
-      <c r="B32" s="274"/>
-[...3 lines deleted...]
-        <f>' Reference module'!B627</f>
+      <c r="B32" s="236"/>
+    </row>
+    <row r="33" spans="1:2" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="178" t="str">
+        <f>' Reference module'!B629</f>
         <v>Does the project pool contain only project amounts you incurred on or after 10 May 2006, and the project started to operate on or after that date?
 Note: This sets the deduction rate for ongoing projects.</v>
       </c>
-      <c r="B33" s="275" t="s">
-[...5 lines deleted...]
-        <f>' Reference module'!B664</f>
+      <c r="B33" s="237" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="316" t="str">
+        <f>' Reference module'!B666</f>
         <v>Information entry guidance - see here for help</v>
       </c>
-      <c r="B34" s="342"/>
-[...10 lines deleted...]
-        <f>' Reference module'!B699</f>
+      <c r="B34" s="316"/>
+    </row>
+    <row r="35" spans="1:2" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="317" t="str">
+        <f>' Reference module'!B689</f>
+        <v>Complete all fields with an asterix (*) so we can work out your deduction.</v>
+      </c>
+      <c r="B35" s="317"/>
+    </row>
+    <row r="36" spans="1:2" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="318" t="str">
+        <f>' Reference module'!B701</f>
         <v>Result</v>
       </c>
-      <c r="B36" s="344"/>
-[...25 lines deleted...]
-        <f>' Reference module'!B784</f>
+      <c r="B36" s="318"/>
+    </row>
+    <row r="37" spans="1:2" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="319" t="str">
+        <f>' Reference module'!B724</f>
+        <v>A project pool deduction can't be calculated – see Information entry guidance above.</v>
+      </c>
+      <c r="B37" s="319"/>
+    </row>
+    <row r="38" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="320" t="str">
+        <f>' Reference module'!B744</f>
+        <v>A closing pool value can't be calculated – see Information entry guidance above.</v>
+      </c>
+      <c r="B38" s="320"/>
+    </row>
+    <row r="39" spans="1:2" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="231" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="232" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="314" t="str">
+        <f>' Reference module'!B786</f>
         <v/>
       </c>
-      <c r="B40" s="340"/>
-[...2 lines deleted...]
-      <c r="A41" s="341" t="str">
+      <c r="B40" s="314"/>
+    </row>
+    <row r="41" spans="1:2" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="315" t="str">
         <f ca="1">' Reference module'!B80</f>
-        <v>Calculated on:13-May-25</v>
-[...5 lines deleted...]
-        <f>' Reference module'!$B$821</f>
+        <v>Calculated on:20-Apr-26</v>
+      </c>
+      <c r="B41" s="315"/>
+    </row>
+    <row r="42" spans="1:2" ht="227.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="313" t="str">
+        <f>' Reference module'!$B$823</f>
         <v/>
       </c>
-      <c r="B42" s="339"/>
-[...3 lines deleted...]
-        <f>' Reference module'!$B$842</f>
+      <c r="B42" s="313"/>
+    </row>
+    <row r="43" spans="1:2" ht="169.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="313" t="str">
+        <f>' Reference module'!$B$844</f>
         <v/>
       </c>
-      <c r="B43" s="339"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="313"/>
+    </row>
+    <row r="44" spans="1:2" hidden="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
-        <v>376</v>
+        <v>6</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>376</v>
-[...12 lines deleted...]
-    <row r="73" spans="1:2" hidden="1" x14ac:dyDescent="0.3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="5"/>
+    </row>
+    <row r="73" spans="1:2" hidden="1" x14ac:dyDescent="0.2">
       <c r="A73" s="6"/>
-      <c r="B73" s="9"/>
-[...7 lines deleted...]
-    <row r="76" spans="1:2" ht="57" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B73" s="5"/>
+    </row>
+    <row r="74" spans="1:2" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:2" ht="53.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7"/>
+    </row>
+    <row r="76" spans="1:2" ht="57" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="6"/>
     </row>
-    <row r="79" spans="1:2" ht="60" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="81" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="79" spans="1:2" ht="60" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="1:2" ht="70.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="1g+khpxivh7y7z4cijjEubUhdzRCfYHJ/JilD7iJQrI=" saltValue="LfS8hXMThH69v+/dv6tJ+g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="OrTdehDpH30P9PNhmfb0OpBTeTf5C9n9dL4DCWY47uM=" saltValue="tYlqyjM3Es9QK1U0b5Ilsg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="B39:B41" name="Range1"/>
   </protectedRanges>
   <mergeCells count="31">
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A14:B14"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="A15:B15"/>
-[...13 lines deleted...]
-    <mergeCell ref="A38:B38"/>
   </mergeCells>
   <conditionalFormatting sqref="A32:B33">
     <cfRule type="expression" dxfId="45" priority="2">
       <formula>IF($B$27="Yes",TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A9" location="'Project pool deduction'!A11" display="• Things you need to know" xr:uid="{D17C75C9-3011-41D1-9949-763EA3B48B32}"/>
     <hyperlink ref="A10" location="'Project pool deduction'!A16" display="• Enter your information here to allow your project pool and closing pool balance to be worked out" xr:uid="{4475C0B0-FD9A-4222-998D-C3548EF4B7AD}"/>
     <hyperlink ref="A12" location="'Project pool deduction'!A33" display="• Result - your project pool deduction and closing pool value is detailed here" xr:uid="{87F0D457-F4D5-4474-B990-3F94F06628E3}"/>
     <hyperlink ref="A11" location="'Project pool deduction'!A31" display="• Guidance for field entries - to help you correctly complete the calculator" xr:uid="{D5D3971B-9C31-4772-B152-8E7425235171}"/>
     <hyperlink ref="A9:B9" location="'Project pool deduction'!A13" display="'Project pool deduction'!A13" xr:uid="{C9319EEF-0CB8-4E83-A22E-C4772529DC21}"/>
     <hyperlink ref="A10:B10" location="'Project pool deduction'!A19" display="'Project pool deduction'!A19" xr:uid="{09602029-DF02-45A8-9DD1-DDF28DD4FF09}"/>
     <hyperlink ref="A11:B11" location="'Project pool deduction'!A34" display="'Project pool deduction'!A34" xr:uid="{B53B2EEF-5DD9-490C-9173-E0BF027AFE91}"/>
     <hyperlink ref="A12:B12" location="'Project pool deduction'!A36" display="'Project pool deduction'!A36" xr:uid="{C2F2221D-B371-4E76-A269-CA2872027D8D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;COFFICIAL</oddHeader>
-    <oddFooter>&amp;COFFICIAL</oddFooter>
+    <oddHeader>&amp;C&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL&amp;1#_x000D_&amp;"Calibri"&amp;11&amp;K000000OFFICIAL</oddHeader>
+    <oddFooter>&amp;COFFICIAL_x000D_&amp;1#&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="9">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" error="Select from the drop-down list" xr:uid="{592E2E54-38F8-4C86-9905-73E635587DE0}">
           <x14:formula1>
-            <xm:f>' Reference module'!$B$422:$B$429</xm:f>
+            <xm:f>' Reference module'!$B$422:$B$430</xm:f>
           </x14:formula1>
           <xm:sqref>B26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6F11D544-EB08-4514-BDCD-6496543B49C2}">
           <x14:formula1>
-            <xm:f>' Reference module'!$B$458:$B$460</xm:f>
+            <xm:f>' Reference module'!$B$459:$B$461</xm:f>
           </x14:formula1>
           <xm:sqref>B39</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" error="Select from the drop-down list" xr:uid="{8F6F0B19-05C1-4B5B-A786-DEDE575DF083}">
           <x14:formula1>
-            <xm:f>' Reference module'!$C$647:$E$647</xm:f>
+            <xm:f>' Reference module'!$C$649:$E$649</xm:f>
           </x14:formula1>
           <xm:sqref>B27</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7087E3B0-F989-42D8-8F20-871721A7E45D}">
           <x14:formula1>
-            <xm:f>OFFSET(' Reference module'!$C$647,1,MATCH($B$27,' Reference module'!$C$647:$E$647,0)-1,' Reference module'!$B$648,1)</xm:f>
+            <xm:f>OFFSET(' Reference module'!$C$649,1,MATCH($B$27,' Reference module'!$C$649:$E$649,0)-1,' Reference module'!$B$650,1)</xm:f>
           </x14:formula1>
           <xm:sqref>B33</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Number of years can be blank. Number of years cannot be less than 0.01 or greater than 25._x000a_Text cannot be entered." xr:uid="{A5EB95B2-30AF-4F07-BA50-154B93033835}">
           <x14:formula1>
-            <xm:f>' Reference module'!B615</xm:f>
+            <xm:f>' Reference module'!B617</xm:f>
           </x14:formula1>
           <x14:formula2>
-            <xm:f>' Reference module'!B616</xm:f>
+            <xm:f>' Reference module'!B618</xm:f>
           </x14:formula2>
           <xm:sqref>B32</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Please check your entry" error="Percentage cannot be negative._x000a_Percentage cannot be greater than 100%._x000a_Text cannot be entered." xr:uid="{BFFAA532-AC55-43A4-B668-4AE668FD96D3}">
           <x14:formula1>
-            <xm:f>' Reference module'!B584</xm:f>
+            <xm:f>' Reference module'!B586</xm:f>
           </x14:formula1>
           <x14:formula2>
-            <xm:f>' Reference module'!B585</xm:f>
+            <xm:f>' Reference module'!B587</xm:f>
           </x14:formula2>
           <xm:sqref>B31</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Please check your entry" error="Number cannot be negative._x000a_Number cannot be greater than 999999.99._x000a_Text cannot be entered._x000a_" xr:uid="{2E750C99-14F9-4D4E-9670-E65FEE853D38}">
           <x14:formula1>
-            <xm:f>' Reference module'!B526</xm:f>
+            <xm:f>' Reference module'!B528</xm:f>
           </x14:formula1>
           <x14:formula2>
-            <xm:f>' Reference module'!B527</xm:f>
+            <xm:f>' Reference module'!B529</xm:f>
           </x14:formula2>
           <xm:sqref>B29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Please check your entry" error="Number cannot be negative._x000a_Number cannot be greater than 999999.99._x000a_Text cannot be entered." xr:uid="{B97B1E1C-076D-4218-8DD6-42066F544748}">
           <x14:formula1>
-            <xm:f>' Reference module'!B497</xm:f>
+            <xm:f>' Reference module'!B499</xm:f>
           </x14:formula1>
           <x14:formula2>
-            <xm:f>' Reference module'!B498</xm:f>
+            <xm:f>' Reference module'!B500</xm:f>
           </x14:formula2>
           <xm:sqref>B28</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="textLength" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Field size limit" error="The number of characters that you may enter is limited to 50." xr:uid="{94E16264-DAE6-42A1-8260-679CC79AE316}">
           <x14:formula1>
             <xm:f>' Reference module'!B361</xm:f>
           </x14:formula1>
           <xm:sqref>A24:B24</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A070C1F7-5632-4089-A73F-2899E727D823}">
   <sheetPr>
     <tabColor rgb="FF3844CA"/>
   </sheetPr>
-  <dimension ref="A1:K41"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
-    <sheetView topLeftCell="A23" workbookViewId="0">
-      <selection activeCell="D33" sqref="D33"/>
+    <sheetView topLeftCell="A20" workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="9.1796875" style="107"/>
+    <col min="1" max="1" width="2.5703125" customWidth="1"/>
+    <col min="2" max="5" width="20.42578125" customWidth="1"/>
+    <col min="6" max="6" width="2.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="A3" s="221" t="s">
+    <row r="1" spans="1:6" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="106" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="58"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="183" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="184"/>
+      <c r="C3" s="184"/>
+      <c r="D3" s="184"/>
+      <c r="E3" s="184"/>
+      <c r="F3" s="185"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="59"/>
+      <c r="B4" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="73" t="str">
+        <f>CONCATENATE("V "&amp;TEXT(MAX('Version control and About'!B19:B25),"0.00")&amp;"")</f>
+        <v>V 2.04</v>
+      </c>
+      <c r="D4" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="77">
+        <f>MAX('Version control and About'!C19:C25)</f>
+        <v>46099</v>
+      </c>
+      <c r="F4" s="8"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="59"/>
+      <c r="B5" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="8"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="59"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="8"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="59"/>
+      <c r="B7" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="8"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="59"/>
+      <c r="B8" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="8"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="59"/>
+      <c r="B9" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="8"/>
+    </row>
+    <row r="10" spans="1:6" ht="39" x14ac:dyDescent="0.25">
+      <c r="A10" s="59"/>
+      <c r="B10" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="74" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="75">
+        <v>44271</v>
+      </c>
+      <c r="F10" s="8"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="59"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="56"/>
+      <c r="F11" s="8"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="59"/>
+      <c r="B12" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="8"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="59"/>
+      <c r="B13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="8"/>
+    </row>
+    <row r="14" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="59"/>
+      <c r="B14" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="74" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="75">
+        <v>44271</v>
+      </c>
+      <c r="F14" s="8"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="59"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="8"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="59"/>
+      <c r="B16" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="59"/>
+      <c r="B17" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="8"/>
+    </row>
+    <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59"/>
+      <c r="B18" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="12">
+        <v>44244</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" s="8"/>
+    </row>
+    <row r="19" spans="1:6" ht="165.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="59"/>
+      <c r="B19" s="72"/>
+      <c r="C19" s="12">
+        <v>44252</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="59"/>
+      <c r="B20" s="72">
+        <v>2</v>
+      </c>
+      <c r="C20" s="12">
+        <v>44327</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F20" s="8"/>
+    </row>
+    <row r="21" spans="1:6" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59"/>
+      <c r="B21" s="72">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="C21" s="12">
+        <v>44523</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="8"/>
+    </row>
+    <row r="22" spans="1:6" ht="153" x14ac:dyDescent="0.25">
+      <c r="A22" s="59"/>
+      <c r="B22" s="72">
+        <v>2.02</v>
+      </c>
+      <c r="C22" s="12">
+        <v>44980</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="8"/>
+    </row>
+    <row r="23" spans="1:6" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="59"/>
+      <c r="B23" s="72">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="C23" s="12">
+        <v>45307</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="8"/>
+    </row>
+    <row r="24" spans="1:6" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="59"/>
+      <c r="B24" s="72">
+        <v>2.04</v>
+      </c>
+      <c r="C24" s="12">
+        <v>46099</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" s="8"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="59"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="8"/>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="59"/>
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="8"/>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="183" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="186"/>
+      <c r="C27" s="186"/>
+      <c r="D27" s="186"/>
+      <c r="E27" s="186"/>
+      <c r="F27" s="185"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
+      <c r="B28" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="222"/>
-[...14 lines deleted...]
-      <c r="D4" s="74" t="s">
+      <c r="E28" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="100">
-[...7 lines deleted...]
-      <c r="B5" s="70" t="s">
+      <c r="F28" s="8"/>
+    </row>
+    <row r="29" spans="1:6" ht="36" x14ac:dyDescent="0.25">
+      <c r="A29" s="8"/>
+      <c r="B29" s="321" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="13" t="s">
+      <c r="C29" s="79" t="s">
         <v>45</v>
       </c>
-      <c r="D5" s="71"/>
-[...6 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="D29" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="71"/>
-[...5 lines deleted...]
-      <c r="B7" s="70" t="s">
+      <c r="E29" s="324" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="71"/>
-[...6 lines deleted...]
-      <c r="B8" s="71" t="s">
+      <c r="F29" s="8"/>
+    </row>
+    <row r="30" spans="1:6" ht="48" x14ac:dyDescent="0.25">
+      <c r="A30" s="8"/>
+      <c r="B30" s="322"/>
+      <c r="C30" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="71"/>
-[...6 lines deleted...]
-      <c r="B9" s="73" t="s">
+      <c r="D30" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="73" t="s">
+      <c r="E30" s="325"/>
+      <c r="F30" s="8"/>
+    </row>
+    <row r="31" spans="1:6" ht="51" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="322"/>
+      <c r="C31" s="80" t="s">
         <v>50</v>
       </c>
-      <c r="D9" s="73" t="s">
+      <c r="D31" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="E9" s="73" t="s">
-[...30 lines deleted...]
-      <c r="B12" s="71" t="s">
+      <c r="E31" s="325"/>
+      <c r="F31" s="8"/>
+    </row>
+    <row r="32" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
+      <c r="B32" s="323"/>
+      <c r="C32" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="71"/>
-[...46 lines deleted...]
-      <c r="B16" s="70" t="s">
+      <c r="D32" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="C16" s="71"/>
-[...6 lines deleted...]
-      <c r="B17" s="73" t="s">
+      <c r="E32" s="326"/>
+      <c r="F32" s="8"/>
+    </row>
+    <row r="33" spans="1:6" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="8"/>
+      <c r="B33" s="321" t="s">
         <v>54</v>
       </c>
-      <c r="C17" s="73" t="s">
+      <c r="C33" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="73" t="s">
+      <c r="E33" s="324" t="s">
         <v>56</v>
       </c>
-      <c r="E17" s="73" t="s">
+      <c r="F33" s="8"/>
+    </row>
+    <row r="34" spans="1:6" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="8"/>
+      <c r="B34" s="323"/>
+      <c r="C34" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="F17" s="127"/>
-[...9 lines deleted...]
-      <c r="D18" s="15" t="s">
+      <c r="E34" s="326"/>
+      <c r="F34" s="8"/>
+    </row>
+    <row r="35" spans="1:6" ht="36.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="8"/>
+      <c r="B35" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="E18" s="15" t="s">
-[...108 lines deleted...]
-      <c r="A27" s="221" t="s">
+      <c r="C35" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="224"/>
-[...7 lines deleted...]
-      <c r="B28" s="14" t="s">
+      <c r="D35" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="C28" s="14" t="s">
+      <c r="E35" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F35" s="8"/>
+    </row>
+    <row r="36" spans="1:6" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="8"/>
+      <c r="B36" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="D28" s="14" t="s">
+      <c r="C36" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="E28" s="14" t="s">
+      <c r="D36" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="F28" s="12"/>
-[...9 lines deleted...]
-      <c r="D29" s="17" t="s">
+      <c r="E36" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F36" s="8"/>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="8"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="8"/>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="187" t="s">
         <v>64</v>
       </c>
-      <c r="E29" s="364" t="s">
+      <c r="B38" s="188"/>
+      <c r="C38" s="188"/>
+      <c r="D38" s="188"/>
+      <c r="E38" s="188"/>
+      <c r="F38" s="189"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="195"/>
+      <c r="B39" s="193" t="s">
         <v>65</v>
       </c>
-      <c r="F29" s="12"/>
-[...31 lines deleted...]
-      <c r="D32" s="20" t="s">
+      <c r="C39" s="60"/>
+      <c r="D39" s="60"/>
+      <c r="E39" s="190"/>
+      <c r="F39" s="8"/>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="196"/>
+      <c r="B40" s="194" t="s">
         <v>66</v>
       </c>
-      <c r="E32" s="366"/>
-[...106 lines deleted...]
-      <c r="F41" s="30"/>
+      <c r="C40" s="191"/>
+      <c r="D40" s="191"/>
+      <c r="E40" s="192"/>
+      <c r="F40" s="8"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="197"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="8aVhjit4pzFxzfmkJIYQy5Pfv1qckRRCwgxrfavH1VY=" saltValue="wbsRjeaD/1laoNkbbLN1+A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="cwYJRevoC/zdz/kY2BfTl4xhI6vfqmOJ3WVTugigJ6o=" saltValue="ROYNS0MZgA8JQMfIywUxCg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="4">
     <mergeCell ref="B29:B32"/>
     <mergeCell ref="E29:E32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="E33:E34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B35" location="' Reference module'!A1" display="Reference module" xr:uid="{714ED4CF-F388-4209-80DF-086F8552385D}"/>
     <hyperlink ref="B36" location="'Test module'!A1" display="Testing module" xr:uid="{FA7E2010-095B-411D-9645-47603DEA16FC}"/>
     <hyperlink ref="C29" location="'Project pool deduction'!A4" display="Introduction" xr:uid="{09FC1A50-E7B0-4E38-851F-4E95D10641BF}"/>
     <hyperlink ref="C30" location="'Project pool deduction'!A18" display="Enter information here to allow your project pool deduction to be calculated" xr:uid="{7CA4AC1E-2F28-4BFA-8FD1-DA8329B569EB}"/>
     <hyperlink ref="C32" location="'Project pool deduction'!A37" display="Results" xr:uid="{01A86442-F80B-46CD-8BD3-1DB2850EAEE0}"/>
     <hyperlink ref="C33" location="'Version Control and About'!A3" display="Version control" xr:uid="{502D6497-D45C-4C87-B160-722B135622C1}"/>
     <hyperlink ref="C34" location="'Version control and About'!A27" display="About this workbook" xr:uid="{1C89409E-4DDE-4A0F-B86C-A19A97B89C74}"/>
     <hyperlink ref="B33:B34" location="'Version Control and About'!A1" display="Version Control and About" xr:uid="{5A1ABAE4-A03E-4055-A2B5-68320729A2F9}"/>
     <hyperlink ref="C31" location="'Project pool deduction'!A35" display="Guidance on field entries - Check here for messages on your entries" xr:uid="{2F9A3A63-A8E6-4E75-9955-580BECD0A215}"/>
     <hyperlink ref="B29:B32" location="'Project pool deduction'!A1" display="Project pool deduction" xr:uid="{6C463918-1475-4F73-9942-4F1E9F0ED791}"/>
     <hyperlink ref="B39" r:id="rId1" xr:uid="{A57DF129-5D41-4321-B2B2-62A83002E0FE}"/>
     <hyperlink ref="B40" r:id="rId2" xr:uid="{A49F5C71-E3D5-44FA-9FB8-B71FD02CC239}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL&amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL</oddFooter>
+  </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="E4" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F98CBEE4-EC5E-45B7-A49F-350AFB380E56}">
   <sheetPr>
     <tabColor rgb="FF3844CA"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U888"/>
+  <dimension ref="A1:U890"/>
   <sheetViews>
-    <sheetView topLeftCell="A699" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D713" sqref="D713"/>
+    <sheetView topLeftCell="A611" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D672" sqref="D672"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.26953125" style="7" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="19" max="16384" width="9.1796875" style="7"/>
+    <col min="1" max="1" width="21.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="17" style="3" customWidth="1"/>
+    <col min="4" max="4" width="16.85546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="19.140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="27.7109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="13.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="16" style="40" customWidth="1"/>
+    <col min="10" max="10" width="12.42578125" style="3" customWidth="1"/>
+    <col min="11" max="11" width="18.7109375" style="3" customWidth="1"/>
+    <col min="12" max="12" width="18" style="5" customWidth="1"/>
+    <col min="13" max="13" width="16" style="3" customWidth="1"/>
+    <col min="14" max="14" width="22.28515625" style="3" customWidth="1"/>
+    <col min="15" max="17" width="12" style="3" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="145" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
-[...103 lines deleted...]
-      <c r="R3" s="128">
+    <row r="1" spans="1:21" s="110" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="254" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="255"/>
+      <c r="C1" s="255"/>
+      <c r="D1" s="255"/>
+      <c r="E1" s="255"/>
+      <c r="F1" s="255"/>
+      <c r="G1" s="255"/>
+      <c r="H1" s="255"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="171" t="s">
+        <v>68</v>
+      </c>
+      <c r="L1" s="172" t="s">
+        <v>69</v>
+      </c>
+      <c r="M1" s="154"/>
+      <c r="N1" s="165" t="s">
+        <v>70</v>
+      </c>
+      <c r="O1" s="166"/>
+      <c r="P1" s="166"/>
+      <c r="Q1" s="166"/>
+      <c r="R1" s="166"/>
+      <c r="S1" s="166"/>
+      <c r="T1" s="166"/>
+      <c r="U1" s="167"/>
+    </row>
+    <row r="2" spans="1:21" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="256"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L2" s="173"/>
+      <c r="M2" s="146"/>
+      <c r="N2" s="162" t="s">
+        <v>72</v>
+      </c>
+      <c r="O2" s="163" t="s">
+        <v>73</v>
+      </c>
+      <c r="P2" s="163" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q2" s="163" t="s">
+        <v>75</v>
+      </c>
+      <c r="R2" s="163" t="s">
+        <v>76</v>
+      </c>
+      <c r="S2" s="163" t="s">
+        <v>77</v>
+      </c>
+      <c r="T2" s="163" t="s">
+        <v>78</v>
+      </c>
+      <c r="U2" s="164" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="113" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="C3" s="93"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L3" s="41"/>
+      <c r="M3" s="146"/>
+      <c r="N3" s="153" t="s">
+        <v>82</v>
+      </c>
+      <c r="O3" s="94" t="s">
+        <v>71</v>
+      </c>
+      <c r="P3" s="94" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q3" s="94" t="s">
+        <v>71</v>
+      </c>
+      <c r="R3" s="94">
         <v>45</v>
       </c>
-      <c r="S3" s="129" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="297" t="s">
+      <c r="S3" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="T3" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="U3" s="157" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L4" s="41"/>
+      <c r="M4" s="146"/>
+      <c r="N4" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="O4" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="P4" s="62" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q4" s="62">
+        <v>11</v>
+      </c>
+      <c r="R4" s="62" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="280" t="s">
-[...42 lines deleted...]
-      <c r="B5" s="41" t="str">
+      <c r="S4" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="T4" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="U4" s="158" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="258"/>
+      <c r="B5" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B4,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C5" s="41" t="str">
+      <c r="C5" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B4,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D5" s="41" t="str">
+      <c r="D5" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B4,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E5" s="41" t="str">
+      <c r="E5" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B4,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F5" s="41" t="str">
+      <c r="F5" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B4,$N$4:$U$38,6,0))</f>
         <v>Text col: White</v>
       </c>
-      <c r="G5" s="41" t="str">
+      <c r="G5" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B4,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H5" s="41" t="str">
+      <c r="H5" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B4,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I5" s="138"/>
-[...1 lines deleted...]
-      <c r="K5" s="92" t="s">
+      <c r="I5" s="103"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L5" s="41"/>
+      <c r="M5" s="146"/>
+      <c r="N5" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="O5" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P5" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q5" s="53">
+        <v>11</v>
+      </c>
+      <c r="R5" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="S5" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T5" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U5" s="159" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L6" s="41"/>
+      <c r="M6" s="146"/>
+      <c r="N6" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="O6" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P6" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" s="53">
+        <v>11</v>
+      </c>
+      <c r="R6" s="53">
+        <v>15</v>
+      </c>
+      <c r="S6" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="T6" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U6" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L5" s="92"/>
-[...10 lines deleted...]
-      <c r="Q5" s="69">
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="103"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L7" s="41"/>
+      <c r="M7" s="146"/>
+      <c r="N7" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="O7" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P7" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q7" s="53">
         <v>11</v>
       </c>
-      <c r="R5" s="69" t="s">
-[...13 lines deleted...]
-      <c r="A6" s="297" t="s">
+      <c r="R7" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="S7" s="53" t="s">
         <v>89</v>
       </c>
-      <c r="B6" s="280" t="s">
+      <c r="T7" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U7" s="159" t="s">
         <v>91</v>
       </c>
-      <c r="C6" s="280"/>
-[...21 lines deleted...]
-      <c r="Q6" s="69">
+    </row>
+    <row r="8" spans="1:21" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="103"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L8" s="41"/>
+      <c r="M8" s="146"/>
+      <c r="N8" s="101" t="s">
+        <v>84</v>
+      </c>
+      <c r="O8" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P8" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q8" s="53">
         <v>11</v>
       </c>
-      <c r="R6" s="69">
+      <c r="R8" s="53">
         <v>15</v>
       </c>
-      <c r="S6" s="69" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="297" t="s">
+      <c r="S8" s="53" t="s">
         <v>90</v>
       </c>
-      <c r="B7" s="280"/>
-[...22 lines deleted...]
-      <c r="Q7" s="69">
+      <c r="T8" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U8" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="327" t="s">
+        <v>100</v>
+      </c>
+      <c r="C9" s="327"/>
+      <c r="D9" s="327"/>
+      <c r="E9" s="327"/>
+      <c r="F9" s="327"/>
+      <c r="G9" s="327"/>
+      <c r="H9" s="238"/>
+      <c r="I9" s="103"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L9" s="41"/>
+      <c r="M9" s="146"/>
+      <c r="N9" s="101" t="s">
+        <v>101</v>
+      </c>
+      <c r="O9" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P9" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q9" s="53">
         <v>11</v>
       </c>
-      <c r="R7" s="69" t="s">
-[...41 lines deleted...]
-      <c r="Q8" s="69">
+      <c r="R9" s="53">
+        <v>15</v>
+      </c>
+      <c r="S9" s="53" t="s">
+        <v>103</v>
+      </c>
+      <c r="T9" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U9" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="41"/>
+      <c r="M10" s="146"/>
+      <c r="N10" s="101" t="s">
+        <v>105</v>
+      </c>
+      <c r="O10" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P10" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q10" s="53">
         <v>11</v>
       </c>
-      <c r="R8" s="69">
+      <c r="R10" s="53">
+        <v>25</v>
+      </c>
+      <c r="S10" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T10" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U10" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="259" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="103"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="41"/>
+      <c r="M11" s="146"/>
+      <c r="N11" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="O11" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P11" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q11" s="53">
+        <v>11</v>
+      </c>
+      <c r="R11" s="53">
+        <v>38</v>
+      </c>
+      <c r="S11" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T11" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U11" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="259" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="103"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="41"/>
+      <c r="M12" s="146"/>
+      <c r="N12" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="O12" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q12" s="53">
+        <v>11</v>
+      </c>
+      <c r="R12" s="53">
+        <v>25</v>
+      </c>
+      <c r="S12" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T12" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="U12" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="259" t="s">
+        <v>112</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="103"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="41"/>
+      <c r="M13" s="146"/>
+      <c r="N13" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="O13" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q13" s="53">
+        <v>11</v>
+      </c>
+      <c r="R13" s="53">
         <v>15</v>
       </c>
-      <c r="S8" s="69" t="s">
-[...238 lines deleted...]
-      <c r="B14" s="280" t="str">
+      <c r="S13" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T13" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U13" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="260" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="8" t="str">
         <f>IF(B4=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C14" s="280"/>
-[...21 lines deleted...]
-      <c r="Q14" s="69">
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L14" s="41"/>
+      <c r="M14" s="146"/>
+      <c r="N14" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="O14" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q14" s="53">
         <v>11</v>
       </c>
-      <c r="R14" s="69">
+      <c r="R14" s="53">
         <v>31.5</v>
       </c>
-      <c r="S14" s="69" t="s">
-[...37 lines deleted...]
-      <c r="Q15" s="69">
+      <c r="S14" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T14" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U14" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B15" s="327" t="s">
+        <v>117</v>
+      </c>
+      <c r="C15" s="327"/>
+      <c r="D15" s="327"/>
+      <c r="E15" s="327"/>
+      <c r="F15" s="327"/>
+      <c r="G15" s="327"/>
+      <c r="H15" s="8"/>
+      <c r="K15" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="41"/>
+      <c r="M15" s="146"/>
+      <c r="N15" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="O15" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P15" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q15" s="53">
         <v>11</v>
       </c>
-      <c r="R15" s="69">
+      <c r="R15" s="53">
         <v>49.5</v>
       </c>
-      <c r="S15" s="69" t="s">
-[...33 lines deleted...]
-      <c r="Q16" s="69">
+      <c r="S15" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T15" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U15" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="29.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="261"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="K16" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L16" s="41"/>
+      <c r="M16" s="146"/>
+      <c r="N16" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="O16" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P16" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q16" s="53">
         <v>11</v>
       </c>
-      <c r="R16" s="69">
+      <c r="R16" s="53">
         <v>26.5</v>
       </c>
-      <c r="S16" s="69" t="s">
-[...35 lines deleted...]
-      <c r="Q17" s="69">
+      <c r="S16" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T16" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U16" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="262" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17" s="383" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="383"/>
+      <c r="D17" s="383"/>
+      <c r="E17" s="383"/>
+      <c r="F17" s="383"/>
+      <c r="G17" s="383"/>
+      <c r="H17" s="383"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="146"/>
+      <c r="N17" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="O17" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P17" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q17" s="53">
         <v>11</v>
       </c>
-      <c r="R17" s="69">
+      <c r="R17" s="53">
         <v>40.5</v>
       </c>
-      <c r="S17" s="69" t="s">
-[...35 lines deleted...]
-      <c r="Q18" s="69">
+      <c r="S17" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T17" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U17" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="263" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="O18" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P18" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q18" s="53">
         <v>11</v>
       </c>
-      <c r="R18" s="69">
+      <c r="R18" s="53">
         <v>53.25</v>
       </c>
-      <c r="S18" s="69" t="s">
-[...11 lines deleted...]
-      <c r="B19" s="280" t="str">
+      <c r="S18" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T18" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U18" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="259"/>
+      <c r="B19" s="8" t="str">
         <f>CONCATENATE($O$2&amp;":"&amp;VLOOKUP($B$18,$N$3:$U$40,2,0))</f>
         <v>Font:N/A</v>
       </c>
-      <c r="C19" s="280" t="str">
+      <c r="C19" s="8" t="str">
         <f>CONCATENATE($P$2&amp;":"&amp;VLOOKUP($B$18,$N$3:$U$40,3,0))</f>
         <v>T-face:N/A</v>
       </c>
-      <c r="D19" s="280" t="str">
+      <c r="D19" s="8" t="str">
         <f>CONCATENATE($Q$2&amp;":"&amp;VLOOKUP($B$18,$N$3:$U$40,4,0))</f>
         <v>Font size:N/A</v>
       </c>
-      <c r="E19" s="280" t="str">
+      <c r="E19" s="8" t="str">
         <f>CONCATENATE($R$2&amp;":"&amp;VLOOKUP($B$18,$N$3:$U$40,5,0))</f>
         <v>Row height:45</v>
       </c>
-      <c r="F19" s="280" t="str">
+      <c r="F19" s="8" t="str">
         <f>CONCATENATE($S$2&amp;":"&amp;VLOOKUP($B$18,$N$3:$U$40,6,0))</f>
         <v>Text col:N/A</v>
       </c>
-      <c r="G19" s="280" t="str">
+      <c r="G19" s="8" t="str">
         <f>CONCATENATE($T$2&amp;":"&amp;VLOOKUP($B$18,$N$3:$U$40,7,0))</f>
         <v>BG col:N/A</v>
       </c>
-      <c r="H19" s="280" t="str">
+      <c r="H19" s="8" t="str">
         <f>CONCATENATE($U$2&amp;":"&amp;VLOOKUP($B$18,$N$3:$U$40,8,0))</f>
         <v>Just:N/A</v>
       </c>
-      <c r="I19" s="60"/>
-[...6 lines deleted...]
-      <c r="O19" s="69" t="s">
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="146"/>
+      <c r="N19" s="170" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P19" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q19" s="53">
+        <v>11</v>
+      </c>
+      <c r="R19" s="53">
+        <v>66</v>
+      </c>
+      <c r="S19" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T19" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U19" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="263" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="P19" s="69" t="s">
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="146"/>
+      <c r="N20" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P20" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q20" s="53">
+        <v>11</v>
+      </c>
+      <c r="R20" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="S20" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T20" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U20" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="263" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="146"/>
+      <c r="N21" s="101" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P21" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q21" s="53">
+        <v>16</v>
+      </c>
+      <c r="R21" s="53">
+        <v>40</v>
+      </c>
+      <c r="S21" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="T21" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U21" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="Q19" s="69">
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="146"/>
+      <c r="N22" s="101" t="s">
+        <v>129</v>
+      </c>
+      <c r="O22" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P22" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q22" s="53">
+        <v>14</v>
+      </c>
+      <c r="R22" s="53">
+        <v>40.5</v>
+      </c>
+      <c r="S22" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="T22" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U22" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="146"/>
+      <c r="N23" s="101" t="s">
+        <v>131</v>
+      </c>
+      <c r="O23" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P23" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q23" s="53">
         <v>11</v>
       </c>
-      <c r="R19" s="69">
-[...2 lines deleted...]
-      <c r="S19" s="69" t="s">
+      <c r="R23" s="53">
+        <v>26.5</v>
+      </c>
+      <c r="S23" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T23" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U23" s="159" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="259" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="146"/>
+      <c r="N24" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="O24" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P24" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q24" s="53">
+        <v>11</v>
+      </c>
+      <c r="R24" s="53">
+        <v>26.5</v>
+      </c>
+      <c r="S24" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T24" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U24" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="259" t="s">
+        <v>135</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="146"/>
+      <c r="N25" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="T19" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="303" t="s">
+      <c r="O25" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P25" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q25" s="53">
+        <v>11</v>
+      </c>
+      <c r="R25" s="53">
+        <v>30</v>
+      </c>
+      <c r="S25" s="53" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="280" t="s">
-[...21 lines deleted...]
-      <c r="Q20" s="69">
+      <c r="T25" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="U25" s="159" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="41"/>
+      <c r="M26" s="146"/>
+      <c r="N26" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="O26" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="P26" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q26" s="53">
         <v>11</v>
       </c>
-      <c r="R20" s="69" t="s">
-[...13 lines deleted...]
-      <c r="A21" s="303" t="s">
+      <c r="R26" s="53">
+        <v>26.5</v>
+      </c>
+      <c r="S26" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="T26" s="53" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="280"/>
-[...10 lines deleted...]
-      <c r="N21" s="136" t="s">
+      <c r="U26" s="159" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="41"/>
+      <c r="M27" s="146"/>
+      <c r="N27" s="64" t="s">
+        <v>140</v>
+      </c>
+      <c r="O27" s="168" t="s">
+        <v>86</v>
+      </c>
+      <c r="P27" s="168" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q27" s="168">
+        <v>11</v>
+      </c>
+      <c r="R27" s="168">
+        <v>15</v>
+      </c>
+      <c r="S27" s="168" t="s">
+        <v>90</v>
+      </c>
+      <c r="T27" s="168" t="s">
+        <v>90</v>
+      </c>
+      <c r="U27" s="169" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="260" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="146"/>
+      <c r="N28" s="87" t="s">
+        <v>142</v>
+      </c>
+      <c r="O28" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="P28" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q28" s="65">
+        <v>14</v>
+      </c>
+      <c r="R28" s="65">
+        <v>31.5</v>
+      </c>
+      <c r="S28" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="T28" s="168" t="s">
+        <v>90</v>
+      </c>
+      <c r="U28" s="160" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="263" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="O21" s="69" t="s">
-[...302 lines deleted...]
-      <c r="R28" s="82">
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="146"/>
+      <c r="N29" s="87" t="s">
+        <v>144</v>
+      </c>
+      <c r="O29" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="P29" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q29" s="65">
+        <v>22</v>
+      </c>
+      <c r="R29" s="65">
         <v>31.5</v>
       </c>
-      <c r="S28" s="82" t="s">
-[...35 lines deleted...]
-      <c r="Q29" s="82">
+      <c r="S29" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="T29" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="U29" s="160" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="29.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="264"/>
+      <c r="B30" s="89"/>
+      <c r="C30" s="89"/>
+      <c r="D30" s="89"/>
+      <c r="E30" s="89"/>
+      <c r="F30" s="89"/>
+      <c r="G30" s="89"/>
+      <c r="H30" s="89"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="146"/>
+      <c r="N30" s="155" t="s">
+        <v>145</v>
+      </c>
+      <c r="O30" s="156" t="s">
+        <v>86</v>
+      </c>
+      <c r="P30" s="156" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q30" s="156">
         <v>22</v>
       </c>
-      <c r="R29" s="82">
-[...37 lines deleted...]
-      <c r="R30" s="193">
+      <c r="R30" s="156">
         <v>55.5</v>
       </c>
-      <c r="S30" s="193" t="s">
-[...25 lines deleted...]
-      <c r="L31" s="92"/>
+      <c r="S30" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="T30" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="U30" s="161" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="113" t="s">
+        <v>146</v>
+      </c>
+      <c r="B31" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
       <c r="M31" s="2"/>
-      <c r="N31" s="126"/>
-[...37 lines deleted...]
-      <c r="B33" s="41" t="str">
+      <c r="N31" s="5"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40"/>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40"/>
+    </row>
+    <row r="32" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="241"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="3"/>
+      <c r="U32" s="3"/>
+    </row>
+    <row r="33" spans="1:21" s="35" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="258"/>
+      <c r="B33" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B32,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C33" s="41" t="str">
+      <c r="C33" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B32,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D33" s="41" t="str">
+      <c r="D33" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B32,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E33" s="41" t="str">
+      <c r="E33" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B32,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F33" s="41" t="str">
+      <c r="F33" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B32,$N$4:$U$38,6,0))</f>
         <v>Text col: White</v>
       </c>
-      <c r="G33" s="41" t="str">
+      <c r="G33" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B32,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H33" s="41" t="str">
+      <c r="H33" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B32,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I33" s="139"/>
-[...1 lines deleted...]
-      <c r="L33" s="92"/>
+      <c r="I33" s="104"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
       <c r="M33" s="2"/>
     </row>
-    <row r="34" spans="1:21" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="K34" s="92" t="s">
+    <row r="34" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="103"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L34" s="41"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+      <c r="Q34" s="3"/>
+      <c r="R34" s="3"/>
+      <c r="S34" s="3"/>
+      <c r="T34" s="3"/>
+      <c r="U34" s="3"/>
+    </row>
+    <row r="35" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L34" s="92"/>
-[...26 lines deleted...]
-      <c r="L35" s="92"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="103"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L35" s="41"/>
       <c r="M35" s="2"/>
-      <c r="N35" s="7"/>
-[...25 lines deleted...]
-      <c r="L36" s="92"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
+      <c r="R35" s="3"/>
+      <c r="S35" s="3"/>
+      <c r="T35" s="3"/>
+      <c r="U35" s="3"/>
+    </row>
+    <row r="36" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="26"/>
+      <c r="I36" s="103"/>
+      <c r="K36" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L36" s="41"/>
       <c r="M36" s="2"/>
-      <c r="N36" s="7"/>
-[...25 lines deleted...]
-      <c r="L37" s="92"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+      <c r="T36" s="3"/>
+      <c r="U36" s="3"/>
+    </row>
+    <row r="37" spans="1:21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="327" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="327"/>
+      <c r="D37" s="327"/>
+      <c r="E37" s="327"/>
+      <c r="F37" s="327"/>
+      <c r="G37" s="327"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="103"/>
+      <c r="K37" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L37" s="41"/>
       <c r="M37" s="2"/>
-      <c r="N37" s="7"/>
-[...25 lines deleted...]
-      <c r="L38" s="92"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="3"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="3"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+    </row>
+    <row r="38" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="103"/>
+      <c r="K38" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L38" s="41"/>
       <c r="M38" s="2"/>
-      <c r="N38" s="125"/>
-[...25 lines deleted...]
-      <c r="L39" s="92"/>
+      <c r="N38" s="86"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40"/>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40"/>
+    </row>
+    <row r="39" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="103"/>
+      <c r="K39" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L39" s="41"/>
       <c r="M39" s="2"/>
-      <c r="N39" s="125"/>
-[...25 lines deleted...]
-      <c r="L40" s="92"/>
+      <c r="N39" s="86"/>
+      <c r="O39" s="40"/>
+      <c r="P39" s="40"/>
+      <c r="Q39" s="40"/>
+      <c r="R39" s="40"/>
+      <c r="S39" s="40"/>
+      <c r="T39" s="40"/>
+      <c r="U39" s="40"/>
+    </row>
+    <row r="40" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="103"/>
+      <c r="K40" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L40" s="41"/>
       <c r="M40" s="2"/>
-      <c r="N40" s="125"/>
-[...25 lines deleted...]
-      <c r="L41" s="92"/>
+      <c r="N40" s="86"/>
+      <c r="O40" s="40"/>
+      <c r="P40" s="40"/>
+      <c r="Q40" s="40"/>
+      <c r="R40" s="40"/>
+      <c r="S40" s="40"/>
+      <c r="T40" s="40"/>
+      <c r="U40" s="40"/>
+    </row>
+    <row r="41" spans="1:21" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="103"/>
+      <c r="K41" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L41" s="41"/>
       <c r="M41" s="2"/>
-      <c r="N41" s="181"/>
-[...5 lines deleted...]
-      <c r="B42" s="280" t="str">
+      <c r="N41" s="145"/>
+    </row>
+    <row r="42" spans="1:21" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="8" t="str">
         <f>IF(B32=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C42" s="280"/>
-[...43 lines deleted...]
-        <v>412</v>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="26"/>
+      <c r="I42" s="103"/>
+      <c r="K42" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L42" s="41"/>
+      <c r="M42" s="146"/>
+      <c r="N42" s="147" t="s">
+        <v>150</v>
+      </c>
+      <c r="O42" s="35"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+      <c r="U42" s="35"/>
+    </row>
+    <row r="43" spans="1:21" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="327" t="s">
+        <v>151</v>
+      </c>
+      <c r="C43" s="327"/>
+      <c r="D43" s="327"/>
+      <c r="E43" s="327"/>
+      <c r="F43" s="327"/>
+      <c r="G43" s="327"/>
+      <c r="H43" s="8"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L43" s="41"/>
+      <c r="M43" s="146"/>
+      <c r="N43" s="148" t="s">
+        <v>152</v>
       </c>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
     </row>
-    <row r="44" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-        <v>403</v>
+    <row r="44" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="261"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="K44" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L44" s="41"/>
+      <c r="M44" s="146"/>
+      <c r="N44" s="149" t="s">
+        <v>153</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
-    <row r="45" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B45" s="123" t="s">
+    <row r="45" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="265" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" s="92" t="s">
         <v>142</v>
       </c>
-      <c r="C45" s="124"/>
-[...12 lines deleted...]
-        <v>96</v>
+      <c r="C45" s="93"/>
+      <c r="D45" s="90"/>
+      <c r="E45" s="90"/>
+      <c r="F45" s="90"/>
+      <c r="G45" s="90"/>
+      <c r="H45" s="90"/>
+      <c r="K45" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L45" s="41"/>
+      <c r="M45" s="146"/>
+      <c r="N45" s="150" t="s">
+        <v>71</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
     </row>
-    <row r="46" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...20 lines deleted...]
-        <v>361</v>
+    <row r="46" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="266" t="s">
+        <v>83</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="K46" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L46" s="41"/>
+      <c r="M46" s="146"/>
+      <c r="N46" s="151" t="s">
+        <v>155</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
     </row>
-    <row r="47" spans="1:21" s="46" customFormat="1" ht="29" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B47" s="41" t="str">
+    <row r="47" spans="1:21" s="5" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="258"/>
+      <c r="B47" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B46,$N$3:$U$40,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C47" s="41" t="str">
+      <c r="C47" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B46,$N$3:$U$40,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D47" s="41" t="str">
+      <c r="D47" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B46,$N$3:$U$40,4,0))</f>
         <v>Font size: 22</v>
       </c>
-      <c r="E47" s="41" t="str">
+      <c r="E47" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B46,$N$3:$U$40,5,0))</f>
         <v>Row height: 55.5</v>
       </c>
-      <c r="F47" s="41" t="str">
+      <c r="F47" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B46,$N$3:$U$40,6,0))</f>
         <v>Text col: White</v>
       </c>
-      <c r="G47" s="41" t="str">
+      <c r="G47" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B46,$N$3:$U$40,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H47" s="41" t="str">
+      <c r="H47" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B46,$N$3:$U$40,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I47" s="140"/>
-[...7 lines deleted...]
-        <v>427</v>
+      <c r="I47" s="105"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L47" s="41"/>
+      <c r="M47" s="146"/>
+      <c r="N47" s="152" t="s">
+        <v>156</v>
       </c>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
     </row>
-    <row r="48" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="L48" s="92"/>
+    <row r="48" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L48" s="41"/>
       <c r="M48" s="2"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
     </row>
-    <row r="49" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="K49" s="92" t="s">
+    <row r="49" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L49" s="92"/>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="K49" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L49" s="41"/>
       <c r="M49" s="2"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
     </row>
-    <row r="50" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="L50" s="92"/>
+    <row r="50" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="8"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="8"/>
+      <c r="K50" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L50" s="41"/>
       <c r="M50" s="2"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
-    <row r="51" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="L51" s="92"/>
+    <row r="51" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B51" s="327" t="s">
+        <v>159</v>
+      </c>
+      <c r="C51" s="327"/>
+      <c r="D51" s="327"/>
+      <c r="E51" s="327"/>
+      <c r="F51" s="327"/>
+      <c r="G51" s="327"/>
+      <c r="H51" s="8"/>
+      <c r="K51" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L51" s="41"/>
       <c r="M51" s="2"/>
-      <c r="N51" s="49"/>
-[...24 lines deleted...]
-      <c r="L52" s="92"/>
+      <c r="N51" s="40"/>
+      <c r="O51" s="40"/>
+      <c r="P51" s="40"/>
+      <c r="Q51" s="40"/>
+      <c r="R51" s="40"/>
+      <c r="S51" s="40"/>
+    </row>
+    <row r="52" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="259"/>
+      <c r="B52" s="238" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D52" s="238"/>
+      <c r="E52" s="238"/>
+      <c r="F52" s="238"/>
+      <c r="G52" s="238"/>
+      <c r="H52" s="8"/>
+      <c r="K52" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L52" s="41"/>
       <c r="M52" s="2"/>
-      <c r="N52" s="10"/>
-[...24 lines deleted...]
-      <c r="L53" s="92"/>
+    </row>
+    <row r="53" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A53" s="259"/>
+      <c r="B53" s="238" t="s">
+        <v>162</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D53" s="238"/>
+      <c r="E53" s="238"/>
+      <c r="F53" s="238"/>
+      <c r="G53" s="238"/>
+      <c r="H53" s="8"/>
+      <c r="K53" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L53" s="41"/>
       <c r="M53" s="2"/>
-      <c r="N53" s="10"/>
-[...26 lines deleted...]
-      <c r="L54" s="92"/>
+    </row>
+    <row r="54" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A54" s="259"/>
+      <c r="B54" s="238" t="s">
+        <v>164</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" s="238"/>
+      <c r="E54" s="238"/>
+      <c r="F54" s="238"/>
+      <c r="G54" s="238"/>
+      <c r="H54" s="8"/>
+      <c r="K54" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L54" s="41"/>
       <c r="M54" s="2"/>
-      <c r="N54" s="10"/>
-[...24 lines deleted...]
-      <c r="L55" s="92"/>
+    </row>
+    <row r="55" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C55" s="8"/>
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="8"/>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+      <c r="K55" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L55" s="41"/>
       <c r="M55" s="2"/>
-      <c r="N55" s="10"/>
-[...26 lines deleted...]
-      <c r="L56" s="92"/>
+      <c r="T55" s="5"/>
+      <c r="U55" s="5"/>
+    </row>
+    <row r="56" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="8"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="K56" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L56" s="41"/>
       <c r="M56" s="2"/>
-      <c r="N56" s="62"/>
-[...24 lines deleted...]
-      <c r="L57" s="92"/>
+      <c r="N56" s="5"/>
+      <c r="O56" s="5"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+      <c r="S56" s="5"/>
+    </row>
+    <row r="57" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="8"/>
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+      <c r="K57" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L57" s="41"/>
       <c r="M57" s="2"/>
-      <c r="N57" s="10"/>
-[...10 lines deleted...]
-      <c r="B58" s="87" t="str">
+    </row>
+    <row r="58" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B58" s="68" t="str">
         <f>IF('Project pool deduction'!$B$27="No",C54,IF('Project pool deduction'!$B$27="Yes",C53,C52))</f>
         <v>Project pool calculator</v>
       </c>
-      <c r="C58" s="279"/>
-[...10 lines deleted...]
-      <c r="L58" s="92"/>
+      <c r="C58" s="68"/>
+      <c r="D58" s="68"/>
+      <c r="E58" s="68"/>
+      <c r="F58" s="68"/>
+      <c r="G58" s="68"/>
+      <c r="H58" s="8"/>
+      <c r="K58" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L58" s="41"/>
       <c r="M58" s="2"/>
-      <c r="N58" s="10"/>
-[...10 lines deleted...]
-      <c r="B59" s="280" t="str">
+    </row>
+    <row r="59" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="8" t="str">
         <f>IF(B46=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C59" s="280"/>
-[...10 lines deleted...]
-      <c r="L59" s="92"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8"/>
+      <c r="F59" s="8"/>
+      <c r="G59" s="8"/>
+      <c r="H59" s="26"/>
+      <c r="I59" s="103"/>
+      <c r="J59" s="3"/>
+      <c r="K59" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L59" s="41"/>
       <c r="M59" s="2"/>
-      <c r="N59" s="10"/>
-[...26 lines deleted...]
-      <c r="L60" s="92"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+    </row>
+    <row r="60" spans="1:21" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="327" t="s">
+        <v>166</v>
+      </c>
+      <c r="C60" s="327"/>
+      <c r="D60" s="327"/>
+      <c r="E60" s="327"/>
+      <c r="F60" s="327"/>
+      <c r="G60" s="327"/>
+      <c r="H60" s="8"/>
+      <c r="J60" s="39"/>
+      <c r="K60" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L60" s="41"/>
       <c r="M60" s="2"/>
-      <c r="N60" s="10"/>
-[...19 lines deleted...]
-      <c r="L61" s="92"/>
+    </row>
+    <row r="61" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="261"/>
+      <c r="B61" s="8"/>
+      <c r="C61" s="8"/>
+      <c r="D61" s="8"/>
+      <c r="E61" s="8"/>
+      <c r="F61" s="8"/>
+      <c r="G61" s="8"/>
+      <c r="H61" s="8"/>
+      <c r="K61" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L61" s="41"/>
       <c r="M61" s="2"/>
-      <c r="N61" s="10"/>
-[...25 lines deleted...]
-      <c r="L62" s="92"/>
+    </row>
+    <row r="62" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="267" t="s">
+        <v>167</v>
+      </c>
+      <c r="B62" s="92" t="s">
+        <v>140</v>
+      </c>
+      <c r="C62" s="92"/>
+      <c r="D62" s="92"/>
+      <c r="E62" s="92"/>
+      <c r="F62" s="92"/>
+      <c r="G62" s="92"/>
+      <c r="H62" s="92"/>
+      <c r="K62" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L62" s="41"/>
       <c r="M62" s="2"/>
-      <c r="N62" s="10"/>
-[...23 lines deleted...]
-      <c r="L63" s="92"/>
+    </row>
+    <row r="63" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+      <c r="F63" s="8"/>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8"/>
+      <c r="K63" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L63" s="41"/>
       <c r="M63" s="2"/>
-      <c r="N63" s="10"/>
-[...8 lines deleted...]
-      <c r="B64" s="41" t="str">
+    </row>
+    <row r="64" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A64" s="258"/>
+      <c r="B64" s="34" t="str">
         <f>CONCATENATE($O$2&amp;":"&amp;VLOOKUP($B63,$N$3:$U$40,2,0))</f>
         <v>Font:Arial</v>
       </c>
-      <c r="C64" s="41" t="str">
+      <c r="C64" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B63,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D64" s="41" t="str">
+      <c r="D64" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B63,$N$3:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E64" s="41" t="str">
+      <c r="E64" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B63,$N$3:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F64" s="41" t="str">
+      <c r="F64" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B63,$N$3:$U$38,6,0))</f>
         <v>Text col: White</v>
       </c>
-      <c r="G64" s="41" t="str">
+      <c r="G64" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B63,$N$3:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H64" s="41" t="str">
+      <c r="H64" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B63,$N$3:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I64" s="140"/>
-[...1 lines deleted...]
-      <c r="K64" s="92" t="s">
+      <c r="I64" s="105"/>
+      <c r="J64" s="3"/>
+      <c r="K64" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L64" s="41"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="S64" s="3"/>
+      <c r="T64" s="3"/>
+      <c r="U64" s="3"/>
+    </row>
+    <row r="65" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8"/>
+      <c r="H65" s="8"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L65" s="41"/>
+      <c r="M65" s="2"/>
+    </row>
+    <row r="66" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L64" s="92"/>
-[...52 lines deleted...]
-      <c r="L66" s="92"/>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="8"/>
+      <c r="G66" s="8"/>
+      <c r="H66" s="8"/>
+      <c r="K66" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L66" s="41"/>
       <c r="M66" s="2"/>
-      <c r="N66" s="10"/>
-[...23 lines deleted...]
-      <c r="L67" s="92"/>
+    </row>
+    <row r="67" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="8"/>
+      <c r="G67" s="8"/>
+      <c r="H67" s="8"/>
+      <c r="K67" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L67" s="41"/>
       <c r="M67" s="2"/>
-      <c r="N67" s="10"/>
-[...4 lines deleted...]
-      <c r="S67" s="10"/>
       <c r="T67"/>
       <c r="U67"/>
     </row>
-    <row r="68" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B68" s="367" t="str">
+    <row r="68" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B68" s="327" t="str">
         <f>B72</f>
-        <v>V2.03</v>
-[...11 lines deleted...]
-      <c r="L68" s="92"/>
+        <v>V2.04</v>
+      </c>
+      <c r="C68" s="327"/>
+      <c r="D68" s="327"/>
+      <c r="E68" s="327"/>
+      <c r="F68" s="327"/>
+      <c r="G68" s="327"/>
+      <c r="H68" s="8"/>
+      <c r="K68" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L68" s="41"/>
       <c r="M68" s="2"/>
-      <c r="N68" s="49"/>
-[...23 lines deleted...]
-      <c r="L69" s="92"/>
+      <c r="N68" s="40"/>
+      <c r="O68" s="40"/>
+      <c r="P68" s="40"/>
+      <c r="Q68" s="40"/>
+      <c r="R68" s="40"/>
+      <c r="S68" s="40"/>
+    </row>
+    <row r="69" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="K69" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L69" s="41"/>
       <c r="M69" s="2"/>
     </row>
-    <row r="70" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L70" s="92"/>
+    <row r="70" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C70" s="8"/>
+      <c r="D70" s="8"/>
+      <c r="E70" s="8"/>
+      <c r="F70" s="8"/>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8"/>
+      <c r="K70" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L70" s="41"/>
       <c r="M70" s="2"/>
     </row>
-    <row r="71" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L71" s="92"/>
+    <row r="71" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="8"/>
+      <c r="D71" s="8"/>
+      <c r="E71" s="8"/>
+      <c r="F71" s="8"/>
+      <c r="G71" s="8"/>
+      <c r="H71" s="8"/>
+      <c r="K71" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L71" s="41"/>
       <c r="M71" s="2"/>
     </row>
-    <row r="72" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B72" s="33" t="str">
+    <row r="72" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B72" s="8" t="str">
         <f>CONCATENATE("V"&amp;TEXT(MAX('Version control and About'!B18:B25),"0.00")&amp;"")</f>
-        <v>V2.03</v>
-[...11 lines deleted...]
-      <c r="L72" s="92"/>
+        <v>V2.04</v>
+      </c>
+      <c r="C72" s="8"/>
+      <c r="D72" s="8"/>
+      <c r="E72" s="8"/>
+      <c r="F72" s="8"/>
+      <c r="G72" s="8"/>
+      <c r="H72" s="8"/>
+      <c r="K72" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L72" s="41"/>
       <c r="M72" s="2"/>
-      <c r="T72" s="88"/>
-[...6 lines deleted...]
-      <c r="B73" s="280" t="str">
+      <c r="T72" s="5"/>
+      <c r="U72" s="5"/>
+    </row>
+    <row r="73" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A73" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B73" s="8" t="str">
         <f>IF(B63=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C73" s="280"/>
-[...10 lines deleted...]
-      <c r="L73" s="92"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="8"/>
+      <c r="F73" s="8"/>
+      <c r="G73" s="8"/>
+      <c r="H73" s="26"/>
+      <c r="I73" s="103"/>
+      <c r="J73" s="3"/>
+      <c r="K73" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L73" s="41"/>
       <c r="M73" s="2"/>
-      <c r="N73" s="88"/>
-[...26 lines deleted...]
-      <c r="L74" s="92"/>
+      <c r="N73" s="5"/>
+      <c r="O73" s="5"/>
+      <c r="P73" s="5"/>
+      <c r="Q73" s="5"/>
+      <c r="R73" s="5"/>
+      <c r="S73" s="5"/>
+      <c r="T73" s="3"/>
+      <c r="U73" s="3"/>
+    </row>
+    <row r="74" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B74" s="327" t="s">
+        <v>169</v>
+      </c>
+      <c r="C74" s="327"/>
+      <c r="D74" s="327"/>
+      <c r="E74" s="327"/>
+      <c r="F74" s="327"/>
+      <c r="G74" s="327"/>
+      <c r="H74" s="8"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L74" s="41"/>
       <c r="M74" s="2"/>
     </row>
-    <row r="75" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L75" s="92"/>
+    <row r="75" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="261"/>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="8"/>
+      <c r="G75" s="8"/>
+      <c r="H75" s="8"/>
+      <c r="K75" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L75" s="41"/>
       <c r="M75" s="2"/>
     </row>
-    <row r="76" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...15 lines deleted...]
-      <c r="L76" s="92"/>
+    <row r="76" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="115" t="s">
+        <v>170</v>
+      </c>
+      <c r="B76" s="92" t="s">
+        <v>171</v>
+      </c>
+      <c r="C76" s="92"/>
+      <c r="D76" s="92"/>
+      <c r="E76" s="92"/>
+      <c r="F76" s="92"/>
+      <c r="G76" s="92"/>
+      <c r="H76" s="92"/>
+      <c r="K76" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L76" s="41"/>
       <c r="M76" s="2"/>
-      <c r="N76" s="11"/>
-[...24 lines deleted...]
-      <c r="L77" s="92"/>
+    </row>
+    <row r="77" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A77" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="8"/>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="8"/>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="K77" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L77" s="41"/>
       <c r="M77" s="2"/>
     </row>
-    <row r="78" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B78" s="280" t="str">
+    <row r="78" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="258"/>
+      <c r="B78" s="8" t="str">
         <f>CONCATENATE($O$2&amp;":"&amp;VLOOKUP(B77,$N$3:$U$40,2,0))</f>
         <v>Font:Arial</v>
       </c>
-      <c r="C78" s="280" t="str">
+      <c r="C78" s="8" t="str">
         <f>CONCATENATE($P$2&amp;":"&amp;VLOOKUP($B77,$N$3:$U$40,3,0))</f>
         <v>T-face:Normal</v>
       </c>
-      <c r="D78" s="280" t="str">
+      <c r="D78" s="8" t="str">
         <f>CONCATENATE($Q$2&amp;":"&amp;VLOOKUP($B77,$N$3:$U$40,4,0))</f>
         <v>Font size:11</v>
       </c>
-      <c r="E78" s="280" t="str">
+      <c r="E78" s="8" t="str">
         <f>CONCATENATE($R$2&amp;":"&amp;VLOOKUP($B77,$N$3:$U$40,5,0))</f>
         <v>Row height:15</v>
       </c>
-      <c r="F78" s="280" t="str">
+      <c r="F78" s="8" t="str">
         <f>CONCATENATE($S$2&amp;":"&amp;VLOOKUP($B77,$N$3:$U$40,6,0))</f>
         <v>Text col:White</v>
       </c>
-      <c r="G78" s="280" t="str">
+      <c r="G78" s="8" t="str">
         <f>CONCATENATE($T$2&amp;":"&amp;VLOOKUP($B77,$N$3:$U$40,7,0))</f>
-        <v>BG col:Teal</v>
-[...1 lines deleted...]
-      <c r="H78" s="280" t="str">
+        <v>BG col:White</v>
+      </c>
+      <c r="H78" s="8" t="str">
         <f>CONCATENATE($U$2&amp;":"&amp;VLOOKUP($B77,$N$3:$U$40,8,0))</f>
         <v>Just:Left</v>
       </c>
-      <c r="I78" s="140"/>
-[...1 lines deleted...]
-      <c r="K78" s="92" t="s">
+      <c r="I78" s="105"/>
+      <c r="J78" s="3"/>
+      <c r="K78" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L78" s="41"/>
+      <c r="M78" s="2"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="3"/>
+      <c r="P78" s="3"/>
+      <c r="Q78" s="3"/>
+      <c r="R78" s="3"/>
+      <c r="S78" s="3"/>
+      <c r="T78" s="3"/>
+      <c r="U78" s="3"/>
+    </row>
+    <row r="79" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A79" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B79" s="8"/>
+      <c r="C79" s="8"/>
+      <c r="D79" s="8"/>
+      <c r="E79" s="8"/>
+      <c r="F79" s="8"/>
+      <c r="G79" s="8"/>
+      <c r="H79" s="8"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L79" s="41"/>
+      <c r="M79" s="2"/>
+    </row>
+    <row r="80" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L78" s="92"/>
-[...33 lines deleted...]
-      <c r="B80" s="280" t="str">
+      <c r="B80" s="8" t="str">
         <f ca="1">B86</f>
-        <v>Calculated on:13-May-25</v>
-[...11 lines deleted...]
-      <c r="L80" s="92"/>
+        <v>Calculated on:20-Apr-26</v>
+      </c>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="8"/>
+      <c r="G80" s="8"/>
+      <c r="H80" s="8"/>
+      <c r="K80" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L80" s="41"/>
       <c r="M80" s="2"/>
     </row>
-    <row r="81" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L81" s="92"/>
+    <row r="81" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C81" s="8"/>
+      <c r="D81" s="8"/>
+      <c r="E81" s="8"/>
+      <c r="F81" s="8"/>
+      <c r="G81" s="8"/>
+      <c r="H81" s="8"/>
+      <c r="K81" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L81" s="41"/>
       <c r="M81" s="2"/>
-      <c r="N81" s="10"/>
-[...4 lines deleted...]
-      <c r="S81" s="10"/>
       <c r="T81"/>
       <c r="U81"/>
     </row>
-    <row r="82" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L82" s="92"/>
+    <row r="82" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="8"/>
+      <c r="F82" s="8"/>
+      <c r="G82" s="8"/>
+      <c r="H82" s="8"/>
+      <c r="K82" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L82" s="41"/>
       <c r="M82" s="2"/>
-      <c r="N82" s="49"/>
-[...23 lines deleted...]
-      <c r="L83" s="92"/>
+      <c r="N82" s="40"/>
+      <c r="O82" s="40"/>
+      <c r="P82" s="40"/>
+      <c r="Q82" s="40"/>
+      <c r="R82" s="40"/>
+      <c r="S82" s="40"/>
+    </row>
+    <row r="83" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="8"/>
+      <c r="K83" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L83" s="41"/>
       <c r="M83" s="2"/>
-      <c r="T83" s="7"/>
-[...19 lines deleted...]
-      <c r="L84" s="92"/>
+    </row>
+    <row r="84" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C84" s="8"/>
+      <c r="D84" s="8"/>
+      <c r="E84" s="8"/>
+      <c r="F84" s="8"/>
+      <c r="G84" s="8"/>
+      <c r="H84" s="8"/>
+      <c r="K84" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L84" s="41"/>
       <c r="M84" s="2"/>
-      <c r="N84" s="7"/>
-[...23 lines deleted...]
-      <c r="L85" s="92"/>
+    </row>
+    <row r="85" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
+      <c r="F85" s="8"/>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="K85" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L85" s="41"/>
       <c r="M85" s="2"/>
-      <c r="N85" s="7"/>
-[...8 lines deleted...]
-      <c r="B86" s="279" t="str">
+    </row>
+    <row r="86" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B86" s="68" t="str">
         <f ca="1">CONCATENATE("Calculated on:",TEXT(TODAY(),"dd-mmm-yy"))</f>
-        <v>Calculated on:13-May-25</v>
-[...11 lines deleted...]
-      <c r="L86" s="92"/>
+        <v>Calculated on:20-Apr-26</v>
+      </c>
+      <c r="C86" s="68"/>
+      <c r="D86" s="68"/>
+      <c r="E86" s="68"/>
+      <c r="F86" s="68"/>
+      <c r="G86" s="68"/>
+      <c r="H86" s="8"/>
+      <c r="K86" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L86" s="41"/>
       <c r="M86" s="2"/>
-      <c r="T86" s="46"/>
-[...20 lines deleted...]
-      <c r="L87" s="92"/>
+      <c r="T86" s="5"/>
+      <c r="U86" s="5"/>
+    </row>
+    <row r="87" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A87" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C87" s="8"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="8"/>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+      <c r="I87" s="103"/>
+      <c r="J87" s="3"/>
+      <c r="K87" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L87" s="41"/>
       <c r="M87" s="2"/>
-      <c r="N87" s="46"/>
-[...26 lines deleted...]
-      <c r="L88" s="92"/>
+      <c r="N87" s="5"/>
+      <c r="O87" s="5"/>
+      <c r="P87" s="5"/>
+      <c r="Q87" s="5"/>
+      <c r="R87" s="5"/>
+      <c r="S87" s="5"/>
+      <c r="T87" s="3"/>
+      <c r="U87" s="3"/>
+    </row>
+    <row r="88" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+      <c r="F88" s="8"/>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L88" s="41"/>
       <c r="M88" s="2"/>
     </row>
-    <row r="89" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L89" s="92"/>
+    <row r="89" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="261"/>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="8"/>
+      <c r="G89" s="89"/>
+      <c r="H89" s="8"/>
+      <c r="K89" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L89" s="41"/>
       <c r="M89" s="2"/>
     </row>
-    <row r="90" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L90" s="92"/>
+    <row r="90" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="267" t="s">
+        <v>175</v>
+      </c>
+      <c r="B90" s="92" t="s">
+        <v>176</v>
+      </c>
+      <c r="C90" s="92"/>
+      <c r="D90" s="92"/>
+      <c r="E90" s="92"/>
+      <c r="F90" s="92"/>
+      <c r="G90" s="92"/>
+      <c r="H90" s="91"/>
+      <c r="K90" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L90" s="41"/>
       <c r="M90" s="2"/>
     </row>
-    <row r="91" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L91" s="92"/>
+    <row r="91" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91" s="8"/>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="8"/>
+      <c r="G91" s="8"/>
+      <c r="H91" s="8"/>
+      <c r="K91" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L91" s="41"/>
       <c r="M91" s="2"/>
     </row>
-    <row r="92" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B92" s="41" t="str">
+    <row r="92" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A92" s="258"/>
+      <c r="B92" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B91,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C92" s="41" t="str">
+      <c r="C92" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B91,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D92" s="41" t="str">
+      <c r="D92" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B91,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E92" s="41" t="str">
+      <c r="E92" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B91,$N$4:$U$38,5,0))</f>
         <v>Row height: 25</v>
       </c>
-      <c r="F92" s="41" t="str">
+      <c r="F92" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B91,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G92" s="41" t="str">
+      <c r="G92" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B91,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H92" s="41" t="str">
+      <c r="H92" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B91,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I92" s="140"/>
-[...1 lines deleted...]
-      <c r="K92" s="92" t="s">
+      <c r="I92" s="105"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L92" s="41"/>
+      <c r="M92" s="2"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+      <c r="S92" s="3"/>
+      <c r="T92" s="3"/>
+      <c r="U92" s="3"/>
+    </row>
+    <row r="93" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B93" s="68" t="s">
+        <v>177</v>
+      </c>
+      <c r="C93" s="68"/>
+      <c r="D93" s="68"/>
+      <c r="E93" s="68"/>
+      <c r="F93" s="68"/>
+      <c r="G93" s="68"/>
+      <c r="H93" s="8"/>
+      <c r="J93" s="5"/>
+      <c r="K93" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L93" s="41"/>
+      <c r="M93" s="2"/>
+    </row>
+    <row r="94" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L92" s="92"/>
-[...48 lines deleted...]
-      <c r="L94" s="92"/>
+      <c r="B94" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="C94" s="8"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="8"/>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8"/>
+      <c r="K94" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L94" s="41"/>
       <c r="M94" s="2"/>
     </row>
-    <row r="95" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L95" s="92"/>
+    <row r="95" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C95" s="8"/>
+      <c r="D95" s="8"/>
+      <c r="E95" s="8"/>
+      <c r="F95" s="8"/>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+      <c r="K95" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L95" s="41"/>
       <c r="M95" s="2"/>
       <c r="T95"/>
       <c r="U95"/>
     </row>
-    <row r="96" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L96" s="92"/>
+    <row r="96" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B96" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C96" s="327"/>
+      <c r="D96" s="327"/>
+      <c r="E96" s="327"/>
+      <c r="F96" s="327"/>
+      <c r="G96" s="327"/>
+      <c r="H96" s="8"/>
+      <c r="K96" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L96" s="41"/>
       <c r="M96" s="2"/>
-      <c r="N96" s="49"/>
-[...23 lines deleted...]
-      <c r="L97" s="92"/>
+      <c r="N96" s="40"/>
+      <c r="O96" s="40"/>
+      <c r="P96" s="40"/>
+      <c r="Q96" s="40"/>
+      <c r="R96" s="40"/>
+      <c r="S96" s="40"/>
+    </row>
+    <row r="97" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C97" s="8"/>
+      <c r="D97" s="8"/>
+      <c r="E97" s="8"/>
+      <c r="F97" s="8"/>
+      <c r="G97" s="8"/>
+      <c r="H97" s="8"/>
+      <c r="K97" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L97" s="41"/>
       <c r="M97" s="2"/>
     </row>
-    <row r="98" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L98" s="92"/>
+    <row r="98" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C98" s="8"/>
+      <c r="D98" s="8"/>
+      <c r="E98" s="8"/>
+      <c r="F98" s="8"/>
+      <c r="G98" s="8"/>
+      <c r="H98" s="8"/>
+      <c r="K98" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L98" s="41"/>
       <c r="M98" s="2"/>
     </row>
-    <row r="99" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L99" s="92"/>
+    <row r="99" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C99" s="8"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="8"/>
+      <c r="G99" s="8"/>
+      <c r="H99" s="8"/>
+      <c r="K99" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L99" s="41"/>
       <c r="M99" s="2"/>
     </row>
-    <row r="100" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L100" s="92"/>
+    <row r="100" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A100" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C100" s="8"/>
+      <c r="D100" s="8"/>
+      <c r="E100" s="8"/>
+      <c r="F100" s="8"/>
+      <c r="G100" s="8"/>
+      <c r="H100" s="8"/>
+      <c r="K100" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L100" s="41"/>
       <c r="M100" s="2"/>
-      <c r="T100" s="46"/>
-[...6 lines deleted...]
-      <c r="B101" s="280" t="str">
+      <c r="T100" s="5"/>
+      <c r="U100" s="5"/>
+    </row>
+    <row r="101" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A101" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B101" s="8" t="str">
         <f>IF(B91=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C101" s="280"/>
-[...10 lines deleted...]
-      <c r="L101" s="92"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+      <c r="F101" s="8"/>
+      <c r="G101" s="8"/>
+      <c r="H101" s="26"/>
+      <c r="I101" s="103"/>
+      <c r="J101" s="3"/>
+      <c r="K101" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L101" s="41"/>
       <c r="M101" s="2"/>
-      <c r="N101" s="46"/>
-[...26 lines deleted...]
-      <c r="L102" s="92"/>
+      <c r="N101" s="5"/>
+      <c r="O101" s="5"/>
+      <c r="P101" s="5"/>
+      <c r="Q101" s="5"/>
+      <c r="R101" s="5"/>
+      <c r="S101" s="5"/>
+      <c r="T101" s="3"/>
+      <c r="U101" s="3"/>
+    </row>
+    <row r="102" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A102" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B102" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C102" s="327"/>
+      <c r="D102" s="327"/>
+      <c r="E102" s="327"/>
+      <c r="F102" s="327"/>
+      <c r="G102" s="327"/>
+      <c r="H102" s="8"/>
+      <c r="J102" s="39"/>
+      <c r="K102" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L102" s="41"/>
       <c r="M102" s="2"/>
     </row>
-    <row r="103" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L103" s="92"/>
+    <row r="103" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="261"/>
+      <c r="B103" s="89"/>
+      <c r="C103" s="89"/>
+      <c r="D103" s="89"/>
+      <c r="E103" s="89"/>
+      <c r="F103" s="89"/>
+      <c r="G103" s="89"/>
+      <c r="H103" s="89"/>
+      <c r="K103" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L103" s="41"/>
       <c r="M103" s="2"/>
     </row>
-    <row r="104" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L104" s="92"/>
+    <row r="104" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="115" t="s">
+        <v>182</v>
+      </c>
+      <c r="B104" s="92" t="s">
+        <v>183</v>
+      </c>
+      <c r="C104" s="93"/>
+      <c r="D104" s="93"/>
+      <c r="E104" s="91"/>
+      <c r="F104" s="91"/>
+      <c r="G104" s="91"/>
+      <c r="H104" s="91"/>
+      <c r="K104" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L104" s="41"/>
       <c r="M104" s="2"/>
     </row>
-    <row r="105" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L105" s="92"/>
+    <row r="105" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A105" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C105" s="8"/>
+      <c r="D105" s="8"/>
+      <c r="E105" s="8"/>
+      <c r="F105" s="8"/>
+      <c r="G105" s="8"/>
+      <c r="H105" s="8"/>
+      <c r="K105" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L105" s="41"/>
       <c r="M105" s="2"/>
     </row>
-    <row r="106" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B106" s="41" t="str">
+    <row r="106" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="258"/>
+      <c r="B106" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B105,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C106" s="41" t="str">
+      <c r="C106" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B105,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D106" s="41" t="str">
+      <c r="D106" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B105,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E106" s="41" t="str">
+      <c r="E106" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B105,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F106" s="41" t="str">
+      <c r="F106" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B105,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G106" s="41" t="str">
+      <c r="G106" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B105,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H106" s="41" t="str">
+      <c r="H106" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B105,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I106" s="60"/>
-      <c r="K106" s="92" t="s">
+      <c r="K106" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L106" s="41"/>
+      <c r="M106" s="2"/>
+    </row>
+    <row r="107" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A107" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C107" s="8"/>
+      <c r="D107" s="8"/>
+      <c r="E107" s="8"/>
+      <c r="F107" s="8"/>
+      <c r="G107" s="8"/>
+      <c r="H107" s="8"/>
+      <c r="K107" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L107" s="41"/>
+      <c r="M107" s="2"/>
+    </row>
+    <row r="108" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A108" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L106" s="92"/>
-[...39 lines deleted...]
-      <c r="L108" s="92"/>
+      <c r="B108" s="68" t="s">
+        <v>184</v>
+      </c>
+      <c r="C108" s="68"/>
+      <c r="D108" s="68"/>
+      <c r="E108" s="68"/>
+      <c r="F108" s="68"/>
+      <c r="G108" s="68"/>
+      <c r="H108" s="8"/>
+      <c r="K108" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L108" s="41"/>
       <c r="M108" s="2"/>
     </row>
-    <row r="109" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L109" s="92"/>
+    <row r="109" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A109" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C109" s="8"/>
+      <c r="D109" s="8"/>
+      <c r="E109" s="8"/>
+      <c r="F109" s="8"/>
+      <c r="G109" s="8"/>
+      <c r="H109" s="8"/>
+      <c r="K109" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L109" s="41"/>
       <c r="M109" s="2"/>
       <c r="T109"/>
       <c r="U109"/>
     </row>
-    <row r="110" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L110" s="92"/>
+    <row r="110" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B110" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C110" s="327"/>
+      <c r="D110" s="327"/>
+      <c r="E110" s="327"/>
+      <c r="F110" s="327"/>
+      <c r="G110" s="327"/>
+      <c r="H110" s="8"/>
+      <c r="K110" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L110" s="41"/>
       <c r="M110" s="2"/>
-      <c r="N110" s="49"/>
-[...23 lines deleted...]
-      <c r="L111" s="92"/>
+      <c r="N110" s="40"/>
+      <c r="O110" s="40"/>
+      <c r="P110" s="40"/>
+      <c r="Q110" s="40"/>
+      <c r="R110" s="40"/>
+      <c r="S110" s="40"/>
+    </row>
+    <row r="111" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A111" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C111" s="8"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="8"/>
+      <c r="F111" s="8"/>
+      <c r="G111" s="8"/>
+      <c r="H111" s="8"/>
+      <c r="K111" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L111" s="41"/>
       <c r="M111" s="2"/>
     </row>
-    <row r="112" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L112" s="92"/>
+    <row r="112" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A112" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C112" s="8"/>
+      <c r="D112" s="8"/>
+      <c r="E112" s="8"/>
+      <c r="F112" s="8"/>
+      <c r="G112" s="8"/>
+      <c r="H112" s="8"/>
+      <c r="K112" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L112" s="41"/>
       <c r="M112" s="2"/>
     </row>
-    <row r="113" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L113" s="92"/>
+    <row r="113" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A113" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C113" s="8"/>
+      <c r="D113" s="8"/>
+      <c r="E113" s="8"/>
+      <c r="F113" s="8"/>
+      <c r="G113" s="8"/>
+      <c r="H113" s="8"/>
+      <c r="K113" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L113" s="41"/>
       <c r="M113" s="2"/>
     </row>
-    <row r="114" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L114" s="92"/>
+    <row r="114" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="8"/>
+      <c r="F114" s="8"/>
+      <c r="G114" s="8"/>
+      <c r="H114" s="8"/>
+      <c r="K114" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L114" s="41"/>
       <c r="M114" s="2"/>
     </row>
-    <row r="115" spans="1:21" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B115" s="280" t="str">
+    <row r="115" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A115" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B115" s="8" t="str">
         <f>IF(B105=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C115" s="280"/>
-[...10 lines deleted...]
-      <c r="L115" s="92"/>
+      <c r="C115" s="8"/>
+      <c r="D115" s="8"/>
+      <c r="E115" s="8"/>
+      <c r="F115" s="8"/>
+      <c r="G115" s="8"/>
+      <c r="H115" s="26"/>
+      <c r="I115" s="103"/>
+      <c r="J115" s="3"/>
+      <c r="K115" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L115" s="41"/>
       <c r="M115" s="2"/>
-      <c r="N115" s="11"/>
-[...26 lines deleted...]
-      <c r="L116" s="92"/>
+      <c r="N115" s="3"/>
+      <c r="O115" s="3"/>
+      <c r="P115" s="3"/>
+      <c r="Q115" s="3"/>
+      <c r="R115" s="3"/>
+      <c r="S115" s="3"/>
+      <c r="T115" s="3"/>
+      <c r="U115" s="3"/>
+    </row>
+    <row r="116" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A116" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B116" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C116" s="327"/>
+      <c r="D116" s="327"/>
+      <c r="E116" s="327"/>
+      <c r="F116" s="327"/>
+      <c r="G116" s="327"/>
+      <c r="H116" s="8"/>
+      <c r="J116" s="39"/>
+      <c r="K116" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L116" s="41"/>
       <c r="M116" s="2"/>
     </row>
-    <row r="117" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L117" s="92"/>
+    <row r="117" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="264"/>
+      <c r="B117" s="89"/>
+      <c r="C117" s="89"/>
+      <c r="D117" s="89"/>
+      <c r="E117" s="89"/>
+      <c r="F117" s="89"/>
+      <c r="G117" s="89"/>
+      <c r="H117" s="89"/>
+      <c r="K117" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L117" s="41"/>
       <c r="M117" s="2"/>
     </row>
-    <row r="118" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L118" s="92"/>
+    <row r="118" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="115" t="s">
+        <v>186</v>
+      </c>
+      <c r="B118" s="92" t="s">
+        <v>183</v>
+      </c>
+      <c r="C118" s="93"/>
+      <c r="D118" s="93"/>
+      <c r="E118" s="93"/>
+      <c r="F118" s="91"/>
+      <c r="G118" s="91"/>
+      <c r="H118" s="91"/>
+      <c r="K118" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L118" s="41"/>
       <c r="M118" s="2"/>
     </row>
-    <row r="119" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L119" s="92"/>
+    <row r="119" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A119" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C119" s="8"/>
+      <c r="D119" s="8"/>
+      <c r="E119" s="8"/>
+      <c r="F119" s="8"/>
+      <c r="G119" s="8"/>
+      <c r="H119" s="8"/>
+      <c r="K119" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L119" s="41"/>
       <c r="M119" s="2"/>
     </row>
-    <row r="120" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B120" s="47" t="str">
+    <row r="120" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A120" s="257"/>
+      <c r="B120" s="38" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B119,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C120" s="47" t="str">
+      <c r="C120" s="38" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B119,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D120" s="47" t="str">
+      <c r="D120" s="38" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B119,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E120" s="47" t="str">
+      <c r="E120" s="38" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B119,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F120" s="47" t="str">
+      <c r="F120" s="38" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B119,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G120" s="47" t="str">
+      <c r="G120" s="38" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B119,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H120" s="47" t="str">
+      <c r="H120" s="38" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B119,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I120" s="140"/>
-[...1 lines deleted...]
-      <c r="K120" s="92" t="s">
+      <c r="I120" s="105"/>
+      <c r="J120" s="3"/>
+      <c r="K120" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L120" s="41"/>
+      <c r="M120" s="2"/>
+      <c r="N120" s="3"/>
+      <c r="O120" s="3"/>
+      <c r="P120" s="3"/>
+      <c r="Q120" s="3"/>
+      <c r="R120" s="3"/>
+      <c r="S120" s="3"/>
+      <c r="T120" s="3"/>
+      <c r="U120" s="3"/>
+    </row>
+    <row r="121" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A121" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C121" s="8"/>
+      <c r="D121" s="8"/>
+      <c r="E121" s="8"/>
+      <c r="F121" s="8"/>
+      <c r="G121" s="8"/>
+      <c r="H121" s="8"/>
+      <c r="J121" s="5"/>
+      <c r="K121" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L121" s="41"/>
+      <c r="M121" s="2"/>
+    </row>
+    <row r="122" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A122" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L120" s="92"/>
-[...48 lines deleted...]
-      <c r="L122" s="92"/>
+      <c r="B122" s="68" t="s">
+        <v>187</v>
+      </c>
+      <c r="C122" s="68"/>
+      <c r="D122" s="68"/>
+      <c r="E122" s="68"/>
+      <c r="F122" s="68"/>
+      <c r="G122" s="68"/>
+      <c r="H122" s="8"/>
+      <c r="K122" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L122" s="41"/>
       <c r="M122" s="2"/>
     </row>
-    <row r="123" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L123" s="92"/>
+    <row r="123" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A123" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="8"/>
+      <c r="F123" s="8"/>
+      <c r="G123" s="8"/>
+      <c r="H123" s="8"/>
+      <c r="K123" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L123" s="41"/>
       <c r="M123" s="2"/>
       <c r="T123"/>
       <c r="U123"/>
     </row>
-    <row r="124" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L124" s="92"/>
+    <row r="124" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A124" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B124" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C124" s="327"/>
+      <c r="D124" s="327"/>
+      <c r="E124" s="327"/>
+      <c r="F124" s="327"/>
+      <c r="G124" s="327"/>
+      <c r="H124" s="8"/>
+      <c r="K124" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L124" s="41"/>
       <c r="M124" s="2"/>
-      <c r="N124" s="49"/>
-[...23 lines deleted...]
-      <c r="L125" s="92"/>
+      <c r="N124" s="40"/>
+      <c r="O124" s="40"/>
+      <c r="P124" s="40"/>
+      <c r="Q124" s="40"/>
+      <c r="R124" s="40"/>
+      <c r="S124" s="40"/>
+    </row>
+    <row r="125" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A125" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C125" s="8"/>
+      <c r="D125" s="8"/>
+      <c r="E125" s="8"/>
+      <c r="F125" s="8"/>
+      <c r="G125" s="8"/>
+      <c r="H125" s="8"/>
+      <c r="K125" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L125" s="41"/>
       <c r="M125" s="2"/>
     </row>
-    <row r="126" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L126" s="92"/>
+    <row r="126" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A126" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="8"/>
+      <c r="F126" s="8"/>
+      <c r="G126" s="8"/>
+      <c r="H126" s="8"/>
+      <c r="K126" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L126" s="41"/>
       <c r="M126" s="2"/>
     </row>
-    <row r="127" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L127" s="92"/>
+    <row r="127" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A127" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8"/>
+      <c r="E127" s="8"/>
+      <c r="F127" s="8"/>
+      <c r="G127" s="8"/>
+      <c r="H127" s="8"/>
+      <c r="K127" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L127" s="41"/>
       <c r="M127" s="2"/>
     </row>
-    <row r="128" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L128" s="92"/>
+    <row r="128" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A128" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="8"/>
+      <c r="F128" s="8"/>
+      <c r="G128" s="8"/>
+      <c r="H128" s="8"/>
+      <c r="K128" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L128" s="41"/>
       <c r="M128" s="2"/>
-      <c r="T128" s="46"/>
-[...6 lines deleted...]
-      <c r="B129" s="280" t="str">
+      <c r="T128" s="5"/>
+      <c r="U128" s="5"/>
+    </row>
+    <row r="129" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A129" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B129" s="8" t="str">
         <f>IF(B119=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C129" s="280"/>
-[...10 lines deleted...]
-      <c r="L129" s="92"/>
+      <c r="C129" s="8"/>
+      <c r="D129" s="8"/>
+      <c r="E129" s="8"/>
+      <c r="F129" s="8"/>
+      <c r="G129" s="8"/>
+      <c r="H129" s="26"/>
+      <c r="I129" s="103"/>
+      <c r="J129" s="3"/>
+      <c r="K129" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L129" s="41"/>
       <c r="M129" s="2"/>
-      <c r="N129" s="46"/>
-[...26 lines deleted...]
-      <c r="L130" s="92"/>
+      <c r="N129" s="5"/>
+      <c r="O129" s="5"/>
+      <c r="P129" s="5"/>
+      <c r="Q129" s="5"/>
+      <c r="R129" s="5"/>
+      <c r="S129" s="5"/>
+      <c r="T129" s="3"/>
+      <c r="U129" s="3"/>
+    </row>
+    <row r="130" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A130" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B130" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C130" s="327"/>
+      <c r="D130" s="327"/>
+      <c r="E130" s="327"/>
+      <c r="F130" s="327"/>
+      <c r="G130" s="327"/>
+      <c r="H130" s="8"/>
+      <c r="J130" s="39"/>
+      <c r="K130" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L130" s="41"/>
       <c r="M130" s="2"/>
     </row>
-    <row r="131" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L131" s="92"/>
+    <row r="131" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="261"/>
+      <c r="B131" s="8"/>
+      <c r="C131" s="8"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="8"/>
+      <c r="F131" s="8"/>
+      <c r="G131" s="8"/>
+      <c r="H131" s="8"/>
+      <c r="K131" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L131" s="41"/>
       <c r="M131" s="2"/>
     </row>
-    <row r="132" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L132" s="92"/>
+    <row r="132" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="115" t="s">
+        <v>188</v>
+      </c>
+      <c r="B132" s="92" t="s">
+        <v>189</v>
+      </c>
+      <c r="C132" s="93"/>
+      <c r="D132" s="93"/>
+      <c r="E132" s="93"/>
+      <c r="F132" s="93"/>
+      <c r="G132" s="93"/>
+      <c r="H132" s="93"/>
+      <c r="K132" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L132" s="41"/>
       <c r="M132" s="2"/>
     </row>
-    <row r="133" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L133" s="92"/>
+    <row r="133" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A133" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="8"/>
+      <c r="F133" s="8"/>
+      <c r="G133" s="8"/>
+      <c r="H133" s="8"/>
+      <c r="K133" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L133" s="41"/>
       <c r="M133" s="2"/>
     </row>
-    <row r="134" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B134" s="41" t="str">
+    <row r="134" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A134" s="258"/>
+      <c r="B134" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B133,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C134" s="41" t="str">
+      <c r="C134" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B133,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D134" s="41" t="str">
+      <c r="D134" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B133,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E134" s="41" t="str">
+      <c r="E134" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B133,$N$4:$U$38,5,0))</f>
         <v>Row height: 25</v>
       </c>
-      <c r="F134" s="41" t="str">
+      <c r="F134" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B133,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G134" s="41" t="str">
+      <c r="G134" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B133,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H134" s="41" t="str">
+      <c r="H134" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B133,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I134" s="60"/>
-      <c r="K134" s="92" t="s">
+      <c r="K134" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L134" s="41"/>
+      <c r="M134" s="2"/>
+    </row>
+    <row r="135" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A135" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C135" s="8"/>
+      <c r="D135" s="8"/>
+      <c r="E135" s="8"/>
+      <c r="F135" s="8"/>
+      <c r="G135" s="8"/>
+      <c r="H135" s="8"/>
+      <c r="K135" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L135" s="41"/>
+      <c r="M135" s="2"/>
+    </row>
+    <row r="136" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A136" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L134" s="92"/>
-[...39 lines deleted...]
-      <c r="L136" s="92"/>
+      <c r="B136" s="373" t="s">
+        <v>190</v>
+      </c>
+      <c r="C136" s="373"/>
+      <c r="D136" s="373"/>
+      <c r="E136" s="373"/>
+      <c r="F136" s="373"/>
+      <c r="G136" s="373"/>
+      <c r="H136" s="8"/>
+      <c r="K136" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L136" s="41"/>
       <c r="M136" s="2"/>
     </row>
-    <row r="137" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L137" s="92"/>
+    <row r="137" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A137" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+      <c r="F137" s="8"/>
+      <c r="G137" s="8"/>
+      <c r="H137" s="8"/>
+      <c r="K137" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L137" s="41"/>
       <c r="M137" s="2"/>
       <c r="T137"/>
       <c r="U137"/>
     </row>
-    <row r="138" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L138" s="92"/>
+    <row r="138" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A138" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B138" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C138" s="327"/>
+      <c r="D138" s="327"/>
+      <c r="E138" s="327"/>
+      <c r="F138" s="327"/>
+      <c r="G138" s="327"/>
+      <c r="H138" s="8"/>
+      <c r="K138" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L138" s="41"/>
       <c r="M138" s="2"/>
-      <c r="N138" s="49"/>
-[...23 lines deleted...]
-      <c r="L139" s="92"/>
+      <c r="N138" s="40"/>
+      <c r="O138" s="40"/>
+      <c r="P138" s="40"/>
+      <c r="Q138" s="40"/>
+      <c r="R138" s="40"/>
+      <c r="S138" s="40"/>
+    </row>
+    <row r="139" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A139" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="8"/>
+      <c r="G139" s="8"/>
+      <c r="H139" s="8"/>
+      <c r="K139" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L139" s="41"/>
       <c r="M139" s="2"/>
     </row>
-    <row r="140" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L140" s="92"/>
+    <row r="140" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A140" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+      <c r="F140" s="8"/>
+      <c r="G140" s="8"/>
+      <c r="H140" s="8"/>
+      <c r="K140" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L140" s="41"/>
       <c r="M140" s="2"/>
     </row>
-    <row r="141" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L141" s="92"/>
+    <row r="141" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A141" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C141" s="8"/>
+      <c r="D141" s="8"/>
+      <c r="E141" s="8"/>
+      <c r="F141" s="8"/>
+      <c r="G141" s="8"/>
+      <c r="H141" s="8"/>
+      <c r="K141" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L141" s="41"/>
       <c r="M141" s="2"/>
     </row>
-    <row r="142" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L142" s="92"/>
+    <row r="142" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A142" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C142" s="8"/>
+      <c r="D142" s="8"/>
+      <c r="E142" s="8"/>
+      <c r="F142" s="8"/>
+      <c r="G142" s="8"/>
+      <c r="H142" s="8"/>
+      <c r="K142" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L142" s="41"/>
       <c r="M142" s="2"/>
     </row>
-    <row r="143" spans="1:21" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B143" s="280" t="str">
+    <row r="143" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A143" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B143" s="8" t="str">
         <f>IF(B133=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C143" s="280"/>
-[...10 lines deleted...]
-      <c r="L143" s="92"/>
+      <c r="C143" s="8"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="8"/>
+      <c r="F143" s="8"/>
+      <c r="G143" s="8"/>
+      <c r="H143" s="26"/>
+      <c r="I143" s="103"/>
+      <c r="J143" s="3"/>
+      <c r="K143" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L143" s="41"/>
       <c r="M143" s="2"/>
-      <c r="N143" s="11"/>
-[...26 lines deleted...]
-      <c r="L144" s="92"/>
+      <c r="N143" s="3"/>
+      <c r="O143" s="3"/>
+      <c r="P143" s="3"/>
+      <c r="Q143" s="3"/>
+      <c r="R143" s="3"/>
+      <c r="S143" s="3"/>
+      <c r="T143" s="3"/>
+      <c r="U143" s="3"/>
+    </row>
+    <row r="144" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A144" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B144" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C144" s="327"/>
+      <c r="D144" s="327"/>
+      <c r="E144" s="327"/>
+      <c r="F144" s="327"/>
+      <c r="G144" s="327"/>
+      <c r="H144" s="8"/>
+      <c r="J144" s="39"/>
+      <c r="K144" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L144" s="41"/>
       <c r="M144" s="2"/>
     </row>
-    <row r="145" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L145" s="92"/>
+    <row r="145" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="261"/>
+      <c r="B145" s="8"/>
+      <c r="C145" s="8"/>
+      <c r="D145" s="89"/>
+      <c r="E145" s="8"/>
+      <c r="F145" s="8"/>
+      <c r="G145" s="8"/>
+      <c r="H145" s="8"/>
+      <c r="K145" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L145" s="41"/>
       <c r="M145" s="2"/>
     </row>
-    <row r="146" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L146" s="92"/>
+    <row r="146" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="115" t="s">
+        <v>191</v>
+      </c>
+      <c r="B146" s="92" t="s">
+        <v>192</v>
+      </c>
+      <c r="C146" s="93"/>
+      <c r="D146" s="93"/>
+      <c r="E146" s="93"/>
+      <c r="F146" s="93"/>
+      <c r="G146" s="93"/>
+      <c r="H146" s="93"/>
+      <c r="K146" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L146" s="41"/>
       <c r="M146" s="2"/>
     </row>
-    <row r="147" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L147" s="92"/>
+    <row r="147" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A147" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B147" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8"/>
+      <c r="H147" s="8"/>
+      <c r="K147" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L147" s="41"/>
       <c r="M147" s="2"/>
     </row>
-    <row r="148" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B148" s="47" t="str">
+    <row r="148" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A148" s="257"/>
+      <c r="B148" s="38" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B147,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C148" s="47" t="str">
+      <c r="C148" s="38" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B147,$N$4:$U$38,3,0))</f>
         <v>T-face: Underlined</v>
       </c>
-      <c r="D148" s="47" t="str">
+      <c r="D148" s="38" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B147,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E148" s="47" t="str">
+      <c r="E148" s="38" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B147,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F148" s="47" t="str">
+      <c r="F148" s="38" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B147,$N$4:$U$38,6,0))</f>
         <v>Text col: Blue</v>
       </c>
-      <c r="G148" s="47" t="str">
+      <c r="G148" s="38" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B147,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H148" s="47" t="str">
+      <c r="H148" s="38" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B147,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I148" s="140"/>
-[...1 lines deleted...]
-      <c r="K148" s="92" t="s">
+      <c r="I148" s="105"/>
+      <c r="J148" s="3"/>
+      <c r="K148" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L148" s="41"/>
+      <c r="M148" s="2"/>
+      <c r="N148" s="3"/>
+      <c r="O148" s="3"/>
+      <c r="P148" s="3"/>
+      <c r="Q148" s="3"/>
+      <c r="R148" s="3"/>
+      <c r="S148" s="3"/>
+      <c r="T148" s="3"/>
+      <c r="U148" s="3"/>
+    </row>
+    <row r="149" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A149" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B149" s="114" t="s">
+        <v>193</v>
+      </c>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8"/>
+      <c r="H149" s="8"/>
+      <c r="J149" s="5"/>
+      <c r="K149" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L149" s="41"/>
+      <c r="M149" s="2"/>
+    </row>
+    <row r="150" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A150" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L148" s="92"/>
-[...48 lines deleted...]
-      <c r="L150" s="92"/>
+      <c r="B150" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+      <c r="F150" s="8"/>
+      <c r="G150" s="8"/>
+      <c r="H150" s="8"/>
+      <c r="K150" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L150" s="41"/>
       <c r="M150" s="2"/>
     </row>
-    <row r="151" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L151" s="92"/>
+    <row r="151" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A151" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B151" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C151" s="8"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="8"/>
+      <c r="F151" s="8"/>
+      <c r="G151" s="8"/>
+      <c r="H151" s="8"/>
+      <c r="K151" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L151" s="41"/>
       <c r="M151" s="2"/>
       <c r="T151"/>
       <c r="U151"/>
     </row>
-    <row r="152" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L152" s="92"/>
+    <row r="152" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A152" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B152" s="327" t="s">
+        <v>101</v>
+      </c>
+      <c r="C152" s="327"/>
+      <c r="D152" s="327"/>
+      <c r="E152" s="327"/>
+      <c r="F152" s="327"/>
+      <c r="G152" s="327"/>
+      <c r="H152" s="8"/>
+      <c r="K152" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L152" s="41"/>
       <c r="M152" s="2"/>
-      <c r="N152" s="49"/>
-[...23 lines deleted...]
-      <c r="L153" s="92"/>
+      <c r="N152" s="40"/>
+      <c r="O152" s="40"/>
+      <c r="P152" s="40"/>
+      <c r="Q152" s="40"/>
+      <c r="R152" s="40"/>
+      <c r="S152" s="40"/>
+    </row>
+    <row r="153" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A153" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+      <c r="F153" s="8"/>
+      <c r="G153" s="8"/>
+      <c r="H153" s="8"/>
+      <c r="K153" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L153" s="41"/>
       <c r="M153" s="2"/>
     </row>
-    <row r="154" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L154" s="92"/>
+    <row r="154" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A154" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C154" s="8"/>
+      <c r="D154" s="8"/>
+      <c r="E154" s="8"/>
+      <c r="F154" s="8"/>
+      <c r="G154" s="8"/>
+      <c r="H154" s="8"/>
+      <c r="K154" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L154" s="41"/>
       <c r="M154" s="2"/>
     </row>
-    <row r="155" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L155" s="92"/>
+    <row r="155" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A155" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C155" s="8"/>
+      <c r="D155" s="8"/>
+      <c r="E155" s="8"/>
+      <c r="F155" s="8"/>
+      <c r="G155" s="8"/>
+      <c r="H155" s="8"/>
+      <c r="K155" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L155" s="41"/>
       <c r="M155" s="2"/>
     </row>
-    <row r="156" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L156" s="92"/>
+    <row r="156" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A156" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C156" s="8"/>
+      <c r="D156" s="8"/>
+      <c r="E156" s="8"/>
+      <c r="F156" s="8"/>
+      <c r="G156" s="8"/>
+      <c r="H156" s="8"/>
+      <c r="K156" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L156" s="41"/>
       <c r="M156" s="2"/>
-      <c r="T156" s="46"/>
-[...6 lines deleted...]
-      <c r="B157" s="280" t="str">
+      <c r="T156" s="5"/>
+      <c r="U156" s="5"/>
+    </row>
+    <row r="157" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A157" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B157" s="8" t="str">
         <f>IF(B147=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C157" s="280"/>
-[...10 lines deleted...]
-      <c r="L157" s="92"/>
+      <c r="C157" s="8"/>
+      <c r="D157" s="8"/>
+      <c r="E157" s="8"/>
+      <c r="F157" s="8"/>
+      <c r="G157" s="8"/>
+      <c r="H157" s="26"/>
+      <c r="I157" s="103"/>
+      <c r="J157" s="3"/>
+      <c r="K157" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L157" s="41"/>
       <c r="M157" s="2"/>
-      <c r="N157" s="46"/>
-[...26 lines deleted...]
-      <c r="L158" s="92"/>
+      <c r="N157" s="5"/>
+      <c r="O157" s="5"/>
+      <c r="P157" s="5"/>
+      <c r="Q157" s="5"/>
+      <c r="R157" s="5"/>
+      <c r="S157" s="5"/>
+      <c r="T157" s="3"/>
+      <c r="U157" s="3"/>
+    </row>
+    <row r="158" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A158" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B158" s="327" t="s">
+        <v>195</v>
+      </c>
+      <c r="C158" s="327"/>
+      <c r="D158" s="327"/>
+      <c r="E158" s="327"/>
+      <c r="F158" s="327"/>
+      <c r="G158" s="327"/>
+      <c r="H158" s="8"/>
+      <c r="J158" s="39"/>
+      <c r="K158" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L158" s="41"/>
       <c r="M158" s="2"/>
     </row>
-    <row r="159" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L159" s="92"/>
+    <row r="159" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="261"/>
+      <c r="B159" s="8"/>
+      <c r="C159" s="8"/>
+      <c r="D159" s="8"/>
+      <c r="E159" s="8"/>
+      <c r="F159" s="8"/>
+      <c r="G159" s="8"/>
+      <c r="H159" s="8"/>
+      <c r="K159" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L159" s="41"/>
       <c r="M159" s="2"/>
     </row>
-    <row r="160" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L160" s="92"/>
+    <row r="160" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="115" t="s">
+        <v>196</v>
+      </c>
+      <c r="B160" s="92" t="s">
+        <v>192</v>
+      </c>
+      <c r="C160" s="93"/>
+      <c r="D160" s="93"/>
+      <c r="E160" s="91"/>
+      <c r="F160" s="91"/>
+      <c r="G160" s="91"/>
+      <c r="H160" s="91"/>
+      <c r="K160" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L160" s="41"/>
       <c r="M160" s="2"/>
     </row>
-    <row r="161" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L161" s="92"/>
+    <row r="161" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A161" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C161" s="8"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="8"/>
+      <c r="F161" s="8"/>
+      <c r="G161" s="8"/>
+      <c r="H161" s="8"/>
+      <c r="K161" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L161" s="41"/>
       <c r="M161" s="2"/>
     </row>
-    <row r="162" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B162" s="41" t="str">
+    <row r="162" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A162" s="258"/>
+      <c r="B162" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B161,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C162" s="41" t="str">
+      <c r="C162" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B161,$N$4:$U$38,3,0))</f>
         <v>T-face: Underlined</v>
       </c>
-      <c r="D162" s="41" t="str">
+      <c r="D162" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B161,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E162" s="41" t="str">
+      <c r="E162" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B161,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F162" s="41" t="str">
+      <c r="F162" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B161,$N$4:$U$38,6,0))</f>
         <v>Text col: Blue</v>
       </c>
-      <c r="G162" s="41" t="str">
+      <c r="G162" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B161,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H162" s="41" t="str">
+      <c r="H162" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B161,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I162" s="140"/>
-[...1 lines deleted...]
-      <c r="K162" s="92" t="s">
+      <c r="I162" s="105"/>
+      <c r="J162" s="3"/>
+      <c r="K162" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L162" s="41"/>
+      <c r="M162" s="2"/>
+      <c r="N162" s="3"/>
+      <c r="O162" s="3"/>
+      <c r="P162" s="3"/>
+      <c r="Q162" s="3"/>
+      <c r="R162" s="3"/>
+      <c r="S162" s="3"/>
+      <c r="T162" s="3"/>
+      <c r="U162" s="3"/>
+    </row>
+    <row r="163" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A163" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="C163" s="8"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="8"/>
+      <c r="F163" s="8"/>
+      <c r="G163" s="8"/>
+      <c r="H163" s="8"/>
+      <c r="J163" s="5"/>
+      <c r="K163" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L163" s="41"/>
+      <c r="M163" s="2"/>
+    </row>
+    <row r="164" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A164" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L162" s="92"/>
-[...48 lines deleted...]
-      <c r="L164" s="92"/>
+      <c r="B164" s="114" t="s">
+        <v>198</v>
+      </c>
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8"/>
+      <c r="H164" s="8"/>
+      <c r="K164" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L164" s="41"/>
       <c r="M164" s="2"/>
     </row>
-    <row r="165" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L165" s="92"/>
+    <row r="165" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A165" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C165" s="8"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="8"/>
+      <c r="F165" s="8"/>
+      <c r="G165" s="8"/>
+      <c r="H165" s="8"/>
+      <c r="K165" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L165" s="41"/>
       <c r="M165" s="2"/>
       <c r="T165"/>
       <c r="U165"/>
     </row>
-    <row r="166" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L166" s="92"/>
+    <row r="166" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A166" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B166" s="327" t="s">
+        <v>101</v>
+      </c>
+      <c r="C166" s="327"/>
+      <c r="D166" s="327"/>
+      <c r="E166" s="327"/>
+      <c r="F166" s="327"/>
+      <c r="G166" s="327"/>
+      <c r="H166" s="8"/>
+      <c r="K166" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L166" s="41"/>
       <c r="M166" s="2"/>
-      <c r="N166" s="49"/>
-[...23 lines deleted...]
-      <c r="L167" s="92"/>
+      <c r="N166" s="40"/>
+      <c r="O166" s="40"/>
+      <c r="P166" s="40"/>
+      <c r="Q166" s="40"/>
+      <c r="R166" s="40"/>
+      <c r="S166" s="40"/>
+    </row>
+    <row r="167" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A167" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8"/>
+      <c r="F167" s="8"/>
+      <c r="G167" s="8"/>
+      <c r="H167" s="8"/>
+      <c r="K167" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L167" s="41"/>
       <c r="M167" s="2"/>
     </row>
-    <row r="168" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L168" s="92"/>
+    <row r="168" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A168" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C168" s="8"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="8"/>
+      <c r="F168" s="8"/>
+      <c r="G168" s="8"/>
+      <c r="H168" s="8"/>
+      <c r="K168" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L168" s="41"/>
       <c r="M168" s="2"/>
     </row>
-    <row r="169" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L169" s="92"/>
+    <row r="169" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A169" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C169" s="8"/>
+      <c r="D169" s="8"/>
+      <c r="E169" s="8"/>
+      <c r="F169" s="8"/>
+      <c r="G169" s="8"/>
+      <c r="H169" s="8"/>
+      <c r="K169" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L169" s="41"/>
       <c r="M169" s="2"/>
     </row>
-    <row r="170" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L170" s="92"/>
+    <row r="170" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A170" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C170" s="8"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="8"/>
+      <c r="F170" s="8"/>
+      <c r="G170" s="8"/>
+      <c r="H170" s="8"/>
+      <c r="K170" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L170" s="41"/>
       <c r="M170" s="2"/>
-      <c r="T170" s="46"/>
-[...6 lines deleted...]
-      <c r="B171" s="280" t="str">
+      <c r="T170" s="5"/>
+      <c r="U170" s="5"/>
+    </row>
+    <row r="171" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A171" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B171" s="8" t="str">
         <f>IF(B161=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C171" s="280"/>
-[...10 lines deleted...]
-      <c r="L171" s="92"/>
+      <c r="C171" s="8"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="8"/>
+      <c r="F171" s="8"/>
+      <c r="G171" s="8"/>
+      <c r="H171" s="26"/>
+      <c r="I171" s="103"/>
+      <c r="J171" s="3"/>
+      <c r="K171" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L171" s="41"/>
       <c r="M171" s="2"/>
-      <c r="N171" s="46"/>
-[...26 lines deleted...]
-      <c r="L172" s="92"/>
+      <c r="N171" s="5"/>
+      <c r="O171" s="5"/>
+      <c r="P171" s="5"/>
+      <c r="Q171" s="5"/>
+      <c r="R171" s="5"/>
+      <c r="S171" s="5"/>
+      <c r="T171" s="3"/>
+      <c r="U171" s="3"/>
+    </row>
+    <row r="172" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A172" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B172" s="327" t="s">
+        <v>199</v>
+      </c>
+      <c r="C172" s="327"/>
+      <c r="D172" s="327"/>
+      <c r="E172" s="327"/>
+      <c r="F172" s="327"/>
+      <c r="G172" s="327"/>
+      <c r="H172" s="8"/>
+      <c r="J172" s="39"/>
+      <c r="K172" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L172" s="41"/>
       <c r="M172" s="2"/>
     </row>
-    <row r="173" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L173" s="92"/>
+    <row r="173" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="261"/>
+      <c r="B173" s="8"/>
+      <c r="C173" s="8"/>
+      <c r="D173" s="8"/>
+      <c r="E173" s="8"/>
+      <c r="F173" s="8"/>
+      <c r="G173" s="8"/>
+      <c r="H173" s="8"/>
+      <c r="K173" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L173" s="41"/>
       <c r="M173" s="2"/>
     </row>
-    <row r="174" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L174" s="92"/>
+    <row r="174" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="115" t="s">
+        <v>200</v>
+      </c>
+      <c r="B174" s="92" t="s">
+        <v>192</v>
+      </c>
+      <c r="C174" s="92"/>
+      <c r="D174" s="93"/>
+      <c r="E174" s="91"/>
+      <c r="F174" s="91"/>
+      <c r="G174" s="91"/>
+      <c r="H174" s="91"/>
+      <c r="K174" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L174" s="41"/>
       <c r="M174" s="2"/>
     </row>
-    <row r="175" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L175" s="92"/>
+    <row r="175" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A175" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C175" s="8"/>
+      <c r="D175" s="8"/>
+      <c r="E175" s="8"/>
+      <c r="F175" s="8"/>
+      <c r="G175" s="8"/>
+      <c r="H175" s="8"/>
+      <c r="K175" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L175" s="41"/>
       <c r="M175" s="2"/>
     </row>
-    <row r="176" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B176" s="41" t="str">
+    <row r="176" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A176" s="258"/>
+      <c r="B176" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B175,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C176" s="41" t="str">
+      <c r="C176" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B175,$N$4:$U$38,3,0))</f>
         <v>T-face: Underlined</v>
       </c>
-      <c r="D176" s="41" t="str">
+      <c r="D176" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B175,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E176" s="41" t="str">
+      <c r="E176" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B175,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F176" s="41" t="str">
+      <c r="F176" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B175,$N$4:$U$38,6,0))</f>
         <v>Text col: Blue</v>
       </c>
-      <c r="G176" s="41" t="str">
+      <c r="G176" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B175,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H176" s="41" t="str">
+      <c r="H176" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B175,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I176" s="140"/>
-[...1 lines deleted...]
-      <c r="K176" s="92" t="s">
+      <c r="I176" s="105"/>
+      <c r="J176" s="3"/>
+      <c r="K176" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L176" s="41"/>
+      <c r="M176" s="2"/>
+      <c r="N176" s="3"/>
+      <c r="O176" s="3"/>
+      <c r="P176" s="3"/>
+      <c r="Q176" s="3"/>
+      <c r="R176" s="3"/>
+      <c r="S176" s="3"/>
+      <c r="T176" s="3"/>
+      <c r="U176" s="3"/>
+    </row>
+    <row r="177" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A177" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B177" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="C177" s="8"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="8"/>
+      <c r="F177" s="8"/>
+      <c r="G177" s="8"/>
+      <c r="H177" s="8"/>
+      <c r="J177" s="5"/>
+      <c r="K177" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L177" s="41"/>
+      <c r="M177" s="2"/>
+    </row>
+    <row r="178" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A178" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L176" s="92"/>
-[...48 lines deleted...]
-      <c r="L178" s="92"/>
+      <c r="B178" s="114" t="s">
+        <v>202</v>
+      </c>
+      <c r="C178" s="8"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="8"/>
+      <c r="F178" s="8"/>
+      <c r="G178" s="8"/>
+      <c r="H178" s="8"/>
+      <c r="K178" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L178" s="41"/>
       <c r="M178" s="2"/>
     </row>
-    <row r="179" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L179" s="92"/>
+    <row r="179" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A179" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+      <c r="F179" s="8"/>
+      <c r="G179" s="8"/>
+      <c r="H179" s="8"/>
+      <c r="K179" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L179" s="41"/>
       <c r="M179" s="2"/>
       <c r="T179"/>
       <c r="U179"/>
     </row>
-    <row r="180" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L180" s="92"/>
+    <row r="180" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A180" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B180" s="327" t="s">
+        <v>101</v>
+      </c>
+      <c r="C180" s="327"/>
+      <c r="D180" s="327"/>
+      <c r="E180" s="327"/>
+      <c r="F180" s="327"/>
+      <c r="G180" s="327"/>
+      <c r="H180" s="8"/>
+      <c r="K180" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L180" s="41"/>
       <c r="M180" s="2"/>
-      <c r="N180" s="49"/>
-[...23 lines deleted...]
-      <c r="L181" s="92"/>
+      <c r="N180" s="40"/>
+      <c r="O180" s="40"/>
+      <c r="P180" s="40"/>
+      <c r="Q180" s="40"/>
+      <c r="R180" s="40"/>
+      <c r="S180" s="40"/>
+    </row>
+    <row r="181" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A181" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B181" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C181" s="8"/>
+      <c r="D181" s="8"/>
+      <c r="E181" s="8"/>
+      <c r="F181" s="8"/>
+      <c r="G181" s="8"/>
+      <c r="H181" s="8"/>
+      <c r="K181" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L181" s="41"/>
       <c r="M181" s="2"/>
     </row>
-    <row r="182" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L182" s="92"/>
+    <row r="182" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A182" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B182" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C182" s="8"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="8"/>
+      <c r="F182" s="8"/>
+      <c r="G182" s="8"/>
+      <c r="H182" s="8"/>
+      <c r="K182" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L182" s="41"/>
       <c r="M182" s="2"/>
     </row>
-    <row r="183" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L183" s="92"/>
+    <row r="183" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A183" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C183" s="8"/>
+      <c r="D183" s="8"/>
+      <c r="E183" s="8"/>
+      <c r="F183" s="8"/>
+      <c r="G183" s="8"/>
+      <c r="H183" s="8"/>
+      <c r="K183" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L183" s="41"/>
       <c r="M183" s="2"/>
     </row>
-    <row r="184" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L184" s="92"/>
+    <row r="184" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A184" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B184" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="8"/>
+      <c r="F184" s="8"/>
+      <c r="G184" s="8"/>
+      <c r="H184" s="8"/>
+      <c r="K184" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L184" s="41"/>
       <c r="M184" s="2"/>
-      <c r="T184" s="46"/>
-[...6 lines deleted...]
-      <c r="B185" s="280" t="str">
+      <c r="T184" s="5"/>
+      <c r="U184" s="5"/>
+    </row>
+    <row r="185" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A185" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B185" s="8" t="str">
         <f>IF(B175=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C185" s="280"/>
-[...10 lines deleted...]
-      <c r="L185" s="92"/>
+      <c r="C185" s="8"/>
+      <c r="D185" s="8"/>
+      <c r="E185" s="8"/>
+      <c r="F185" s="8"/>
+      <c r="G185" s="8"/>
+      <c r="H185" s="26"/>
+      <c r="I185" s="103"/>
+      <c r="J185" s="3"/>
+      <c r="K185" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L185" s="41"/>
       <c r="M185" s="2"/>
-      <c r="N185" s="46"/>
-[...26 lines deleted...]
-      <c r="L186" s="92"/>
+      <c r="N185" s="5"/>
+      <c r="O185" s="5"/>
+      <c r="P185" s="5"/>
+      <c r="Q185" s="5"/>
+      <c r="R185" s="5"/>
+      <c r="S185" s="5"/>
+      <c r="T185" s="3"/>
+      <c r="U185" s="3"/>
+    </row>
+    <row r="186" spans="1:21" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B186" s="327" t="s">
+        <v>203</v>
+      </c>
+      <c r="C186" s="327"/>
+      <c r="D186" s="327"/>
+      <c r="E186" s="327"/>
+      <c r="F186" s="327"/>
+      <c r="G186" s="327"/>
+      <c r="H186" s="8"/>
+      <c r="J186" s="39"/>
+      <c r="K186" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L186" s="41"/>
       <c r="M186" s="2"/>
     </row>
-    <row r="187" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L187" s="92"/>
+    <row r="187" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="261"/>
+      <c r="B187" s="8"/>
+      <c r="C187" s="8"/>
+      <c r="D187" s="8"/>
+      <c r="E187" s="8"/>
+      <c r="F187" s="8"/>
+      <c r="G187" s="8"/>
+      <c r="H187" s="8"/>
+      <c r="K187" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L187" s="41"/>
       <c r="M187" s="2"/>
     </row>
-    <row r="188" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L188" s="92"/>
+    <row r="188" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="267" t="s">
+        <v>204</v>
+      </c>
+      <c r="B188" s="92" t="s">
+        <v>192</v>
+      </c>
+      <c r="C188" s="93"/>
+      <c r="D188" s="93"/>
+      <c r="E188" s="93"/>
+      <c r="F188" s="91"/>
+      <c r="G188" s="91"/>
+      <c r="H188" s="91"/>
+      <c r="K188" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L188" s="41"/>
       <c r="M188" s="2"/>
     </row>
-    <row r="189" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L189" s="92"/>
+    <row r="189" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A189" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C189" s="8"/>
+      <c r="D189" s="8"/>
+      <c r="E189" s="8"/>
+      <c r="F189" s="8"/>
+      <c r="G189" s="8"/>
+      <c r="H189" s="8"/>
+      <c r="K189" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L189" s="41"/>
       <c r="M189" s="2"/>
     </row>
-    <row r="190" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B190" s="41" t="str">
+    <row r="190" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A190" s="258"/>
+      <c r="B190" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B189,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C190" s="41" t="str">
+      <c r="C190" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B189,$N$4:$U$38,3,0))</f>
         <v>T-face: Underlined</v>
       </c>
-      <c r="D190" s="41" t="str">
+      <c r="D190" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B189,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E190" s="41" t="str">
+      <c r="E190" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B189,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F190" s="41" t="str">
+      <c r="F190" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B189,$N$4:$U$38,6,0))</f>
         <v>Text col: Blue</v>
       </c>
-      <c r="G190" s="41" t="str">
+      <c r="G190" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B189,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H190" s="41" t="str">
+      <c r="H190" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B189,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I190" s="140"/>
-[...1 lines deleted...]
-      <c r="K190" s="92" t="s">
+      <c r="I190" s="105"/>
+      <c r="J190" s="3"/>
+      <c r="K190" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L190" s="41"/>
+      <c r="M190" s="2"/>
+      <c r="N190" s="3"/>
+      <c r="O190" s="3"/>
+      <c r="P190" s="3"/>
+      <c r="Q190" s="3"/>
+      <c r="R190" s="3"/>
+      <c r="S190" s="3"/>
+      <c r="T190" s="3"/>
+      <c r="U190" s="3"/>
+    </row>
+    <row r="191" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A191" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B191" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="C191" s="8"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="8"/>
+      <c r="F191" s="8"/>
+      <c r="G191" s="8"/>
+      <c r="H191" s="8"/>
+      <c r="J191" s="5"/>
+      <c r="K191" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L191" s="41"/>
+      <c r="M191" s="2"/>
+    </row>
+    <row r="192" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A192" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L190" s="92"/>
-[...48 lines deleted...]
-      <c r="L192" s="92"/>
+      <c r="B192" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="8"/>
+      <c r="F192" s="8"/>
+      <c r="G192" s="8"/>
+      <c r="H192" s="8"/>
+      <c r="K192" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L192" s="41"/>
       <c r="M192" s="2"/>
     </row>
-    <row r="193" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L193" s="92"/>
+    <row r="193" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A193" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B193" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="8"/>
+      <c r="F193" s="8"/>
+      <c r="G193" s="8"/>
+      <c r="H193" s="8"/>
+      <c r="K193" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L193" s="41"/>
       <c r="M193" s="2"/>
       <c r="T193"/>
       <c r="U193"/>
     </row>
-    <row r="194" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L194" s="92"/>
+    <row r="194" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A194" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B194" s="327" t="s">
+        <v>101</v>
+      </c>
+      <c r="C194" s="327"/>
+      <c r="D194" s="327"/>
+      <c r="E194" s="327"/>
+      <c r="F194" s="327"/>
+      <c r="G194" s="327"/>
+      <c r="H194" s="8"/>
+      <c r="K194" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L194" s="41"/>
       <c r="M194" s="2"/>
-      <c r="N194" s="49"/>
-[...23 lines deleted...]
-      <c r="L195" s="92"/>
+      <c r="N194" s="40"/>
+      <c r="O194" s="40"/>
+      <c r="P194" s="40"/>
+      <c r="Q194" s="40"/>
+      <c r="R194" s="40"/>
+      <c r="S194" s="40"/>
+    </row>
+    <row r="195" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A195" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C195" s="8"/>
+      <c r="D195" s="8"/>
+      <c r="E195" s="8"/>
+      <c r="F195" s="8"/>
+      <c r="G195" s="8"/>
+      <c r="H195" s="8"/>
+      <c r="K195" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L195" s="41"/>
       <c r="M195" s="2"/>
     </row>
-    <row r="196" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L196" s="92"/>
+    <row r="196" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A196" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B196" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C196" s="8"/>
+      <c r="D196" s="8"/>
+      <c r="E196" s="8"/>
+      <c r="F196" s="8"/>
+      <c r="G196" s="8"/>
+      <c r="H196" s="8"/>
+      <c r="K196" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L196" s="41"/>
       <c r="M196" s="2"/>
     </row>
-    <row r="197" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L197" s="92"/>
+    <row r="197" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A197" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B197" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C197" s="8"/>
+      <c r="D197" s="8"/>
+      <c r="E197" s="8"/>
+      <c r="F197" s="8"/>
+      <c r="G197" s="8"/>
+      <c r="H197" s="8"/>
+      <c r="K197" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L197" s="41"/>
       <c r="M197" s="2"/>
     </row>
-    <row r="198" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L198" s="92"/>
+    <row r="198" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A198" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C198" s="8"/>
+      <c r="D198" s="8"/>
+      <c r="E198" s="8"/>
+      <c r="F198" s="8"/>
+      <c r="G198" s="8"/>
+      <c r="H198" s="8"/>
+      <c r="K198" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L198" s="41"/>
       <c r="M198" s="2"/>
-      <c r="T198" s="46"/>
-[...6 lines deleted...]
-      <c r="B199" s="280" t="str">
+      <c r="T198" s="5"/>
+      <c r="U198" s="5"/>
+    </row>
+    <row r="199" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A199" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B199" s="8" t="str">
         <f>IF(B189=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C199" s="280"/>
-[...10 lines deleted...]
-      <c r="L199" s="92"/>
+      <c r="C199" s="8"/>
+      <c r="D199" s="8"/>
+      <c r="E199" s="8"/>
+      <c r="F199" s="8"/>
+      <c r="G199" s="8"/>
+      <c r="H199" s="26"/>
+      <c r="I199" s="103"/>
+      <c r="J199" s="3"/>
+      <c r="K199" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L199" s="41"/>
       <c r="M199" s="2"/>
-      <c r="N199" s="46"/>
-[...26 lines deleted...]
-      <c r="L200" s="92"/>
+      <c r="N199" s="5"/>
+      <c r="O199" s="5"/>
+      <c r="P199" s="5"/>
+      <c r="Q199" s="5"/>
+      <c r="R199" s="5"/>
+      <c r="S199" s="5"/>
+      <c r="T199" s="3"/>
+      <c r="U199" s="3"/>
+    </row>
+    <row r="200" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B200" s="327" t="s">
+        <v>208</v>
+      </c>
+      <c r="C200" s="327"/>
+      <c r="D200" s="327"/>
+      <c r="E200" s="327"/>
+      <c r="F200" s="327"/>
+      <c r="G200" s="327"/>
+      <c r="H200" s="8"/>
+      <c r="J200" s="39"/>
+      <c r="K200" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L200" s="41"/>
       <c r="M200" s="2"/>
     </row>
-    <row r="201" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L201" s="92"/>
+    <row r="201" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="261"/>
+      <c r="B201" s="8"/>
+      <c r="C201" s="89"/>
+      <c r="D201" s="8"/>
+      <c r="E201" s="8"/>
+      <c r="F201" s="8"/>
+      <c r="G201" s="8"/>
+      <c r="H201" s="8"/>
+      <c r="K201" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L201" s="41"/>
       <c r="M201" s="2"/>
     </row>
-    <row r="202" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L202" s="92"/>
+    <row r="202" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="115" t="s">
+        <v>209</v>
+      </c>
+      <c r="B202" s="92" t="s">
+        <v>210</v>
+      </c>
+      <c r="C202" s="93"/>
+      <c r="D202" s="91"/>
+      <c r="E202" s="91"/>
+      <c r="F202" s="91"/>
+      <c r="G202" s="91"/>
+      <c r="H202" s="91"/>
+      <c r="K202" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L202" s="41"/>
       <c r="M202" s="2"/>
     </row>
-    <row r="203" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L203" s="92"/>
+    <row r="203" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A203" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C203" s="8"/>
+      <c r="D203" s="8"/>
+      <c r="E203" s="8"/>
+      <c r="F203" s="8"/>
+      <c r="G203" s="8"/>
+      <c r="H203" s="8"/>
+      <c r="K203" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L203" s="41"/>
       <c r="M203" s="2"/>
     </row>
-    <row r="204" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B204" s="41" t="str">
+    <row r="204" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A204" s="258"/>
+      <c r="B204" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B203,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C204" s="41" t="str">
+      <c r="C204" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B203,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D204" s="41" t="str">
+      <c r="D204" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B203,$N$4:$U$38,4,0))</f>
         <v>Font size: 16</v>
       </c>
-      <c r="E204" s="41" t="str">
+      <c r="E204" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B203,$N$4:$U$38,5,0))</f>
         <v>Row height: 40</v>
       </c>
-      <c r="F204" s="41" t="str">
+      <c r="F204" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B203,$N$4:$U$38,6,0))</f>
         <v>Text col: Teal</v>
       </c>
-      <c r="G204" s="41" t="str">
+      <c r="G204" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B203,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H204" s="41" t="str">
+      <c r="H204" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B203,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I204" s="60"/>
-      <c r="K204" s="92" t="s">
+      <c r="K204" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L204" s="41"/>
+      <c r="M204" s="2"/>
+    </row>
+    <row r="205" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A205" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B205" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+      <c r="F205" s="8"/>
+      <c r="G205" s="8"/>
+      <c r="H205" s="8"/>
+      <c r="K205" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L205" s="41"/>
+      <c r="M205" s="2"/>
+    </row>
+    <row r="206" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A206" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L204" s="92"/>
-[...39 lines deleted...]
-      <c r="L206" s="92"/>
+      <c r="B206" s="68" t="s">
+        <v>212</v>
+      </c>
+      <c r="C206" s="68"/>
+      <c r="D206" s="68"/>
+      <c r="E206" s="68"/>
+      <c r="F206" s="68"/>
+      <c r="G206" s="68"/>
+      <c r="H206" s="8"/>
+      <c r="K206" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L206" s="41"/>
       <c r="M206" s="2"/>
     </row>
-    <row r="207" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L207" s="92"/>
+    <row r="207" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A207" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C207" s="8"/>
+      <c r="D207" s="8"/>
+      <c r="E207" s="8"/>
+      <c r="F207" s="8"/>
+      <c r="G207" s="8"/>
+      <c r="H207" s="8"/>
+      <c r="K207" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L207" s="41"/>
       <c r="M207" s="2"/>
       <c r="T207"/>
       <c r="U207"/>
     </row>
-    <row r="208" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L208" s="92"/>
+    <row r="208" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A208" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B208" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C208" s="327"/>
+      <c r="D208" s="327"/>
+      <c r="E208" s="327"/>
+      <c r="F208" s="327"/>
+      <c r="G208" s="327"/>
+      <c r="H208" s="8"/>
+      <c r="K208" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L208" s="41"/>
       <c r="M208" s="2"/>
-      <c r="N208" s="49"/>
-[...23 lines deleted...]
-      <c r="L209" s="92"/>
+      <c r="N208" s="40"/>
+      <c r="O208" s="40"/>
+      <c r="P208" s="40"/>
+      <c r="Q208" s="40"/>
+      <c r="R208" s="40"/>
+      <c r="S208" s="40"/>
+    </row>
+    <row r="209" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A209" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B209" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C209" s="8"/>
+      <c r="D209" s="8"/>
+      <c r="E209" s="8"/>
+      <c r="F209" s="8"/>
+      <c r="G209" s="8"/>
+      <c r="H209" s="8"/>
+      <c r="K209" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L209" s="41"/>
       <c r="M209" s="2"/>
     </row>
-    <row r="210" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L210" s="92"/>
+    <row r="210" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A210" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B210" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="8"/>
+      <c r="F210" s="8"/>
+      <c r="G210" s="8"/>
+      <c r="H210" s="8"/>
+      <c r="K210" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L210" s="41"/>
       <c r="M210" s="2"/>
     </row>
-    <row r="211" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L211" s="92"/>
+    <row r="211" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A211" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B211" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C211" s="8"/>
+      <c r="D211" s="8"/>
+      <c r="E211" s="8"/>
+      <c r="F211" s="8"/>
+      <c r="G211" s="8"/>
+      <c r="H211" s="8"/>
+      <c r="K211" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L211" s="41"/>
       <c r="M211" s="2"/>
     </row>
-    <row r="212" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L212" s="92"/>
+    <row r="212" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A212" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B212" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C212" s="8"/>
+      <c r="D212" s="8"/>
+      <c r="E212" s="8"/>
+      <c r="F212" s="8"/>
+      <c r="G212" s="8"/>
+      <c r="H212" s="8"/>
+      <c r="K212" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L212" s="41"/>
       <c r="M212" s="2"/>
     </row>
-    <row r="213" spans="1:21" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B213" s="280" t="str">
+    <row r="213" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A213" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B213" s="8" t="str">
         <f>IF(B203=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C213" s="280"/>
-[...10 lines deleted...]
-      <c r="L213" s="92"/>
+      <c r="C213" s="8"/>
+      <c r="D213" s="8"/>
+      <c r="E213" s="8"/>
+      <c r="F213" s="8"/>
+      <c r="G213" s="8"/>
+      <c r="H213" s="26"/>
+      <c r="I213" s="103"/>
+      <c r="J213" s="3"/>
+      <c r="K213" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L213" s="41"/>
       <c r="M213" s="2"/>
-      <c r="N213" s="11"/>
-[...26 lines deleted...]
-      <c r="L214" s="92"/>
+      <c r="N213" s="3"/>
+      <c r="O213" s="3"/>
+      <c r="P213" s="3"/>
+      <c r="Q213" s="3"/>
+      <c r="R213" s="3"/>
+      <c r="S213" s="3"/>
+      <c r="T213" s="3"/>
+      <c r="U213" s="3"/>
+    </row>
+    <row r="214" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A214" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B214" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C214" s="327"/>
+      <c r="D214" s="327"/>
+      <c r="E214" s="327"/>
+      <c r="F214" s="327"/>
+      <c r="G214" s="327"/>
+      <c r="H214" s="8"/>
+      <c r="J214" s="39"/>
+      <c r="K214" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L214" s="41"/>
       <c r="M214" s="2"/>
     </row>
-    <row r="215" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L215" s="92"/>
+    <row r="215" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="261"/>
+      <c r="B215" s="8"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="8"/>
+      <c r="E215" s="8"/>
+      <c r="F215" s="8"/>
+      <c r="G215" s="8"/>
+      <c r="H215" s="8"/>
+      <c r="K215" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L215" s="41"/>
       <c r="M215" s="2"/>
     </row>
-    <row r="216" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L216" s="92"/>
+    <row r="216" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="115" t="s">
+        <v>214</v>
+      </c>
+      <c r="B216" s="92" t="s">
+        <v>215</v>
+      </c>
+      <c r="C216" s="93"/>
+      <c r="D216" s="93"/>
+      <c r="E216" s="93"/>
+      <c r="F216" s="91"/>
+      <c r="G216" s="91"/>
+      <c r="H216" s="91"/>
+      <c r="K216" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L216" s="41"/>
       <c r="M216" s="2"/>
     </row>
-    <row r="217" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L217" s="92"/>
+    <row r="217" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A217" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B217" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C217" s="8"/>
+      <c r="D217" s="8"/>
+      <c r="E217" s="8"/>
+      <c r="F217" s="8"/>
+      <c r="G217" s="8"/>
+      <c r="H217" s="8"/>
+      <c r="K217" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L217" s="41"/>
       <c r="M217" s="2"/>
     </row>
-    <row r="218" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B218" s="47" t="str">
+    <row r="218" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A218" s="257"/>
+      <c r="B218" s="38" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B217,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C218" s="47" t="str">
+      <c r="C218" s="38" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B217,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D218" s="47" t="str">
+      <c r="D218" s="38" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B217,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E218" s="47" t="str">
+      <c r="E218" s="38" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B217,$N$4:$U$38,5,0))</f>
         <v>Row height: 25</v>
       </c>
-      <c r="F218" s="47" t="str">
+      <c r="F218" s="38" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B217,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G218" s="47" t="str">
+      <c r="G218" s="38" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B217,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H218" s="47" t="str">
+      <c r="H218" s="38" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B217,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I218" s="140"/>
-[...1 lines deleted...]
-      <c r="K218" s="92" t="s">
+      <c r="I218" s="105"/>
+      <c r="J218" s="3"/>
+      <c r="K218" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L218" s="41"/>
+      <c r="M218" s="2"/>
+      <c r="N218" s="3"/>
+      <c r="O218" s="3"/>
+      <c r="P218" s="3"/>
+      <c r="Q218" s="3"/>
+      <c r="R218" s="3"/>
+      <c r="S218" s="3"/>
+      <c r="T218" s="3"/>
+      <c r="U218" s="3"/>
+    </row>
+    <row r="219" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A219" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B219" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="C219" s="8"/>
+      <c r="D219" s="8"/>
+      <c r="E219" s="8"/>
+      <c r="F219" s="8"/>
+      <c r="G219" s="8"/>
+      <c r="H219" s="8"/>
+      <c r="J219" s="5"/>
+      <c r="K219" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L219" s="41"/>
+      <c r="M219" s="2"/>
+    </row>
+    <row r="220" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A220" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L218" s="92"/>
-[...48 lines deleted...]
-      <c r="L220" s="92"/>
+      <c r="B220" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="C220" s="8"/>
+      <c r="D220" s="8"/>
+      <c r="E220" s="8"/>
+      <c r="F220" s="8"/>
+      <c r="G220" s="8"/>
+      <c r="H220" s="8"/>
+      <c r="K220" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L220" s="41"/>
       <c r="M220" s="2"/>
     </row>
-    <row r="221" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L221" s="92"/>
+    <row r="221" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A221" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B221" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="8"/>
+      <c r="F221" s="8"/>
+      <c r="G221" s="8"/>
+      <c r="H221" s="8"/>
+      <c r="K221" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L221" s="41"/>
       <c r="M221" s="2"/>
       <c r="T221"/>
       <c r="U221"/>
     </row>
-    <row r="222" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L222" s="92"/>
+    <row r="222" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A222" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B222" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C222" s="327"/>
+      <c r="D222" s="327"/>
+      <c r="E222" s="327"/>
+      <c r="F222" s="327"/>
+      <c r="G222" s="327"/>
+      <c r="H222" s="8"/>
+      <c r="K222" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L222" s="41"/>
       <c r="M222" s="2"/>
-      <c r="N222" s="49"/>
-[...23 lines deleted...]
-      <c r="L223" s="92"/>
+      <c r="N222" s="40"/>
+      <c r="O222" s="40"/>
+      <c r="P222" s="40"/>
+      <c r="Q222" s="40"/>
+      <c r="R222" s="40"/>
+      <c r="S222" s="40"/>
+    </row>
+    <row r="223" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A223" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B223" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C223" s="8"/>
+      <c r="D223" s="8"/>
+      <c r="E223" s="8"/>
+      <c r="F223" s="8"/>
+      <c r="G223" s="8"/>
+      <c r="H223" s="8"/>
+      <c r="K223" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L223" s="41"/>
       <c r="M223" s="2"/>
     </row>
-    <row r="224" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L224" s="92"/>
+    <row r="224" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A224" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B224" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C224" s="8"/>
+      <c r="D224" s="8"/>
+      <c r="E224" s="8"/>
+      <c r="F224" s="8"/>
+      <c r="G224" s="8"/>
+      <c r="H224" s="8"/>
+      <c r="K224" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L224" s="41"/>
       <c r="M224" s="2"/>
     </row>
-    <row r="225" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L225" s="92"/>
+    <row r="225" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A225" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B225" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C225" s="8"/>
+      <c r="D225" s="8"/>
+      <c r="E225" s="8"/>
+      <c r="F225" s="8"/>
+      <c r="G225" s="8"/>
+      <c r="H225" s="8"/>
+      <c r="K225" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L225" s="41"/>
       <c r="M225" s="2"/>
     </row>
-    <row r="226" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L226" s="92"/>
+    <row r="226" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A226" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B226" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C226" s="8"/>
+      <c r="D226" s="8"/>
+      <c r="E226" s="8"/>
+      <c r="F226" s="8"/>
+      <c r="G226" s="8"/>
+      <c r="H226" s="8"/>
+      <c r="K226" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L226" s="41"/>
       <c r="M226" s="2"/>
-      <c r="T226" s="46"/>
-[...6 lines deleted...]
-      <c r="B227" s="280" t="str">
+      <c r="T226" s="5"/>
+      <c r="U226" s="5"/>
+    </row>
+    <row r="227" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A227" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B227" s="8" t="str">
         <f>IF(B217=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C227" s="280"/>
-[...10 lines deleted...]
-      <c r="L227" s="92"/>
+      <c r="C227" s="8"/>
+      <c r="D227" s="8"/>
+      <c r="E227" s="8"/>
+      <c r="F227" s="8"/>
+      <c r="G227" s="8"/>
+      <c r="H227" s="26"/>
+      <c r="I227" s="103"/>
+      <c r="J227" s="3"/>
+      <c r="K227" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L227" s="41"/>
       <c r="M227" s="2"/>
-      <c r="N227" s="46"/>
-[...26 lines deleted...]
-      <c r="L228" s="92"/>
+      <c r="N227" s="5"/>
+      <c r="O227" s="5"/>
+      <c r="P227" s="5"/>
+      <c r="Q227" s="5"/>
+      <c r="R227" s="5"/>
+      <c r="S227" s="5"/>
+      <c r="T227" s="3"/>
+      <c r="U227" s="3"/>
+    </row>
+    <row r="228" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A228" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B228" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C228" s="327"/>
+      <c r="D228" s="327"/>
+      <c r="E228" s="327"/>
+      <c r="F228" s="327"/>
+      <c r="G228" s="327"/>
+      <c r="H228" s="8"/>
+      <c r="J228" s="39"/>
+      <c r="K228" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L228" s="41"/>
       <c r="M228" s="2"/>
     </row>
-    <row r="229" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L229" s="92"/>
+    <row r="229" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="261"/>
+      <c r="B229" s="8"/>
+      <c r="C229" s="8"/>
+      <c r="D229" s="8"/>
+      <c r="E229" s="8"/>
+      <c r="F229" s="8"/>
+      <c r="G229" s="8"/>
+      <c r="H229" s="8"/>
+      <c r="K229" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L229" s="41"/>
       <c r="M229" s="2"/>
     </row>
-    <row r="230" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L230" s="92"/>
+    <row r="230" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="115" t="s">
+        <v>219</v>
+      </c>
+      <c r="B230" s="92" t="s">
+        <v>220</v>
+      </c>
+      <c r="C230" s="93"/>
+      <c r="D230" s="93"/>
+      <c r="E230" s="93"/>
+      <c r="F230" s="93"/>
+      <c r="G230" s="93"/>
+      <c r="H230" s="93"/>
+      <c r="K230" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L230" s="41"/>
       <c r="M230" s="2"/>
     </row>
-    <row r="231" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L231" s="92"/>
+    <row r="231" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A231" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B231" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C231" s="8"/>
+      <c r="D231" s="8"/>
+      <c r="E231" s="8"/>
+      <c r="F231" s="8"/>
+      <c r="G231" s="8"/>
+      <c r="H231" s="8"/>
+      <c r="K231" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L231" s="41"/>
       <c r="M231" s="2"/>
     </row>
-    <row r="232" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B232" s="41" t="str">
+    <row r="232" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A232" s="258"/>
+      <c r="B232" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B231,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C232" s="41" t="str">
+      <c r="C232" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B231,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D232" s="41" t="str">
+      <c r="D232" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B231,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E232" s="41" t="str">
+      <c r="E232" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B231,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F232" s="41" t="str">
+      <c r="F232" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B231,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G232" s="41" t="str">
+      <c r="G232" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B231,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H232" s="41" t="str">
+      <c r="H232" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B231,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I232" s="60"/>
-      <c r="K232" s="92" t="s">
+      <c r="K232" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L232" s="41"/>
+      <c r="M232" s="2"/>
+    </row>
+    <row r="233" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A233" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B233" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C233" s="8"/>
+      <c r="D233" s="8"/>
+      <c r="E233" s="8"/>
+      <c r="F233" s="8"/>
+      <c r="G233" s="8"/>
+      <c r="H233" s="8"/>
+      <c r="K233" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L233" s="41"/>
+      <c r="M233" s="2"/>
+    </row>
+    <row r="234" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A234" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L232" s="92"/>
-[...39 lines deleted...]
-      <c r="L234" s="92"/>
+      <c r="B234" s="327" t="s">
+        <v>222</v>
+      </c>
+      <c r="C234" s="327"/>
+      <c r="D234" s="327"/>
+      <c r="E234" s="327"/>
+      <c r="F234" s="327"/>
+      <c r="G234" s="327"/>
+      <c r="H234" s="8"/>
+      <c r="K234" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L234" s="41"/>
       <c r="M234" s="2"/>
     </row>
-    <row r="235" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L235" s="92"/>
+    <row r="235" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A235" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B235" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="C235" s="8"/>
+      <c r="D235" s="8"/>
+      <c r="E235" s="8"/>
+      <c r="F235" s="8"/>
+      <c r="G235" s="8"/>
+      <c r="H235" s="8"/>
+      <c r="K235" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L235" s="41"/>
       <c r="M235" s="2"/>
       <c r="T235"/>
       <c r="U235"/>
     </row>
-    <row r="236" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L236" s="92"/>
+    <row r="236" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A236" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B236" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C236" s="327"/>
+      <c r="D236" s="327"/>
+      <c r="E236" s="327"/>
+      <c r="F236" s="327"/>
+      <c r="G236" s="327"/>
+      <c r="H236" s="8"/>
+      <c r="K236" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L236" s="41"/>
       <c r="M236" s="2"/>
-      <c r="N236" s="49"/>
-[...23 lines deleted...]
-      <c r="L237" s="92"/>
+      <c r="N236" s="40"/>
+      <c r="O236" s="40"/>
+      <c r="P236" s="40"/>
+      <c r="Q236" s="40"/>
+      <c r="R236" s="40"/>
+      <c r="S236" s="40"/>
+    </row>
+    <row r="237" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A237" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C237" s="8"/>
+      <c r="D237" s="8"/>
+      <c r="E237" s="8"/>
+      <c r="F237" s="8"/>
+      <c r="G237" s="8"/>
+      <c r="H237" s="8"/>
+      <c r="K237" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L237" s="41"/>
       <c r="M237" s="2"/>
     </row>
-    <row r="238" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L238" s="92"/>
+    <row r="238" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A238" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C238" s="8"/>
+      <c r="D238" s="8"/>
+      <c r="E238" s="8"/>
+      <c r="F238" s="8"/>
+      <c r="G238" s="8"/>
+      <c r="H238" s="8"/>
+      <c r="K238" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L238" s="41"/>
       <c r="M238" s="2"/>
     </row>
-    <row r="239" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L239" s="92"/>
+    <row r="239" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A239" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C239" s="8"/>
+      <c r="D239" s="8"/>
+      <c r="E239" s="8"/>
+      <c r="F239" s="8"/>
+      <c r="G239" s="8"/>
+      <c r="H239" s="8"/>
+      <c r="K239" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L239" s="41"/>
       <c r="M239" s="2"/>
     </row>
-    <row r="240" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L240" s="92"/>
+    <row r="240" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A240" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C240" s="8"/>
+      <c r="D240" s="8"/>
+      <c r="E240" s="8"/>
+      <c r="F240" s="8"/>
+      <c r="G240" s="8"/>
+      <c r="H240" s="8"/>
+      <c r="K240" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L240" s="41"/>
       <c r="M240" s="2"/>
     </row>
-    <row r="241" spans="1:21" customFormat="1" ht="28.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B241" s="280" t="str">
+    <row r="241" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A241" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B241" s="8" t="str">
         <f>IF(B231=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C241" s="280"/>
-[...10 lines deleted...]
-      <c r="L241" s="92"/>
+      <c r="C241" s="8"/>
+      <c r="D241" s="8"/>
+      <c r="E241" s="8"/>
+      <c r="F241" s="8"/>
+      <c r="G241" s="8"/>
+      <c r="H241" s="26"/>
+      <c r="I241" s="103"/>
+      <c r="J241" s="3"/>
+      <c r="K241" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L241" s="41"/>
       <c r="M241" s="2"/>
-      <c r="N241" s="11"/>
-[...26 lines deleted...]
-      <c r="L242" s="92"/>
+      <c r="N241" s="3"/>
+      <c r="O241" s="3"/>
+      <c r="P241" s="3"/>
+      <c r="Q241" s="3"/>
+      <c r="R241" s="3"/>
+      <c r="S241" s="3"/>
+      <c r="T241" s="3"/>
+      <c r="U241" s="3"/>
+    </row>
+    <row r="242" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A242" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B242" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C242" s="327"/>
+      <c r="D242" s="327"/>
+      <c r="E242" s="327"/>
+      <c r="F242" s="327"/>
+      <c r="G242" s="327"/>
+      <c r="H242" s="8"/>
+      <c r="J242" s="39"/>
+      <c r="K242" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L242" s="41"/>
       <c r="M242" s="2"/>
     </row>
-    <row r="243" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L243" s="92"/>
+    <row r="243" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="261"/>
+      <c r="B243" s="8"/>
+      <c r="C243" s="8"/>
+      <c r="D243" s="8"/>
+      <c r="E243" s="8"/>
+      <c r="F243" s="8"/>
+      <c r="G243" s="8"/>
+      <c r="H243" s="8"/>
+      <c r="K243" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L243" s="41"/>
       <c r="M243" s="2"/>
     </row>
-    <row r="244" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L244" s="92"/>
+    <row r="244" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="267" t="s">
+        <v>224</v>
+      </c>
+      <c r="B244" s="92" t="s">
+        <v>220</v>
+      </c>
+      <c r="C244" s="93"/>
+      <c r="D244" s="93"/>
+      <c r="E244" s="93"/>
+      <c r="F244" s="93"/>
+      <c r="G244" s="93"/>
+      <c r="H244" s="93"/>
+      <c r="K244" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L244" s="41"/>
       <c r="M244" s="2"/>
     </row>
-    <row r="245" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L245" s="92"/>
+    <row r="245" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A245" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B245" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C245" s="8"/>
+      <c r="D245" s="8"/>
+      <c r="E245" s="8"/>
+      <c r="F245" s="8"/>
+      <c r="G245" s="8"/>
+      <c r="H245" s="8"/>
+      <c r="K245" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L245" s="41"/>
       <c r="M245" s="2"/>
     </row>
-    <row r="246" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B246" s="47" t="str">
+    <row r="246" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A246" s="257"/>
+      <c r="B246" s="38" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B245,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C246" s="47" t="str">
+      <c r="C246" s="38" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B245,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D246" s="47" t="str">
+      <c r="D246" s="38" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B245,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E246" s="47" t="str">
+      <c r="E246" s="38" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B245,$N$4:$U$38,5,0))</f>
         <v>Row height: 31.5</v>
       </c>
-      <c r="F246" s="47" t="str">
+      <c r="F246" s="38" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B245,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G246" s="47" t="str">
+      <c r="G246" s="38" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B245,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H246" s="47" t="str">
+      <c r="H246" s="38" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B245,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I246" s="140"/>
-[...1 lines deleted...]
-      <c r="K246" s="92" t="s">
+      <c r="I246" s="105"/>
+      <c r="J246" s="3"/>
+      <c r="K246" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L246" s="41"/>
+      <c r="M246" s="2"/>
+      <c r="N246" s="3"/>
+      <c r="O246" s="3"/>
+      <c r="P246" s="3"/>
+      <c r="Q246" s="3"/>
+      <c r="R246" s="3"/>
+      <c r="S246" s="3"/>
+      <c r="T246" s="3"/>
+      <c r="U246" s="3"/>
+    </row>
+    <row r="247" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A247" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C247" s="8"/>
+      <c r="D247" s="8"/>
+      <c r="E247" s="8"/>
+      <c r="F247" s="8"/>
+      <c r="G247" s="8"/>
+      <c r="H247" s="8"/>
+      <c r="J247" s="5"/>
+      <c r="K247" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L247" s="41"/>
+      <c r="M247" s="2"/>
+    </row>
+    <row r="248" spans="1:21" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L246" s="92"/>
-[...48 lines deleted...]
-      <c r="L248" s="92"/>
+      <c r="B248" s="327" t="s">
+        <v>225</v>
+      </c>
+      <c r="C248" s="339"/>
+      <c r="D248" s="339"/>
+      <c r="E248" s="339"/>
+      <c r="F248" s="339"/>
+      <c r="G248" s="339"/>
+      <c r="H248" s="340"/>
+      <c r="K248" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L248" s="41"/>
       <c r="M248" s="2"/>
     </row>
-    <row r="249" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L249" s="92"/>
+    <row r="249" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A249" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B249" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C249" s="8"/>
+      <c r="D249" s="8"/>
+      <c r="E249" s="8"/>
+      <c r="F249" s="8"/>
+      <c r="G249" s="8"/>
+      <c r="H249" s="8"/>
+      <c r="K249" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L249" s="41"/>
       <c r="M249" s="2"/>
       <c r="T249"/>
       <c r="U249"/>
     </row>
-    <row r="250" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L250" s="92"/>
+    <row r="250" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A250" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B250" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C250" s="327"/>
+      <c r="D250" s="327"/>
+      <c r="E250" s="327"/>
+      <c r="F250" s="327"/>
+      <c r="G250" s="327"/>
+      <c r="H250" s="8"/>
+      <c r="K250" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L250" s="41"/>
       <c r="M250" s="2"/>
-      <c r="N250" s="49"/>
-[...23 lines deleted...]
-      <c r="L251" s="92"/>
+      <c r="N250" s="40"/>
+      <c r="O250" s="40"/>
+      <c r="P250" s="40"/>
+      <c r="Q250" s="40"/>
+      <c r="R250" s="40"/>
+      <c r="S250" s="40"/>
+    </row>
+    <row r="251" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A251" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B251" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C251" s="8"/>
+      <c r="D251" s="8"/>
+      <c r="E251" s="8"/>
+      <c r="F251" s="8"/>
+      <c r="G251" s="8"/>
+      <c r="H251" s="8"/>
+      <c r="K251" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L251" s="41"/>
       <c r="M251" s="2"/>
     </row>
-    <row r="252" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L252" s="92"/>
+    <row r="252" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A252" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C252" s="8"/>
+      <c r="D252" s="8"/>
+      <c r="E252" s="8"/>
+      <c r="F252" s="8"/>
+      <c r="G252" s="8"/>
+      <c r="H252" s="8"/>
+      <c r="K252" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L252" s="41"/>
       <c r="M252" s="2"/>
     </row>
-    <row r="253" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L253" s="92"/>
+    <row r="253" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A253" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B253" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C253" s="8"/>
+      <c r="D253" s="8"/>
+      <c r="E253" s="8"/>
+      <c r="F253" s="8"/>
+      <c r="G253" s="8"/>
+      <c r="H253" s="8"/>
+      <c r="K253" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L253" s="41"/>
       <c r="M253" s="2"/>
     </row>
-    <row r="254" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L254" s="92"/>
+    <row r="254" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A254" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C254" s="8"/>
+      <c r="D254" s="8"/>
+      <c r="E254" s="8"/>
+      <c r="F254" s="8"/>
+      <c r="G254" s="8"/>
+      <c r="H254" s="8"/>
+      <c r="K254" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L254" s="41"/>
       <c r="M254" s="2"/>
-      <c r="T254" s="46"/>
-[...6 lines deleted...]
-      <c r="B255" s="280" t="str">
+      <c r="T254" s="5"/>
+      <c r="U254" s="5"/>
+    </row>
+    <row r="255" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A255" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B255" s="8" t="str">
         <f>IF(B245=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C255" s="280"/>
-[...10 lines deleted...]
-      <c r="L255" s="92"/>
+      <c r="C255" s="8"/>
+      <c r="D255" s="8"/>
+      <c r="E255" s="8"/>
+      <c r="F255" s="8"/>
+      <c r="G255" s="8"/>
+      <c r="H255" s="26"/>
+      <c r="I255" s="103"/>
+      <c r="J255" s="3"/>
+      <c r="K255" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L255" s="41"/>
       <c r="M255" s="2"/>
-      <c r="N255" s="46"/>
-[...26 lines deleted...]
-      <c r="L256" s="92"/>
+      <c r="N255" s="5"/>
+      <c r="O255" s="5"/>
+      <c r="P255" s="5"/>
+      <c r="Q255" s="5"/>
+      <c r="R255" s="5"/>
+      <c r="S255" s="5"/>
+      <c r="T255" s="3"/>
+      <c r="U255" s="3"/>
+    </row>
+    <row r="256" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A256" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B256" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C256" s="327"/>
+      <c r="D256" s="327"/>
+      <c r="E256" s="327"/>
+      <c r="F256" s="327"/>
+      <c r="G256" s="327"/>
+      <c r="H256" s="8"/>
+      <c r="J256" s="39"/>
+      <c r="K256" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L256" s="41"/>
       <c r="M256" s="2"/>
     </row>
-    <row r="257" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L257" s="92"/>
+    <row r="257" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="261"/>
+      <c r="B257" s="8"/>
+      <c r="C257" s="8"/>
+      <c r="D257" s="8"/>
+      <c r="E257" s="8"/>
+      <c r="F257" s="8"/>
+      <c r="G257" s="8"/>
+      <c r="H257" s="8"/>
+      <c r="K257" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L257" s="41"/>
       <c r="M257" s="2"/>
     </row>
-    <row r="258" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L258" s="92"/>
+    <row r="258" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="115" t="s">
+        <v>227</v>
+      </c>
+      <c r="B258" s="92" t="s">
+        <v>220</v>
+      </c>
+      <c r="C258" s="91"/>
+      <c r="D258" s="91"/>
+      <c r="E258" s="91"/>
+      <c r="F258" s="91"/>
+      <c r="G258" s="91"/>
+      <c r="H258" s="91"/>
+      <c r="K258" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L258" s="41"/>
       <c r="M258" s="2"/>
     </row>
-    <row r="259" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L259" s="92"/>
+    <row r="259" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A259" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B259" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C259" s="8"/>
+      <c r="D259" s="8"/>
+      <c r="E259" s="8"/>
+      <c r="F259" s="8"/>
+      <c r="G259" s="8"/>
+      <c r="H259" s="8"/>
+      <c r="K259" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L259" s="41"/>
       <c r="M259" s="2"/>
     </row>
-    <row r="260" spans="1:21" s="86" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B260" s="41" t="str">
+    <row r="260" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A260" s="258"/>
+      <c r="B260" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B259,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C260" s="41" t="str">
+      <c r="C260" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B259,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D260" s="41" t="str">
+      <c r="D260" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B259,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E260" s="41" t="str">
+      <c r="E260" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B259,$N$4:$U$38,5,0))</f>
         <v>Row height: 25</v>
       </c>
-      <c r="F260" s="41" t="str">
+      <c r="F260" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B259,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G260" s="41" t="str">
+      <c r="G260" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B259,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H260" s="41" t="str">
+      <c r="H260" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B259,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I260" s="140"/>
-[...1 lines deleted...]
-      <c r="K260" s="92" t="s">
+      <c r="I260" s="105"/>
+      <c r="J260" s="3"/>
+      <c r="K260" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L260" s="41"/>
+      <c r="M260" s="2"/>
+      <c r="N260" s="3"/>
+      <c r="O260" s="3"/>
+      <c r="P260" s="3"/>
+      <c r="Q260" s="3"/>
+      <c r="R260" s="3"/>
+      <c r="S260" s="3"/>
+      <c r="T260" s="3"/>
+      <c r="U260" s="3"/>
+    </row>
+    <row r="261" spans="1:21" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C261" s="8"/>
+      <c r="D261" s="8"/>
+      <c r="E261" s="8"/>
+      <c r="F261" s="8"/>
+      <c r="G261" s="8"/>
+      <c r="H261" s="8"/>
+      <c r="J261" s="5"/>
+      <c r="K261" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L261" s="41"/>
+      <c r="M261" s="2"/>
+    </row>
+    <row r="262" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A262" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L260" s="92"/>
-[...48 lines deleted...]
-      <c r="L262" s="92"/>
+      <c r="B262" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="C262" s="8"/>
+      <c r="D262" s="8"/>
+      <c r="E262" s="8"/>
+      <c r="F262" s="8"/>
+      <c r="G262" s="8"/>
+      <c r="H262" s="8"/>
+      <c r="K262" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L262" s="41"/>
       <c r="M262" s="2"/>
     </row>
-    <row r="263" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L263" s="92"/>
+    <row r="263" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A263" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B263" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C263" s="8"/>
+      <c r="D263" s="8"/>
+      <c r="E263" s="8"/>
+      <c r="F263" s="8"/>
+      <c r="G263" s="8"/>
+      <c r="H263" s="8"/>
+      <c r="K263" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L263" s="41"/>
       <c r="M263" s="2"/>
       <c r="T263"/>
       <c r="U263"/>
     </row>
-    <row r="264" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L264" s="92"/>
+    <row r="264" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A264" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B264" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C264" s="327"/>
+      <c r="D264" s="327"/>
+      <c r="E264" s="327"/>
+      <c r="F264" s="327"/>
+      <c r="G264" s="327"/>
+      <c r="H264" s="8"/>
+      <c r="K264" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L264" s="41"/>
       <c r="M264" s="2"/>
-      <c r="N264" s="49"/>
-[...23 lines deleted...]
-      <c r="L265" s="92"/>
+      <c r="N264" s="40"/>
+      <c r="O264" s="40"/>
+      <c r="P264" s="40"/>
+      <c r="Q264" s="40"/>
+      <c r="R264" s="40"/>
+      <c r="S264" s="40"/>
+    </row>
+    <row r="265" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A265" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B265" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C265" s="8"/>
+      <c r="D265" s="8"/>
+      <c r="E265" s="8"/>
+      <c r="F265" s="8"/>
+      <c r="G265" s="8"/>
+      <c r="H265" s="8"/>
+      <c r="K265" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L265" s="41"/>
       <c r="M265" s="2"/>
     </row>
-    <row r="266" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L266" s="92"/>
+    <row r="266" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A266" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B266" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C266" s="8"/>
+      <c r="D266" s="8"/>
+      <c r="E266" s="8"/>
+      <c r="F266" s="8"/>
+      <c r="G266" s="8"/>
+      <c r="H266" s="8"/>
+      <c r="K266" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L266" s="41"/>
       <c r="M266" s="2"/>
     </row>
-    <row r="267" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L267" s="92"/>
+    <row r="267" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A267" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B267" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C267" s="8"/>
+      <c r="D267" s="8"/>
+      <c r="E267" s="8"/>
+      <c r="F267" s="8"/>
+      <c r="G267" s="8"/>
+      <c r="H267" s="8"/>
+      <c r="K267" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L267" s="41"/>
       <c r="M267" s="2"/>
     </row>
-    <row r="268" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L268" s="92"/>
+    <row r="268" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A268" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B268" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C268" s="8"/>
+      <c r="D268" s="8"/>
+      <c r="E268" s="8"/>
+      <c r="F268" s="8"/>
+      <c r="G268" s="8"/>
+      <c r="H268" s="8"/>
+      <c r="K268" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L268" s="41"/>
       <c r="M268" s="2"/>
-      <c r="T268" s="86"/>
-[...6 lines deleted...]
-      <c r="B269" s="280" t="str">
+      <c r="T268" s="5"/>
+      <c r="U268" s="5"/>
+    </row>
+    <row r="269" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A269" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B269" s="8" t="str">
         <f>IF(B259=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C269" s="280"/>
-[...10 lines deleted...]
-      <c r="L269" s="92"/>
+      <c r="C269" s="8"/>
+      <c r="D269" s="8"/>
+      <c r="E269" s="8"/>
+      <c r="F269" s="8"/>
+      <c r="G269" s="8"/>
+      <c r="H269" s="26"/>
+      <c r="I269" s="103"/>
+      <c r="J269" s="3"/>
+      <c r="K269" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L269" s="41"/>
       <c r="M269" s="2"/>
-      <c r="N269" s="86"/>
-[...26 lines deleted...]
-      <c r="L270" s="92"/>
+      <c r="N269" s="5"/>
+      <c r="O269" s="5"/>
+      <c r="P269" s="5"/>
+      <c r="Q269" s="5"/>
+      <c r="R269" s="5"/>
+      <c r="S269" s="5"/>
+      <c r="T269" s="3"/>
+      <c r="U269" s="3"/>
+    </row>
+    <row r="270" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A270" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B270" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C270" s="327"/>
+      <c r="D270" s="327"/>
+      <c r="E270" s="327"/>
+      <c r="F270" s="327"/>
+      <c r="G270" s="327"/>
+      <c r="H270" s="8"/>
+      <c r="J270" s="39"/>
+      <c r="K270" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L270" s="41"/>
       <c r="M270" s="2"/>
     </row>
-    <row r="271" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L271" s="92"/>
+    <row r="271" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="261"/>
+      <c r="B271" s="8"/>
+      <c r="C271" s="8"/>
+      <c r="D271" s="8"/>
+      <c r="E271" s="8"/>
+      <c r="F271" s="8"/>
+      <c r="G271" s="8"/>
+      <c r="H271" s="8"/>
+      <c r="K271" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L271" s="41"/>
       <c r="M271" s="2"/>
     </row>
-    <row r="272" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L272" s="92"/>
+    <row r="272" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="113" t="s">
+        <v>230</v>
+      </c>
+      <c r="B272" s="92" t="s">
+        <v>220</v>
+      </c>
+      <c r="C272" s="93"/>
+      <c r="D272" s="93"/>
+      <c r="E272" s="93"/>
+      <c r="F272" s="93"/>
+      <c r="G272" s="93"/>
+      <c r="H272" s="93"/>
+      <c r="K272" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L272" s="41"/>
       <c r="M272" s="2"/>
     </row>
-    <row r="273" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L273" s="92"/>
+    <row r="273" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A273" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B273" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C273" s="8"/>
+      <c r="D273" s="8"/>
+      <c r="E273" s="8"/>
+      <c r="F273" s="8"/>
+      <c r="G273" s="8"/>
+      <c r="H273" s="8"/>
+      <c r="K273" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L273" s="41"/>
       <c r="M273" s="2"/>
     </row>
-    <row r="274" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B274" s="41" t="str">
+    <row r="274" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A274" s="258"/>
+      <c r="B274" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B273,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C274" s="41" t="str">
+      <c r="C274" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B273,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D274" s="41" t="str">
+      <c r="D274" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B273,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E274" s="41" t="str">
+      <c r="E274" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B273,$N$4:$U$38,5,0))</f>
         <v>Row height: 38</v>
       </c>
-      <c r="F274" s="41" t="str">
+      <c r="F274" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B273,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G274" s="41" t="str">
+      <c r="G274" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B273,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H274" s="41" t="str">
+      <c r="H274" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B273,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I274" s="140"/>
-[...1 lines deleted...]
-      <c r="K274" s="92" t="s">
+      <c r="I274" s="105"/>
+      <c r="J274" s="3"/>
+      <c r="K274" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L274" s="41"/>
+      <c r="M274" s="2"/>
+      <c r="N274" s="3"/>
+      <c r="O274" s="3"/>
+      <c r="P274" s="3"/>
+      <c r="Q274" s="3"/>
+      <c r="R274" s="3"/>
+      <c r="S274" s="3"/>
+      <c r="T274" s="3"/>
+      <c r="U274" s="3"/>
+    </row>
+    <row r="275" spans="1:21" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B275" s="327" t="s">
+        <v>1</v>
+      </c>
+      <c r="C275" s="327"/>
+      <c r="D275" s="327"/>
+      <c r="E275" s="327"/>
+      <c r="F275" s="327"/>
+      <c r="G275" s="327"/>
+      <c r="H275" s="8"/>
+      <c r="J275" s="5"/>
+      <c r="K275" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="L275" s="41"/>
+      <c r="M275" s="2"/>
+    </row>
+    <row r="276" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A276" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L274" s="92"/>
-[...46 lines deleted...]
-      <c r="L276" s="92"/>
+      <c r="B276" s="8"/>
+      <c r="C276" s="8"/>
+      <c r="D276" s="8"/>
+      <c r="E276" s="8"/>
+      <c r="F276" s="8"/>
+      <c r="G276" s="8"/>
+      <c r="H276" s="8"/>
+      <c r="K276" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L276" s="41"/>
       <c r="M276" s="2"/>
     </row>
-    <row r="277" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L277" s="92"/>
+    <row r="277" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A277" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B277" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C277" s="8"/>
+      <c r="D277" s="8"/>
+      <c r="E277" s="8"/>
+      <c r="F277" s="8"/>
+      <c r="G277" s="8"/>
+      <c r="H277" s="8"/>
+      <c r="K277" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L277" s="41"/>
       <c r="M277" s="2"/>
       <c r="T277"/>
       <c r="U277"/>
     </row>
-    <row r="278" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L278" s="92"/>
+    <row r="278" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A278" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B278" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C278" s="327"/>
+      <c r="D278" s="327"/>
+      <c r="E278" s="327"/>
+      <c r="F278" s="327"/>
+      <c r="G278" s="327"/>
+      <c r="H278" s="8"/>
+      <c r="K278" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L278" s="41"/>
       <c r="M278" s="2"/>
-      <c r="N278" s="49"/>
-[...23 lines deleted...]
-      <c r="L279" s="92"/>
+      <c r="N278" s="40"/>
+      <c r="O278" s="40"/>
+      <c r="P278" s="40"/>
+      <c r="Q278" s="40"/>
+      <c r="R278" s="40"/>
+      <c r="S278" s="40"/>
+    </row>
+    <row r="279" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A279" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B279" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C279" s="8"/>
+      <c r="D279" s="8"/>
+      <c r="E279" s="8"/>
+      <c r="F279" s="8"/>
+      <c r="G279" s="8"/>
+      <c r="H279" s="8"/>
+      <c r="K279" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L279" s="41"/>
       <c r="M279" s="2"/>
     </row>
-    <row r="280" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L280" s="92"/>
+    <row r="280" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A280" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B280" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C280" s="8"/>
+      <c r="D280" s="8"/>
+      <c r="E280" s="8"/>
+      <c r="F280" s="8"/>
+      <c r="G280" s="8"/>
+      <c r="H280" s="8"/>
+      <c r="K280" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L280" s="41"/>
       <c r="M280" s="2"/>
     </row>
-    <row r="281" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L281" s="92"/>
+    <row r="281" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A281" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B281" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C281" s="8"/>
+      <c r="D281" s="8"/>
+      <c r="E281" s="8"/>
+      <c r="F281" s="8"/>
+      <c r="G281" s="8"/>
+      <c r="H281" s="8"/>
+      <c r="K281" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L281" s="41"/>
       <c r="M281" s="2"/>
     </row>
-    <row r="282" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L282" s="92"/>
+    <row r="282" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A282" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B282" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C282" s="8"/>
+      <c r="D282" s="8"/>
+      <c r="E282" s="8"/>
+      <c r="F282" s="8"/>
+      <c r="G282" s="8"/>
+      <c r="H282" s="8"/>
+      <c r="K282" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L282" s="41"/>
       <c r="M282" s="2"/>
-      <c r="T282" s="46"/>
-[...6 lines deleted...]
-      <c r="B283" s="280" t="str">
+      <c r="T282" s="5"/>
+      <c r="U282" s="5"/>
+    </row>
+    <row r="283" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A283" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B283" s="8" t="str">
         <f>IF(B273=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C283" s="280"/>
-[...10 lines deleted...]
-      <c r="L283" s="92"/>
+      <c r="C283" s="8"/>
+      <c r="D283" s="8"/>
+      <c r="E283" s="8"/>
+      <c r="F283" s="8"/>
+      <c r="G283" s="8"/>
+      <c r="H283" s="26"/>
+      <c r="I283" s="103"/>
+      <c r="J283" s="3"/>
+      <c r="K283" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L283" s="41"/>
       <c r="M283" s="2"/>
-      <c r="N283" s="46"/>
-[...26 lines deleted...]
-      <c r="L284" s="92"/>
+      <c r="N283" s="5"/>
+      <c r="O283" s="5"/>
+      <c r="P283" s="5"/>
+      <c r="Q283" s="5"/>
+      <c r="R283" s="5"/>
+      <c r="S283" s="5"/>
+      <c r="T283" s="3"/>
+      <c r="U283" s="3"/>
+    </row>
+    <row r="284" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A284" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B284" s="327" t="s">
+        <v>232</v>
+      </c>
+      <c r="C284" s="327"/>
+      <c r="D284" s="327"/>
+      <c r="E284" s="327"/>
+      <c r="F284" s="327"/>
+      <c r="G284" s="327"/>
+      <c r="H284" s="8"/>
+      <c r="J284" s="39"/>
+      <c r="K284" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L284" s="41"/>
       <c r="M284" s="2"/>
     </row>
-    <row r="285" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L285" s="92"/>
+    <row r="285" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="261"/>
+      <c r="B285" s="8"/>
+      <c r="C285" s="8"/>
+      <c r="D285" s="8"/>
+      <c r="E285" s="8"/>
+      <c r="F285" s="8"/>
+      <c r="G285" s="8"/>
+      <c r="H285" s="8"/>
+      <c r="K285" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L285" s="41"/>
       <c r="M285" s="2"/>
     </row>
-    <row r="286" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L286" s="92"/>
+    <row r="286" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A286" s="115" t="s">
+        <v>233</v>
+      </c>
+      <c r="B286" s="92" t="s">
+        <v>234</v>
+      </c>
+      <c r="C286" s="93"/>
+      <c r="D286" s="93"/>
+      <c r="E286" s="93"/>
+      <c r="F286" s="93"/>
+      <c r="G286" s="93"/>
+      <c r="H286" s="93"/>
+      <c r="K286" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L286" s="41"/>
       <c r="M286" s="2"/>
     </row>
-    <row r="287" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L287" s="92"/>
+    <row r="287" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A287" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B287" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C287" s="241"/>
+      <c r="D287" s="8"/>
+      <c r="E287" s="8"/>
+      <c r="F287" s="8"/>
+      <c r="G287" s="8"/>
+      <c r="H287" s="8"/>
+      <c r="K287" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L287" s="41"/>
       <c r="M287" s="2"/>
     </row>
-    <row r="288" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B288" s="41" t="str">
+    <row r="288" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A288" s="258"/>
+      <c r="B288" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B287,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C288" s="41" t="str">
+      <c r="C288" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B287,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D288" s="41" t="str">
+      <c r="D288" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B287,$N$4:$U$38,4,0))</f>
         <v>Font size: 14</v>
       </c>
-      <c r="E288" s="41" t="str">
+      <c r="E288" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B287,$N$4:$U$38,5,0))</f>
         <v>Row height: 40.5</v>
       </c>
-      <c r="F288" s="41" t="str">
+      <c r="F288" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B287,$N$4:$U$38,6,0))</f>
         <v>Text col: Teal</v>
       </c>
-      <c r="G288" s="41" t="str">
+      <c r="G288" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B287,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H288" s="41" t="str">
+      <c r="H288" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B287,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I288" s="140"/>
-[...1 lines deleted...]
-      <c r="K288" s="92" t="s">
+      <c r="I288" s="105"/>
+      <c r="J288" s="3"/>
+      <c r="K288" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L288" s="41"/>
+      <c r="M288" s="2"/>
+      <c r="N288" s="3"/>
+      <c r="O288" s="3"/>
+      <c r="P288" s="3"/>
+      <c r="Q288" s="3"/>
+      <c r="R288" s="3"/>
+      <c r="S288" s="3"/>
+      <c r="T288" s="3"/>
+      <c r="U288" s="3"/>
+    </row>
+    <row r="289" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A289" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B289" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C289" s="8"/>
+      <c r="D289" s="8"/>
+      <c r="E289" s="8"/>
+      <c r="F289" s="8"/>
+      <c r="G289" s="8"/>
+      <c r="H289" s="8"/>
+      <c r="J289" s="5"/>
+      <c r="K289" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L289" s="41"/>
+      <c r="M289" s="2"/>
+    </row>
+    <row r="290" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A290" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L288" s="92"/>
-[...46 lines deleted...]
-      <c r="L290" s="92"/>
+      <c r="B290" s="8"/>
+      <c r="C290" s="8"/>
+      <c r="D290" s="8"/>
+      <c r="E290" s="8"/>
+      <c r="F290" s="8"/>
+      <c r="G290" s="8"/>
+      <c r="H290" s="8"/>
+      <c r="K290" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L290" s="41"/>
       <c r="M290" s="2"/>
     </row>
-    <row r="291" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L291" s="92"/>
+    <row r="291" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A291" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B291" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C291" s="8"/>
+      <c r="D291" s="8"/>
+      <c r="E291" s="8"/>
+      <c r="F291" s="8"/>
+      <c r="G291" s="8"/>
+      <c r="H291" s="8"/>
+      <c r="K291" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L291" s="41"/>
       <c r="M291" s="2"/>
       <c r="T291"/>
       <c r="U291"/>
     </row>
-    <row r="292" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L292" s="92"/>
+    <row r="292" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A292" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B292" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C292" s="327"/>
+      <c r="D292" s="327"/>
+      <c r="E292" s="327"/>
+      <c r="F292" s="327"/>
+      <c r="G292" s="327"/>
+      <c r="H292" s="8"/>
+      <c r="K292" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L292" s="41"/>
       <c r="M292" s="2"/>
-      <c r="N292" s="49"/>
-[...23 lines deleted...]
-      <c r="L293" s="92"/>
+      <c r="N292" s="40"/>
+      <c r="O292" s="40"/>
+      <c r="P292" s="40"/>
+      <c r="Q292" s="40"/>
+      <c r="R292" s="40"/>
+      <c r="S292" s="40"/>
+    </row>
+    <row r="293" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A293" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B293" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C293" s="8"/>
+      <c r="D293" s="8"/>
+      <c r="E293" s="8"/>
+      <c r="F293" s="8"/>
+      <c r="G293" s="8"/>
+      <c r="H293" s="8"/>
+      <c r="K293" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L293" s="41"/>
       <c r="M293" s="2"/>
     </row>
-    <row r="294" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L294" s="92"/>
+    <row r="294" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A294" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B294" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C294" s="8"/>
+      <c r="D294" s="8"/>
+      <c r="E294" s="8"/>
+      <c r="F294" s="8"/>
+      <c r="G294" s="8"/>
+      <c r="H294" s="8"/>
+      <c r="K294" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L294" s="41"/>
       <c r="M294" s="2"/>
     </row>
-    <row r="295" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L295" s="92"/>
+    <row r="295" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A295" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B295" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C295" s="8"/>
+      <c r="D295" s="8"/>
+      <c r="E295" s="8"/>
+      <c r="F295" s="8"/>
+      <c r="G295" s="8"/>
+      <c r="H295" s="8"/>
+      <c r="K295" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L295" s="41"/>
       <c r="M295" s="2"/>
     </row>
-    <row r="296" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L296" s="92"/>
+    <row r="296" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A296" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B296" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C296" s="8"/>
+      <c r="D296" s="8"/>
+      <c r="E296" s="8"/>
+      <c r="F296" s="8"/>
+      <c r="G296" s="8"/>
+      <c r="H296" s="8"/>
+      <c r="K296" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L296" s="41"/>
       <c r="M296" s="2"/>
-      <c r="T296" s="46"/>
-[...6 lines deleted...]
-      <c r="B297" s="280" t="str">
+      <c r="T296" s="5"/>
+      <c r="U296" s="5"/>
+    </row>
+    <row r="297" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A297" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B297" s="8" t="str">
         <f>IF(B287=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C297" s="280"/>
-[...10 lines deleted...]
-      <c r="L297" s="92"/>
+      <c r="C297" s="8"/>
+      <c r="D297" s="8"/>
+      <c r="E297" s="8"/>
+      <c r="F297" s="8"/>
+      <c r="G297" s="8"/>
+      <c r="H297" s="26"/>
+      <c r="I297" s="103"/>
+      <c r="J297" s="3"/>
+      <c r="K297" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L297" s="41"/>
       <c r="M297" s="2"/>
-      <c r="N297" s="46"/>
-[...26 lines deleted...]
-      <c r="L298" s="92"/>
+      <c r="N297" s="5"/>
+      <c r="O297" s="5"/>
+      <c r="P297" s="5"/>
+      <c r="Q297" s="5"/>
+      <c r="R297" s="5"/>
+      <c r="S297" s="5"/>
+      <c r="T297" s="3"/>
+      <c r="U297" s="3"/>
+    </row>
+    <row r="298" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A298" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B298" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C298" s="327"/>
+      <c r="D298" s="327"/>
+      <c r="E298" s="327"/>
+      <c r="F298" s="327"/>
+      <c r="G298" s="327"/>
+      <c r="H298" s="8"/>
+      <c r="J298" s="39"/>
+      <c r="K298" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L298" s="41"/>
       <c r="M298" s="2"/>
     </row>
-    <row r="299" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L299" s="92"/>
+    <row r="299" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="261"/>
+      <c r="B299" s="8"/>
+      <c r="C299" s="8"/>
+      <c r="D299" s="8"/>
+      <c r="E299" s="8"/>
+      <c r="F299" s="89"/>
+      <c r="G299" s="8"/>
+      <c r="H299" s="8"/>
+      <c r="K299" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L299" s="41"/>
       <c r="M299" s="2"/>
     </row>
-    <row r="300" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L300" s="92"/>
+    <row r="300" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="267" t="s">
+        <v>236</v>
+      </c>
+      <c r="B300" s="92" t="s">
+        <v>237</v>
+      </c>
+      <c r="C300" s="93"/>
+      <c r="D300" s="93"/>
+      <c r="E300" s="93"/>
+      <c r="F300" s="93"/>
+      <c r="G300" s="91"/>
+      <c r="H300" s="91"/>
+      <c r="K300" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L300" s="41"/>
       <c r="M300" s="2"/>
     </row>
-    <row r="301" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L301" s="92"/>
+    <row r="301" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A301" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B301" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C301" s="8"/>
+      <c r="D301" s="8"/>
+      <c r="E301" s="8"/>
+      <c r="F301" s="8"/>
+      <c r="G301" s="8"/>
+      <c r="H301" s="8"/>
+      <c r="K301" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L301" s="41"/>
       <c r="M301" s="2"/>
     </row>
-    <row r="302" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B302" s="41" t="str">
+    <row r="302" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A302" s="258"/>
+      <c r="B302" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B301,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C302" s="41" t="str">
+      <c r="C302" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B301,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D302" s="41" t="str">
+      <c r="D302" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B301,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E302" s="41" t="str">
+      <c r="E302" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B301,$N$4:$U$38,5,0))</f>
         <v>Row height: 25</v>
       </c>
-      <c r="F302" s="41" t="str">
+      <c r="F302" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B301,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G302" s="41" t="str">
+      <c r="G302" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B301,$N$4:$U$38,7,0))</f>
-        <v>BG col: White</v>
-[...1 lines deleted...]
-      <c r="H302" s="41" t="str">
+        <v>BG col: Light Sky blue</v>
+      </c>
+      <c r="H302" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B301,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I302" s="140"/>
-[...1 lines deleted...]
-      <c r="K302" s="92" t="s">
+      <c r="I302" s="105"/>
+      <c r="J302" s="3"/>
+      <c r="K302" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L302" s="41"/>
+      <c r="M302" s="2"/>
+      <c r="N302" s="3"/>
+      <c r="O302" s="3"/>
+      <c r="P302" s="3"/>
+      <c r="Q302" s="3"/>
+      <c r="R302" s="3"/>
+      <c r="S302" s="3"/>
+      <c r="T302" s="3"/>
+      <c r="U302" s="3"/>
+    </row>
+    <row r="303" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A303" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B303" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C303" s="8"/>
+      <c r="D303" s="8"/>
+      <c r="E303" s="8"/>
+      <c r="F303" s="8"/>
+      <c r="G303" s="8"/>
+      <c r="H303" s="8"/>
+      <c r="J303" s="5"/>
+      <c r="K303" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L303" s="41"/>
+      <c r="M303" s="2"/>
+    </row>
+    <row r="304" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A304" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L302" s="92"/>
-[...14 lines deleted...]
-      <c r="B303" s="280" t="s">
+      <c r="B304" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="C304" s="8"/>
+      <c r="D304" s="8"/>
+      <c r="E304" s="8"/>
+      <c r="F304" s="8"/>
+      <c r="G304" s="8"/>
+      <c r="H304" s="8"/>
+      <c r="K304" s="41" t="s">
         <v>155</v>
       </c>
-      <c r="C303" s="280"/>
-[...30 lines deleted...]
-      <c r="L304" s="92"/>
+      <c r="L304" s="41"/>
       <c r="M304" s="2"/>
     </row>
-    <row r="305" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L305" s="92"/>
+    <row r="305" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A305" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B305" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C305" s="8"/>
+      <c r="D305" s="8"/>
+      <c r="E305" s="8"/>
+      <c r="F305" s="8"/>
+      <c r="G305" s="8"/>
+      <c r="H305" s="8"/>
+      <c r="K305" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L305" s="41"/>
       <c r="M305" s="2"/>
       <c r="T305"/>
       <c r="U305"/>
     </row>
-    <row r="306" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L306" s="92"/>
+    <row r="306" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A306" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B306" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C306" s="327"/>
+      <c r="D306" s="327"/>
+      <c r="E306" s="327"/>
+      <c r="F306" s="327"/>
+      <c r="G306" s="327"/>
+      <c r="H306" s="8"/>
+      <c r="K306" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L306" s="41"/>
       <c r="M306" s="2"/>
-      <c r="N306" s="49"/>
-[...23 lines deleted...]
-      <c r="L307" s="92"/>
+      <c r="N306" s="40"/>
+      <c r="O306" s="40"/>
+      <c r="P306" s="40"/>
+      <c r="Q306" s="40"/>
+      <c r="R306" s="40"/>
+      <c r="S306" s="40"/>
+    </row>
+    <row r="307" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A307" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B307" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C307" s="8"/>
+      <c r="D307" s="8"/>
+      <c r="E307" s="8"/>
+      <c r="F307" s="8"/>
+      <c r="G307" s="8"/>
+      <c r="H307" s="8"/>
+      <c r="K307" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L307" s="41"/>
       <c r="M307" s="2"/>
     </row>
-    <row r="308" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L308" s="92"/>
+    <row r="308" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A308" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B308" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C308" s="8"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="8"/>
+      <c r="F308" s="8"/>
+      <c r="G308" s="8"/>
+      <c r="H308" s="8"/>
+      <c r="K308" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L308" s="41"/>
       <c r="M308" s="2"/>
     </row>
-    <row r="309" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L309" s="92"/>
+    <row r="309" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A309" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B309" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C309" s="8"/>
+      <c r="D309" s="8"/>
+      <c r="E309" s="8"/>
+      <c r="F309" s="8"/>
+      <c r="G309" s="8"/>
+      <c r="H309" s="8"/>
+      <c r="K309" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L309" s="41"/>
       <c r="M309" s="2"/>
     </row>
-    <row r="310" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L310" s="92"/>
+    <row r="310" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A310" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B310" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C310" s="8"/>
+      <c r="D310" s="8"/>
+      <c r="E310" s="8"/>
+      <c r="F310" s="8"/>
+      <c r="G310" s="8"/>
+      <c r="H310" s="8"/>
+      <c r="K310" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L310" s="41"/>
       <c r="M310" s="2"/>
-      <c r="T310" s="46"/>
-[...6 lines deleted...]
-      <c r="B311" s="280" t="str">
+      <c r="T310" s="5"/>
+      <c r="U310" s="5"/>
+    </row>
+    <row r="311" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A311" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B311" s="8" t="str">
         <f>IF(B301=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C311" s="280"/>
-[...10 lines deleted...]
-      <c r="L311" s="92"/>
+      <c r="C311" s="8"/>
+      <c r="D311" s="8"/>
+      <c r="E311" s="8"/>
+      <c r="F311" s="8"/>
+      <c r="G311" s="8"/>
+      <c r="H311" s="26"/>
+      <c r="I311" s="103"/>
+      <c r="J311" s="3"/>
+      <c r="K311" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L311" s="41"/>
       <c r="M311" s="2"/>
-      <c r="N311" s="46"/>
-[...26 lines deleted...]
-      <c r="L312" s="92"/>
+      <c r="N311" s="5"/>
+      <c r="O311" s="5"/>
+      <c r="P311" s="5"/>
+      <c r="Q311" s="5"/>
+      <c r="R311" s="5"/>
+      <c r="S311" s="5"/>
+      <c r="T311" s="3"/>
+      <c r="U311" s="3"/>
+    </row>
+    <row r="312" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A312" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B312" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C312" s="327"/>
+      <c r="D312" s="327"/>
+      <c r="E312" s="327"/>
+      <c r="F312" s="327"/>
+      <c r="G312" s="327"/>
+      <c r="H312" s="8"/>
+      <c r="J312" s="39"/>
+      <c r="K312" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L312" s="41"/>
       <c r="M312" s="2"/>
     </row>
-    <row r="313" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L313" s="92"/>
+    <row r="313" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="261"/>
+      <c r="B313" s="8"/>
+      <c r="C313" s="8"/>
+      <c r="D313" s="8"/>
+      <c r="E313" s="8"/>
+      <c r="F313" s="8"/>
+      <c r="G313" s="8"/>
+      <c r="H313" s="8"/>
+      <c r="K313" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L313" s="41"/>
       <c r="M313" s="2"/>
     </row>
-    <row r="314" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L314" s="92"/>
+    <row r="314" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="267" t="s">
+        <v>240</v>
+      </c>
+      <c r="B314" s="92" t="s">
+        <v>241</v>
+      </c>
+      <c r="C314" s="93"/>
+      <c r="D314" s="93"/>
+      <c r="E314" s="93"/>
+      <c r="F314" s="91"/>
+      <c r="G314" s="91"/>
+      <c r="H314" s="91"/>
+      <c r="K314" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L314" s="41"/>
       <c r="M314" s="2"/>
     </row>
-    <row r="315" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L315" s="92"/>
+    <row r="315" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B315" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C315" s="8"/>
+      <c r="D315" s="8"/>
+      <c r="E315" s="8"/>
+      <c r="F315" s="8"/>
+      <c r="G315" s="8"/>
+      <c r="H315" s="8"/>
+      <c r="K315" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L315" s="41"/>
       <c r="M315" s="2"/>
-      <c r="N315" s="11"/>
-[...8 lines deleted...]
-      <c r="B316" s="41" t="str">
+    </row>
+    <row r="316" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A316" s="258"/>
+      <c r="B316" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B315,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C316" s="41" t="str">
+      <c r="C316" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B315,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D316" s="41" t="str">
+      <c r="D316" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B315,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E316" s="41" t="str">
+      <c r="E316" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B315,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F316" s="41" t="str">
+      <c r="F316" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B315,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G316" s="41" t="str">
+      <c r="G316" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B315,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H316" s="41" t="str">
+      <c r="H316" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B315,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I316" s="140"/>
-[...1 lines deleted...]
-      <c r="K316" s="92" t="s">
+      <c r="I316" s="105"/>
+      <c r="J316" s="3"/>
+      <c r="K316" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L316" s="41"/>
+      <c r="M316" s="2"/>
+      <c r="N316" s="3"/>
+      <c r="O316" s="3"/>
+      <c r="P316" s="3"/>
+      <c r="Q316" s="3"/>
+      <c r="R316" s="3"/>
+      <c r="S316" s="3"/>
+      <c r="T316" s="3"/>
+      <c r="U316" s="3"/>
+    </row>
+    <row r="317" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A317" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B317" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="C317" s="8"/>
+      <c r="D317" s="8"/>
+      <c r="E317" s="8"/>
+      <c r="F317" s="8"/>
+      <c r="G317" s="8"/>
+      <c r="H317" s="8"/>
+      <c r="J317" s="5"/>
+      <c r="K317" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L317" s="41"/>
+      <c r="M317" s="2"/>
+    </row>
+    <row r="318" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A318" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L316" s="92"/>
-[...52 lines deleted...]
-      <c r="L318" s="92"/>
+      <c r="B318" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C318" s="8"/>
+      <c r="D318" s="8"/>
+      <c r="E318" s="8"/>
+      <c r="F318" s="8"/>
+      <c r="G318" s="8"/>
+      <c r="H318" s="8"/>
+      <c r="K318" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L318" s="41"/>
       <c r="M318" s="2"/>
-      <c r="N318" s="11"/>
-[...22 lines deleted...]
-      <c r="L319" s="92"/>
+    </row>
+    <row r="319" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A319" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B319" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C319" s="8"/>
+      <c r="D319" s="8"/>
+      <c r="E319" s="8"/>
+      <c r="F319" s="8"/>
+      <c r="G319" s="8"/>
+      <c r="H319" s="8"/>
+      <c r="K319" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L319" s="41"/>
       <c r="M319" s="2"/>
-      <c r="N319" s="11"/>
-[...2 lines deleted...]
-      <c r="S319" s="11"/>
       <c r="T319"/>
       <c r="U319"/>
     </row>
-    <row r="320" spans="1:21" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="L320" s="92"/>
+    <row r="320" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A320" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B320" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C320" s="327"/>
+      <c r="D320" s="327"/>
+      <c r="E320" s="327"/>
+      <c r="F320" s="327"/>
+      <c r="G320" s="327"/>
+      <c r="H320" s="8"/>
+      <c r="K320" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L320" s="41"/>
       <c r="M320" s="2"/>
-      <c r="N320" s="49"/>
-[...24 lines deleted...]
-      <c r="L321" s="92"/>
+      <c r="N320" s="40"/>
+      <c r="O320" s="40"/>
+      <c r="P320" s="40"/>
+      <c r="Q320" s="40"/>
+      <c r="R320" s="40"/>
+      <c r="S320" s="40"/>
+    </row>
+    <row r="321" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A321" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B321" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C321" s="8"/>
+      <c r="D321" s="8"/>
+      <c r="E321" s="8"/>
+      <c r="F321" s="8"/>
+      <c r="G321" s="8"/>
+      <c r="H321" s="8"/>
+      <c r="K321" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L321" s="41"/>
       <c r="M321" s="2"/>
-      <c r="N321" s="11"/>
-[...22 lines deleted...]
-      <c r="L322" s="92"/>
+    </row>
+    <row r="322" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B322" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C322" s="8"/>
+      <c r="D322" s="8"/>
+      <c r="E322" s="8"/>
+      <c r="F322" s="8"/>
+      <c r="G322" s="8"/>
+      <c r="H322" s="8"/>
+      <c r="K322" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L322" s="41"/>
       <c r="M322" s="2"/>
-      <c r="N322" s="11"/>
-[...22 lines deleted...]
-      <c r="L323" s="92"/>
+    </row>
+    <row r="323" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B323" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C323" s="8"/>
+      <c r="D323" s="8"/>
+      <c r="E323" s="8"/>
+      <c r="F323" s="8"/>
+      <c r="G323" s="8"/>
+      <c r="H323" s="8"/>
+      <c r="K323" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L323" s="41"/>
       <c r="M323" s="2"/>
-      <c r="N323" s="11"/>
-[...20 lines deleted...]
-      <c r="L324" s="92"/>
+    </row>
+    <row r="324" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B324" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C324" s="8"/>
+      <c r="D324" s="8"/>
+      <c r="E324" s="8"/>
+      <c r="F324" s="8"/>
+      <c r="G324" s="8"/>
+      <c r="H324" s="8"/>
+      <c r="K324" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L324" s="41"/>
       <c r="M324" s="2"/>
-      <c r="T324" s="46"/>
-[...6 lines deleted...]
-      <c r="B325" s="280" t="str">
+      <c r="T324" s="5"/>
+      <c r="U324" s="5"/>
+    </row>
+    <row r="325" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A325" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B325" s="8" t="str">
         <f>IF(B315=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C325" s="280"/>
-[...10 lines deleted...]
-      <c r="L325" s="92"/>
+      <c r="C325" s="8"/>
+      <c r="D325" s="8"/>
+      <c r="E325" s="8"/>
+      <c r="F325" s="8"/>
+      <c r="G325" s="8"/>
+      <c r="H325" s="26"/>
+      <c r="I325" s="103"/>
+      <c r="J325" s="3"/>
+      <c r="K325" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L325" s="41"/>
       <c r="M325" s="2"/>
-      <c r="N325" s="46"/>
-[...25 lines deleted...]
-      <c r="L326" s="92"/>
+      <c r="N325" s="5"/>
+      <c r="O325" s="5"/>
+      <c r="P325" s="5"/>
+      <c r="Q325" s="5"/>
+      <c r="R325" s="5"/>
+      <c r="S325" s="5"/>
+      <c r="T325" s="3"/>
+      <c r="U325" s="3"/>
+    </row>
+    <row r="326" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B326" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C326" s="327"/>
+      <c r="D326" s="327"/>
+      <c r="E326" s="327"/>
+      <c r="F326" s="327"/>
+      <c r="G326" s="327"/>
+      <c r="H326" s="8"/>
+      <c r="J326" s="39"/>
+      <c r="K326" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L326" s="41"/>
       <c r="M326" s="2"/>
     </row>
-    <row r="327" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="L327" s="92"/>
+    <row r="327" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="261"/>
+      <c r="B327" s="8"/>
+      <c r="C327" s="8"/>
+      <c r="D327" s="8"/>
+      <c r="E327" s="89"/>
+      <c r="F327" s="8"/>
+      <c r="G327" s="8"/>
+      <c r="H327" s="8"/>
+      <c r="K327" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L327" s="41"/>
       <c r="M327" s="2"/>
     </row>
-    <row r="328" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L328" s="92"/>
+    <row r="328" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A328" s="115" t="s">
+        <v>244</v>
+      </c>
+      <c r="B328" s="92" t="s">
+        <v>245</v>
+      </c>
+      <c r="C328" s="93"/>
+      <c r="D328" s="93"/>
+      <c r="E328" s="91"/>
+      <c r="F328" s="91"/>
+      <c r="G328" s="91"/>
+      <c r="H328" s="91"/>
+      <c r="K328" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L328" s="41"/>
       <c r="M328" s="2"/>
     </row>
-    <row r="329" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L329" s="92"/>
+    <row r="329" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A329" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B329" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C329" s="8"/>
+      <c r="D329" s="8"/>
+      <c r="E329" s="8"/>
+      <c r="F329" s="8"/>
+      <c r="G329" s="8"/>
+      <c r="H329" s="8"/>
+      <c r="K329" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L329" s="41"/>
       <c r="M329" s="2"/>
     </row>
-    <row r="330" spans="1:21" s="88" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B330" s="41" t="str">
+    <row r="330" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A330" s="258"/>
+      <c r="B330" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B329,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C330" s="41" t="str">
+      <c r="C330" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B329,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D330" s="41" t="str">
+      <c r="D330" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B329,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E330" s="41" t="str">
+      <c r="E330" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B329,$N$4:$U$38,5,0))</f>
         <v>Row height: 15</v>
       </c>
-      <c r="F330" s="41" t="str">
+      <c r="F330" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B329,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G330" s="41" t="str">
+      <c r="G330" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B329,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H330" s="41" t="str">
+      <c r="H330" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B329,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I330" s="140"/>
-[...1 lines deleted...]
-      <c r="K330" s="92" t="s">
+      <c r="I330" s="105"/>
+      <c r="J330" s="3"/>
+      <c r="K330" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L330" s="41"/>
+      <c r="M330" s="2"/>
+      <c r="N330" s="3"/>
+      <c r="O330" s="3"/>
+      <c r="P330" s="3"/>
+      <c r="Q330" s="3"/>
+      <c r="R330" s="3"/>
+      <c r="S330" s="3"/>
+      <c r="T330" s="3"/>
+      <c r="U330" s="3"/>
+    </row>
+    <row r="331" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A331" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B331" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="C331" s="8"/>
+      <c r="D331" s="8"/>
+      <c r="E331" s="8"/>
+      <c r="F331" s="8"/>
+      <c r="G331" s="8"/>
+      <c r="H331" s="8"/>
+      <c r="J331" s="5"/>
+      <c r="K331" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L331" s="41"/>
+      <c r="M331" s="2"/>
+    </row>
+    <row r="332" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A332" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L330" s="92"/>
-[...48 lines deleted...]
-      <c r="L332" s="92"/>
+      <c r="B332" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C332" s="8"/>
+      <c r="D332" s="8"/>
+      <c r="E332" s="8"/>
+      <c r="F332" s="8"/>
+      <c r="G332" s="8"/>
+      <c r="H332" s="8"/>
+      <c r="K332" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L332" s="41"/>
       <c r="M332" s="2"/>
     </row>
-    <row r="333" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L333" s="92"/>
+    <row r="333" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A333" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B333" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C333" s="8"/>
+      <c r="D333" s="8"/>
+      <c r="E333" s="8"/>
+      <c r="F333" s="8"/>
+      <c r="G333" s="8"/>
+      <c r="H333" s="8"/>
+      <c r="K333" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L333" s="41"/>
       <c r="M333" s="2"/>
       <c r="T333"/>
       <c r="U333"/>
     </row>
-    <row r="334" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L334" s="92"/>
+    <row r="334" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A334" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B334" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C334" s="327"/>
+      <c r="D334" s="327"/>
+      <c r="E334" s="327"/>
+      <c r="F334" s="327"/>
+      <c r="G334" s="327"/>
+      <c r="H334" s="8"/>
+      <c r="K334" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L334" s="41"/>
       <c r="M334" s="2"/>
-      <c r="N334" s="49"/>
-[...23 lines deleted...]
-      <c r="L335" s="92"/>
+      <c r="N334" s="40"/>
+      <c r="O334" s="40"/>
+      <c r="P334" s="40"/>
+      <c r="Q334" s="40"/>
+      <c r="R334" s="40"/>
+      <c r="S334" s="40"/>
+    </row>
+    <row r="335" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A335" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B335" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C335" s="8"/>
+      <c r="D335" s="8"/>
+      <c r="E335" s="8"/>
+      <c r="F335" s="8"/>
+      <c r="G335" s="8"/>
+      <c r="H335" s="8"/>
+      <c r="K335" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L335" s="41"/>
       <c r="M335" s="2"/>
     </row>
-    <row r="336" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L336" s="92"/>
+    <row r="336" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A336" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B336" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C336" s="8"/>
+      <c r="D336" s="8"/>
+      <c r="E336" s="8"/>
+      <c r="F336" s="8"/>
+      <c r="G336" s="8"/>
+      <c r="H336" s="8"/>
+      <c r="K336" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L336" s="41"/>
       <c r="M336" s="2"/>
     </row>
-    <row r="337" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L337" s="92"/>
+    <row r="337" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A337" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B337" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C337" s="8"/>
+      <c r="D337" s="8"/>
+      <c r="E337" s="8"/>
+      <c r="F337" s="8"/>
+      <c r="G337" s="8"/>
+      <c r="H337" s="8"/>
+      <c r="K337" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L337" s="41"/>
       <c r="M337" s="2"/>
     </row>
-    <row r="338" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L338" s="92"/>
+    <row r="338" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A338" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B338" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C338" s="8"/>
+      <c r="D338" s="8"/>
+      <c r="E338" s="8"/>
+      <c r="F338" s="8"/>
+      <c r="G338" s="8"/>
+      <c r="H338" s="8"/>
+      <c r="K338" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L338" s="41"/>
       <c r="M338" s="2"/>
-      <c r="T338" s="88"/>
-[...6 lines deleted...]
-      <c r="B339" s="280" t="str">
+      <c r="T338" s="5"/>
+      <c r="U338" s="5"/>
+    </row>
+    <row r="339" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A339" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B339" s="8" t="str">
         <f>IF(B329=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C339" s="280"/>
-[...10 lines deleted...]
-      <c r="L339" s="92"/>
+      <c r="C339" s="8"/>
+      <c r="D339" s="8"/>
+      <c r="E339" s="8"/>
+      <c r="F339" s="8"/>
+      <c r="G339" s="8"/>
+      <c r="H339" s="26"/>
+      <c r="I339" s="103"/>
+      <c r="J339" s="3"/>
+      <c r="K339" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L339" s="41"/>
       <c r="M339" s="2"/>
-      <c r="N339" s="88"/>
-[...26 lines deleted...]
-      <c r="L340" s="92"/>
+      <c r="N339" s="5"/>
+      <c r="O339" s="5"/>
+      <c r="P339" s="5"/>
+      <c r="Q339" s="5"/>
+      <c r="R339" s="5"/>
+      <c r="S339" s="5"/>
+      <c r="T339" s="3"/>
+      <c r="U339" s="3"/>
+    </row>
+    <row r="340" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A340" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B340" s="327" t="s">
+        <v>248</v>
+      </c>
+      <c r="C340" s="327"/>
+      <c r="D340" s="327"/>
+      <c r="E340" s="327"/>
+      <c r="F340" s="327"/>
+      <c r="G340" s="327"/>
+      <c r="H340" s="8"/>
+      <c r="J340" s="39"/>
+      <c r="K340" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L340" s="41"/>
       <c r="M340" s="2"/>
     </row>
-    <row r="341" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L341" s="92"/>
+    <row r="341" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="261"/>
+      <c r="B341" s="8"/>
+      <c r="C341" s="8"/>
+      <c r="D341" s="8"/>
+      <c r="E341" s="8"/>
+      <c r="F341" s="8"/>
+      <c r="G341" s="8"/>
+      <c r="H341" s="8"/>
+      <c r="K341" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L341" s="41"/>
       <c r="M341" s="2"/>
     </row>
-    <row r="342" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L342" s="92"/>
+    <row r="342" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A342" s="115" t="s">
+        <v>249</v>
+      </c>
+      <c r="B342" s="92" t="s">
+        <v>250</v>
+      </c>
+      <c r="C342" s="91"/>
+      <c r="D342" s="91"/>
+      <c r="E342" s="91"/>
+      <c r="F342" s="91"/>
+      <c r="G342" s="91"/>
+      <c r="H342" s="91"/>
+      <c r="K342" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L342" s="41"/>
       <c r="M342" s="2"/>
     </row>
-    <row r="343" spans="1:21" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L343" s="92"/>
+    <row r="343" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B343" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C343" s="8"/>
+      <c r="D343" s="8"/>
+      <c r="E343" s="8"/>
+      <c r="F343" s="8"/>
+      <c r="G343" s="8"/>
+      <c r="H343" s="8"/>
+      <c r="K343" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L343" s="41"/>
       <c r="M343" s="2"/>
     </row>
-    <row r="344" spans="1:21" s="88" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B344" s="41" t="str">
+    <row r="344" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A344" s="258"/>
+      <c r="B344" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B343,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C344" s="41" t="str">
+      <c r="C344" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B343,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D344" s="41" t="str">
+      <c r="D344" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B343,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E344" s="41" t="str">
+      <c r="E344" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B343,$N$4:$U$38,5,0))</f>
         <v>Row height: 25</v>
       </c>
-      <c r="F344" s="41" t="str">
+      <c r="F344" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B343,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G344" s="41" t="str">
+      <c r="G344" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B343,$N$4:$U$38,7,0))</f>
-        <v>BG col: White</v>
-[...1 lines deleted...]
-      <c r="H344" s="41" t="str">
+        <v>BG col: Light Sky blue</v>
+      </c>
+      <c r="H344" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B343,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I344" s="140"/>
-[...1 lines deleted...]
-      <c r="K344" s="92" t="s">
+      <c r="I344" s="105"/>
+      <c r="J344" s="3"/>
+      <c r="K344" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L344" s="41"/>
+      <c r="M344" s="2"/>
+      <c r="N344" s="3"/>
+      <c r="O344" s="3"/>
+      <c r="P344" s="3"/>
+      <c r="Q344" s="3"/>
+      <c r="R344" s="3"/>
+      <c r="S344" s="3"/>
+      <c r="T344" s="3"/>
+      <c r="U344" s="3"/>
+    </row>
+    <row r="345" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A345" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B345" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="C345" s="8"/>
+      <c r="D345" s="8"/>
+      <c r="E345" s="8"/>
+      <c r="F345" s="8"/>
+      <c r="G345" s="8"/>
+      <c r="H345" s="8"/>
+      <c r="J345" s="5"/>
+      <c r="K345" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L345" s="41"/>
+      <c r="M345" s="2"/>
+    </row>
+    <row r="346" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A346" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L344" s="92"/>
-[...48 lines deleted...]
-      <c r="L346" s="92"/>
+      <c r="B346" s="27" t="s">
+        <v>252</v>
+      </c>
+      <c r="C346" s="8"/>
+      <c r="D346" s="8"/>
+      <c r="E346" s="8"/>
+      <c r="F346" s="8"/>
+      <c r="G346" s="8"/>
+      <c r="H346" s="8"/>
+      <c r="K346" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L346" s="41"/>
       <c r="M346" s="2"/>
     </row>
-    <row r="347" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L347" s="92"/>
+    <row r="347" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A347" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B347" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C347" s="8"/>
+      <c r="D347" s="8"/>
+      <c r="E347" s="8"/>
+      <c r="F347" s="8"/>
+      <c r="G347" s="8"/>
+      <c r="H347" s="8"/>
+      <c r="K347" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L347" s="41"/>
       <c r="M347" s="2"/>
       <c r="T347"/>
       <c r="U347"/>
     </row>
-    <row r="348" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L348" s="92"/>
+    <row r="348" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A348" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B348" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C348" s="327"/>
+      <c r="D348" s="327"/>
+      <c r="E348" s="327"/>
+      <c r="F348" s="327"/>
+      <c r="G348" s="327"/>
+      <c r="H348" s="8"/>
+      <c r="K348" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L348" s="41"/>
       <c r="M348" s="2"/>
-      <c r="N348" s="49"/>
-[...23 lines deleted...]
-      <c r="L349" s="92"/>
+      <c r="N348" s="40"/>
+      <c r="O348" s="40"/>
+      <c r="P348" s="40"/>
+      <c r="Q348" s="40"/>
+      <c r="R348" s="40"/>
+      <c r="S348" s="40"/>
+    </row>
+    <row r="349" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A349" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B349" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C349" s="8"/>
+      <c r="D349" s="8"/>
+      <c r="E349" s="8"/>
+      <c r="F349" s="8"/>
+      <c r="G349" s="8"/>
+      <c r="H349" s="8"/>
+      <c r="K349" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L349" s="41"/>
       <c r="M349" s="2"/>
     </row>
-    <row r="350" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L350" s="92"/>
+    <row r="350" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B350" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C350" s="8"/>
+      <c r="D350" s="8"/>
+      <c r="E350" s="8"/>
+      <c r="F350" s="8"/>
+      <c r="G350" s="8"/>
+      <c r="H350" s="8"/>
+      <c r="K350" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L350" s="41"/>
       <c r="M350" s="2"/>
     </row>
-    <row r="351" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L351" s="92"/>
+    <row r="351" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B351" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C351" s="8"/>
+      <c r="D351" s="8"/>
+      <c r="E351" s="8"/>
+      <c r="F351" s="8"/>
+      <c r="G351" s="8"/>
+      <c r="H351" s="8"/>
+      <c r="K351" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L351" s="41"/>
       <c r="M351" s="2"/>
     </row>
-    <row r="352" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L352" s="92"/>
+    <row r="352" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B352" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C352" s="8"/>
+      <c r="D352" s="8"/>
+      <c r="E352" s="8"/>
+      <c r="F352" s="8"/>
+      <c r="G352" s="8"/>
+      <c r="H352" s="8"/>
+      <c r="K352" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L352" s="41"/>
       <c r="M352" s="2"/>
-      <c r="T352" s="88"/>
-[...6 lines deleted...]
-      <c r="B353" s="280" t="str">
+      <c r="T352" s="5"/>
+      <c r="U352" s="5"/>
+    </row>
+    <row r="353" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A353" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B353" s="8" t="str">
         <f>IF(B343=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C353" s="280"/>
-[...10 lines deleted...]
-      <c r="L353" s="92"/>
+      <c r="C353" s="8"/>
+      <c r="D353" s="8"/>
+      <c r="E353" s="8"/>
+      <c r="F353" s="8"/>
+      <c r="G353" s="8"/>
+      <c r="H353" s="26"/>
+      <c r="I353" s="103"/>
+      <c r="J353" s="3"/>
+      <c r="K353" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L353" s="41"/>
       <c r="M353" s="2"/>
-      <c r="N353" s="88"/>
-[...26 lines deleted...]
-      <c r="L354" s="92"/>
+      <c r="N353" s="5"/>
+      <c r="O353" s="5"/>
+      <c r="P353" s="5"/>
+      <c r="Q353" s="5"/>
+      <c r="R353" s="5"/>
+      <c r="S353" s="5"/>
+      <c r="T353" s="3"/>
+      <c r="U353" s="3"/>
+    </row>
+    <row r="354" spans="1:21" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B354" s="327" t="s">
+        <v>253</v>
+      </c>
+      <c r="C354" s="327"/>
+      <c r="D354" s="327"/>
+      <c r="E354" s="327"/>
+      <c r="F354" s="327"/>
+      <c r="G354" s="327"/>
+      <c r="H354" s="8"/>
+      <c r="J354" s="39"/>
+      <c r="K354" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L354" s="41"/>
       <c r="M354" s="2"/>
     </row>
-    <row r="355" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L355" s="92"/>
+    <row r="355" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="264"/>
+      <c r="B355" s="89"/>
+      <c r="C355" s="89"/>
+      <c r="D355" s="89"/>
+      <c r="E355" s="89"/>
+      <c r="F355" s="89"/>
+      <c r="G355" s="89"/>
+      <c r="H355" s="89"/>
+      <c r="K355" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L355" s="41"/>
       <c r="M355" s="2"/>
     </row>
-    <row r="356" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L356" s="92"/>
+    <row r="356" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A356" s="115" t="s">
+        <v>254</v>
+      </c>
+      <c r="B356" s="97" t="s">
+        <v>255</v>
+      </c>
+      <c r="C356" s="93"/>
+      <c r="D356" s="93"/>
+      <c r="E356" s="91"/>
+      <c r="F356" s="91"/>
+      <c r="G356" s="91"/>
+      <c r="H356" s="99"/>
+      <c r="K356" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L356" s="41"/>
       <c r="M356" s="2"/>
     </row>
-    <row r="357" spans="1:21" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L357" s="92"/>
+    <row r="357" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B357" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C357" s="8"/>
+      <c r="D357" s="8"/>
+      <c r="E357" s="8"/>
+      <c r="F357" s="8"/>
+      <c r="G357" s="8"/>
+      <c r="H357" s="8"/>
+      <c r="K357" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L357" s="41"/>
       <c r="M357" s="2"/>
     </row>
-    <row r="358" spans="1:21" s="46" customFormat="1" ht="28" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B358" s="41" t="str">
+    <row r="358" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A358" s="258"/>
+      <c r="B358" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B357,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C358" s="41" t="str">
+      <c r="C358" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B357,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D358" s="41" t="str">
+      <c r="D358" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B357,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E358" s="41" t="str">
+      <c r="E358" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B357,$N$4:$U$38,5,0))</f>
         <v>Row height: Dependant</v>
       </c>
-      <c r="F358" s="41" t="str">
+      <c r="F358" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B357,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G358" s="41" t="str">
+      <c r="G358" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B357,$N$4:$U$38,7,0))</f>
-        <v>BG col: Sky blue</v>
-[...1 lines deleted...]
-      <c r="H358" s="41" t="str">
+        <v>BG col: White</v>
+      </c>
+      <c r="H358" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B357,$N$4:$U$38,8,0))</f>
         <v>Just: Centre</v>
       </c>
-      <c r="I358" s="140"/>
-[...1 lines deleted...]
-      <c r="K358" s="92" t="s">
+      <c r="I358" s="105"/>
+      <c r="J358" s="3"/>
+      <c r="K358" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L358" s="41"/>
+      <c r="M358" s="2"/>
+      <c r="N358" s="3"/>
+      <c r="O358" s="3"/>
+      <c r="P358" s="3"/>
+      <c r="Q358" s="3"/>
+      <c r="R358" s="3"/>
+      <c r="S358" s="3"/>
+      <c r="T358" s="3"/>
+      <c r="U358" s="3"/>
+    </row>
+    <row r="359" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A359" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B359" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C359" s="8"/>
+      <c r="D359" s="8"/>
+      <c r="E359" s="8"/>
+      <c r="F359" s="8"/>
+      <c r="G359" s="8"/>
+      <c r="H359" s="8"/>
+      <c r="J359" s="5"/>
+      <c r="K359" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L359" s="41"/>
+      <c r="M359" s="2"/>
+    </row>
+    <row r="360" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A360" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L358" s="92"/>
-[...46 lines deleted...]
-      <c r="L360" s="92"/>
+      <c r="B360" s="8"/>
+      <c r="C360" s="8"/>
+      <c r="D360" s="8"/>
+      <c r="E360" s="8"/>
+      <c r="F360" s="8"/>
+      <c r="G360" s="8"/>
+      <c r="H360" s="8"/>
+      <c r="K360" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L360" s="41"/>
       <c r="M360" s="2"/>
     </row>
-    <row r="361" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B361" s="83">
+    <row r="361" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A361" s="259" t="s">
+        <v>257</v>
+      </c>
+      <c r="B361" s="66">
         <v>50</v>
       </c>
-      <c r="C361" s="280"/>
-[...9 lines deleted...]
-      <c r="L361" s="92"/>
+      <c r="C361" s="8"/>
+      <c r="D361" s="8"/>
+      <c r="E361" s="8"/>
+      <c r="F361" s="8"/>
+      <c r="G361" s="8"/>
+      <c r="H361" s="8"/>
+      <c r="K361" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L361" s="41"/>
       <c r="M361" s="2"/>
       <c r="T361"/>
       <c r="U361"/>
     </row>
-    <row r="362" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L362" s="92"/>
+    <row r="362" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A362" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B362" s="327" t="s">
+        <v>258</v>
+      </c>
+      <c r="C362" s="327"/>
+      <c r="D362" s="327"/>
+      <c r="E362" s="327"/>
+      <c r="F362" s="327"/>
+      <c r="G362" s="327"/>
+      <c r="H362" s="8"/>
+      <c r="K362" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L362" s="41"/>
       <c r="M362" s="2"/>
-      <c r="N362" s="49"/>
-[...23 lines deleted...]
-      <c r="L363" s="92"/>
+      <c r="N362" s="40"/>
+      <c r="O362" s="40"/>
+      <c r="P362" s="40"/>
+      <c r="Q362" s="40"/>
+      <c r="R362" s="40"/>
+      <c r="S362" s="40"/>
+    </row>
+    <row r="363" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A363" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B363" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C363" s="8"/>
+      <c r="D363" s="8"/>
+      <c r="E363" s="8"/>
+      <c r="F363" s="8"/>
+      <c r="G363" s="8"/>
+      <c r="H363" s="8"/>
+      <c r="K363" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L363" s="41"/>
       <c r="M363" s="2"/>
     </row>
-    <row r="364" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L364" s="92"/>
+    <row r="364" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B364" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C364" s="8"/>
+      <c r="D364" s="8"/>
+      <c r="E364" s="8"/>
+      <c r="F364" s="8"/>
+      <c r="G364" s="8"/>
+      <c r="H364" s="8"/>
+      <c r="K364" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L364" s="41"/>
       <c r="M364" s="2"/>
     </row>
-    <row r="365" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L365" s="92"/>
+    <row r="365" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B365" s="378" t="s">
+        <v>259</v>
+      </c>
+      <c r="C365" s="378"/>
+      <c r="D365" s="378"/>
+      <c r="E365" s="378"/>
+      <c r="F365" s="378"/>
+      <c r="G365" s="378"/>
+      <c r="H365" s="8"/>
+      <c r="K365" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L365" s="41"/>
       <c r="M365" s="2"/>
     </row>
-    <row r="366" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L366" s="92"/>
+    <row r="366" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B366" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C366" s="8"/>
+      <c r="D366" s="8"/>
+      <c r="E366" s="8"/>
+      <c r="F366" s="8"/>
+      <c r="G366" s="8"/>
+      <c r="H366" s="8"/>
+      <c r="K366" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L366" s="41"/>
       <c r="M366" s="2"/>
-      <c r="T366" s="46"/>
-[...6 lines deleted...]
-      <c r="B367" s="280" t="str">
+      <c r="T366" s="5"/>
+      <c r="U366" s="5"/>
+    </row>
+    <row r="367" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A367" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B367" s="8" t="str">
         <f>IF(B357=$N$5,"Yes","No")</f>
         <v>Yes</v>
       </c>
-      <c r="C367" s="280"/>
-[...10 lines deleted...]
-      <c r="L367" s="92"/>
+      <c r="C367" s="8"/>
+      <c r="D367" s="8"/>
+      <c r="E367" s="8"/>
+      <c r="F367" s="8"/>
+      <c r="G367" s="8"/>
+      <c r="H367" s="26"/>
+      <c r="I367" s="103"/>
+      <c r="J367" s="3"/>
+      <c r="K367" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L367" s="41"/>
       <c r="M367" s="2"/>
-      <c r="N367" s="46"/>
-[...26 lines deleted...]
-      <c r="L368" s="92"/>
+      <c r="N367" s="5"/>
+      <c r="O367" s="5"/>
+      <c r="P367" s="5"/>
+      <c r="Q367" s="5"/>
+      <c r="R367" s="5"/>
+      <c r="S367" s="5"/>
+      <c r="T367" s="3"/>
+      <c r="U367" s="3"/>
+    </row>
+    <row r="368" spans="1:21" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B368" s="327" t="s">
+        <v>260</v>
+      </c>
+      <c r="C368" s="327"/>
+      <c r="D368" s="327"/>
+      <c r="E368" s="327"/>
+      <c r="F368" s="327"/>
+      <c r="G368" s="327"/>
+      <c r="H368" s="8"/>
+      <c r="J368" s="39"/>
+      <c r="K368" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L368" s="41"/>
       <c r="M368" s="2"/>
     </row>
-    <row r="369" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L369" s="92"/>
+    <row r="369" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="261"/>
+      <c r="B369" s="8"/>
+      <c r="C369" s="8"/>
+      <c r="D369" s="8"/>
+      <c r="E369" s="8"/>
+      <c r="F369" s="8"/>
+      <c r="G369" s="8"/>
+      <c r="H369" s="8"/>
+      <c r="K369" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L369" s="41"/>
       <c r="M369" s="2"/>
     </row>
-    <row r="370" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L370" s="92"/>
+    <row r="370" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A370" s="115" t="s">
+        <v>261</v>
+      </c>
+      <c r="B370" s="92" t="s">
+        <v>262</v>
+      </c>
+      <c r="C370" s="93"/>
+      <c r="D370" s="93"/>
+      <c r="E370" s="91"/>
+      <c r="F370" s="91"/>
+      <c r="G370" s="91"/>
+      <c r="H370" s="91"/>
+      <c r="K370" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L370" s="41"/>
       <c r="M370" s="2"/>
     </row>
-    <row r="371" spans="1:21" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L371" s="92"/>
+    <row r="371" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B371" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C371" s="8"/>
+      <c r="D371" s="8"/>
+      <c r="E371" s="8"/>
+      <c r="F371" s="241"/>
+      <c r="G371" s="8"/>
+      <c r="H371" s="8"/>
+      <c r="K371" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L371" s="41"/>
       <c r="M371" s="2"/>
     </row>
-    <row r="372" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B372" s="41" t="str">
+    <row r="372" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A372" s="258"/>
+      <c r="B372" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B371,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C372" s="41" t="str">
+      <c r="C372" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B371,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D372" s="41" t="str">
+      <c r="D372" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B371,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E372" s="41" t="str">
+      <c r="E372" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B371,$N$4:$U$38,5,0))</f>
         <v>Row height: 26.5</v>
       </c>
-      <c r="F372" s="41" t="str">
+      <c r="F372" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B371,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G372" s="41" t="str">
+      <c r="G372" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B371,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H372" s="41" t="str">
+      <c r="H372" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B371,$N$4:$U$38,8,0))</f>
         <v>Just: Centre</v>
       </c>
-      <c r="I372" s="140"/>
-[...1 lines deleted...]
-      <c r="K372" s="92" t="s">
+      <c r="I372" s="105"/>
+      <c r="J372" s="3"/>
+      <c r="K372" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L372" s="41"/>
+      <c r="M372" s="2"/>
+      <c r="N372" s="3"/>
+      <c r="O372" s="3"/>
+      <c r="P372" s="3"/>
+      <c r="Q372" s="3"/>
+      <c r="R372" s="3"/>
+      <c r="S372" s="3"/>
+      <c r="T372" s="3"/>
+      <c r="U372" s="3"/>
+    </row>
+    <row r="373" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A373" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B373" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="C373" s="8"/>
+      <c r="D373" s="8"/>
+      <c r="E373" s="8"/>
+      <c r="F373" s="8"/>
+      <c r="G373" s="8"/>
+      <c r="H373" s="8"/>
+      <c r="J373" s="5"/>
+      <c r="K373" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L373" s="41"/>
+      <c r="M373" s="2"/>
+    </row>
+    <row r="374" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A374" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L372" s="92"/>
-[...48 lines deleted...]
-      <c r="L374" s="92"/>
+      <c r="B374" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="C374" s="8"/>
+      <c r="D374" s="8"/>
+      <c r="E374" s="8"/>
+      <c r="F374" s="8"/>
+      <c r="G374" s="8"/>
+      <c r="H374" s="8"/>
+      <c r="K374" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L374" s="41"/>
       <c r="M374" s="2"/>
     </row>
-    <row r="375" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="L375" s="92"/>
+    <row r="375" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A375" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B375" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C375" s="8"/>
+      <c r="D375" s="8"/>
+      <c r="E375" s="8"/>
+      <c r="F375" s="8"/>
+      <c r="G375" s="8"/>
+      <c r="H375" s="8"/>
+      <c r="K375" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L375" s="41"/>
       <c r="M375" s="2"/>
       <c r="T375"/>
       <c r="U375"/>
     </row>
-    <row r="376" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L376" s="92"/>
+    <row r="376" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A376" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B376" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C376" s="327"/>
+      <c r="D376" s="327"/>
+      <c r="E376" s="327"/>
+      <c r="F376" s="327"/>
+      <c r="G376" s="327"/>
+      <c r="H376" s="8"/>
+      <c r="K376" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L376" s="41"/>
       <c r="M376" s="2"/>
-      <c r="N376" s="49"/>
-[...23 lines deleted...]
-      <c r="L377" s="92"/>
+      <c r="N376" s="40"/>
+      <c r="O376" s="40"/>
+      <c r="P376" s="40"/>
+      <c r="Q376" s="40"/>
+      <c r="R376" s="40"/>
+      <c r="S376" s="40"/>
+    </row>
+    <row r="377" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A377" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B377" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C377" s="8"/>
+      <c r="D377" s="8"/>
+      <c r="E377" s="8"/>
+      <c r="F377" s="8"/>
+      <c r="G377" s="8"/>
+      <c r="H377" s="8"/>
+      <c r="K377" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L377" s="41"/>
       <c r="M377" s="2"/>
     </row>
-    <row r="378" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L378" s="92"/>
+    <row r="378" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B378" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C378" s="8"/>
+      <c r="D378" s="8"/>
+      <c r="E378" s="8"/>
+      <c r="F378" s="8"/>
+      <c r="G378" s="8"/>
+      <c r="H378" s="8"/>
+      <c r="K378" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L378" s="41"/>
       <c r="M378" s="2"/>
     </row>
-    <row r="379" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L379" s="92"/>
+    <row r="379" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B379" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C379" s="8"/>
+      <c r="D379" s="8"/>
+      <c r="E379" s="8"/>
+      <c r="F379" s="8"/>
+      <c r="G379" s="8"/>
+      <c r="H379" s="8"/>
+      <c r="K379" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L379" s="41"/>
       <c r="M379" s="2"/>
     </row>
-    <row r="380" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L380" s="92"/>
+    <row r="380" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B380" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C380" s="8"/>
+      <c r="D380" s="8"/>
+      <c r="E380" s="8"/>
+      <c r="F380" s="8"/>
+      <c r="G380" s="8"/>
+      <c r="H380" s="8"/>
+      <c r="K380" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L380" s="41"/>
       <c r="M380" s="2"/>
-      <c r="T380" s="46"/>
-[...6 lines deleted...]
-      <c r="B381" s="280" t="str">
+      <c r="T380" s="5"/>
+      <c r="U380" s="5"/>
+    </row>
+    <row r="381" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A381" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B381" s="8" t="str">
         <f>IF(B371=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C381" s="280"/>
-[...8 lines deleted...]
-        <v>96</v>
+      <c r="C381" s="8"/>
+      <c r="D381" s="8"/>
+      <c r="E381" s="8"/>
+      <c r="F381" s="8"/>
+      <c r="G381" s="8"/>
+      <c r="H381" s="26"/>
+      <c r="I381" s="103"/>
+      <c r="J381" s="3"/>
+      <c r="K381" s="41" t="s">
+        <v>71</v>
       </c>
       <c r="L381" s="2"/>
-      <c r="M381" s="46"/>
-[...24 lines deleted...]
-        <v>96</v>
+      <c r="M381" s="5"/>
+      <c r="N381" s="5"/>
+      <c r="O381" s="5"/>
+      <c r="P381" s="5"/>
+      <c r="Q381" s="5"/>
+      <c r="R381" s="5"/>
+      <c r="S381" s="3"/>
+      <c r="T381" s="3"/>
+    </row>
+    <row r="382" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B382" s="327" t="s">
+        <v>265</v>
+      </c>
+      <c r="C382" s="327"/>
+      <c r="D382" s="327"/>
+      <c r="E382" s="327"/>
+      <c r="F382" s="327"/>
+      <c r="G382" s="327"/>
+      <c r="H382" s="8"/>
+      <c r="J382" s="39"/>
+      <c r="K382" s="41" t="s">
+        <v>71</v>
       </c>
       <c r="L382" s="2"/>
     </row>
-    <row r="383" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L383" s="92"/>
+    <row r="383" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="264"/>
+      <c r="B383" s="89"/>
+      <c r="C383" s="89"/>
+      <c r="D383" s="89"/>
+      <c r="E383" s="89"/>
+      <c r="F383" s="89"/>
+      <c r="G383" s="89"/>
+      <c r="H383" s="89"/>
+      <c r="K383" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L383" s="41"/>
       <c r="M383" s="2"/>
     </row>
-    <row r="384" spans="1:21" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L384" s="92"/>
+    <row r="384" spans="1:21" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A384" s="115" t="s">
+        <v>266</v>
+      </c>
+      <c r="B384" s="97" t="s">
+        <v>255</v>
+      </c>
+      <c r="C384" s="93"/>
+      <c r="D384" s="93"/>
+      <c r="E384" s="91"/>
+      <c r="F384" s="91"/>
+      <c r="G384" s="91"/>
+      <c r="H384" s="99"/>
+      <c r="K384" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L384" s="41"/>
       <c r="M384" s="2"/>
-      <c r="N384" s="11"/>
-[...22 lines deleted...]
-      <c r="L385" s="92"/>
+    </row>
+    <row r="385" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B385" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C385" s="8"/>
+      <c r="D385" s="8"/>
+      <c r="E385" s="8"/>
+      <c r="F385" s="8"/>
+      <c r="G385" s="8"/>
+      <c r="H385" s="8"/>
+      <c r="K385" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L385" s="41"/>
       <c r="M385" s="2"/>
-      <c r="N385" s="11"/>
-[...8 lines deleted...]
-      <c r="B386" s="41" t="str">
+    </row>
+    <row r="386" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="258"/>
+      <c r="B386" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B385,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C386" s="41" t="str">
+      <c r="C386" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B385,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D386" s="41" t="str">
+      <c r="D386" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B385,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E386" s="41" t="str">
+      <c r="E386" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B385,$N$4:$U$38,5,0))</f>
         <v>Row height: 26.5</v>
       </c>
-      <c r="F386" s="41" t="str">
+      <c r="F386" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B385,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G386" s="41" t="str">
+      <c r="G386" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B385,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H386" s="41" t="str">
+      <c r="H386" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B385,$N$4:$U$38,8,0))</f>
         <v>Just: Centre</v>
       </c>
-      <c r="K386" s="92" t="s">
+      <c r="K386" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L386" s="41"/>
+      <c r="M386" s="2"/>
+    </row>
+    <row r="387" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A387" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B387" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C387" s="8"/>
+      <c r="D387" s="8"/>
+      <c r="E387" s="8"/>
+      <c r="F387" s="8"/>
+      <c r="G387" s="8"/>
+      <c r="H387" s="8"/>
+      <c r="K387" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L387" s="41"/>
+      <c r="M387" s="2"/>
+    </row>
+    <row r="388" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L386" s="92"/>
-[...46 lines deleted...]
-      <c r="L388" s="92"/>
+      <c r="B388" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="C388" s="8"/>
+      <c r="D388" s="8"/>
+      <c r="E388" s="8"/>
+      <c r="F388" s="8"/>
+      <c r="G388" s="8"/>
+      <c r="H388" s="8"/>
+      <c r="K388" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L388" s="41"/>
       <c r="M388" s="2"/>
     </row>
-    <row r="389" spans="1:21" s="46" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="L389" s="92"/>
+    <row r="389" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A389" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B389" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C389" s="8"/>
+      <c r="D389" s="8"/>
+      <c r="E389" s="8"/>
+      <c r="F389" s="8"/>
+      <c r="G389" s="8"/>
+      <c r="H389" s="8"/>
+      <c r="I389" s="105"/>
+      <c r="J389" s="3"/>
+      <c r="K389" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L389" s="41"/>
       <c r="M389" s="2"/>
-      <c r="N389" s="11"/>
-[...4 lines deleted...]
-      <c r="S389" s="11"/>
+      <c r="N389" s="3"/>
+      <c r="O389" s="3"/>
+      <c r="P389" s="3"/>
+      <c r="Q389" s="3"/>
+      <c r="R389" s="3"/>
+      <c r="S389" s="3"/>
       <c r="T389"/>
       <c r="U389"/>
     </row>
-    <row r="390" spans="1:21" s="11" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="L390" s="92"/>
+    <row r="390" spans="1:21" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B390" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C390" s="327"/>
+      <c r="D390" s="327"/>
+      <c r="E390" s="327"/>
+      <c r="F390" s="327"/>
+      <c r="G390" s="327"/>
+      <c r="H390" s="8"/>
+      <c r="J390" s="5"/>
+      <c r="K390" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L390" s="41"/>
       <c r="M390" s="2"/>
-      <c r="N390" s="49"/>
-[...23 lines deleted...]
-      <c r="L391" s="92"/>
+      <c r="N390" s="40"/>
+      <c r="O390" s="40"/>
+      <c r="P390" s="40"/>
+      <c r="Q390" s="40"/>
+      <c r="R390" s="40"/>
+      <c r="S390" s="40"/>
+    </row>
+    <row r="391" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A391" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B391" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C391" s="8"/>
+      <c r="D391" s="8"/>
+      <c r="E391" s="8"/>
+      <c r="F391" s="8"/>
+      <c r="G391" s="8"/>
+      <c r="H391" s="8"/>
+      <c r="K391" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L391" s="41"/>
       <c r="M391" s="2"/>
     </row>
-    <row r="392" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L392" s="92"/>
+    <row r="392" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A392" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B392" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C392" s="8"/>
+      <c r="D392" s="8"/>
+      <c r="E392" s="8"/>
+      <c r="F392" s="8"/>
+      <c r="G392" s="8"/>
+      <c r="H392" s="8"/>
+      <c r="K392" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L392" s="41"/>
       <c r="M392" s="2"/>
-      <c r="T392" s="7"/>
-[...19 lines deleted...]
-      <c r="L393" s="92"/>
+    </row>
+    <row r="393" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A393" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B393" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C393" s="8"/>
+      <c r="D393" s="8"/>
+      <c r="E393" s="8"/>
+      <c r="F393" s="8"/>
+      <c r="G393" s="8"/>
+      <c r="H393" s="8"/>
+      <c r="K393" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L393" s="41"/>
       <c r="M393" s="2"/>
-      <c r="N393" s="7"/>
-[...23 lines deleted...]
-      <c r="L394" s="92"/>
+    </row>
+    <row r="394" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A394" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B394" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C394" s="8"/>
+      <c r="D394" s="8"/>
+      <c r="E394" s="8"/>
+      <c r="F394" s="8"/>
+      <c r="G394" s="8"/>
+      <c r="H394" s="8"/>
+      <c r="K394" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L394" s="41"/>
       <c r="M394" s="2"/>
-      <c r="N394" s="7"/>
-[...10 lines deleted...]
-      <c r="B395" s="280" t="str">
+    </row>
+    <row r="395" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B395" s="8" t="str">
         <f>IF(B385=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C395" s="280"/>
-[...9 lines deleted...]
-      <c r="L395" s="92"/>
+      <c r="C395" s="8"/>
+      <c r="D395" s="8"/>
+      <c r="E395" s="8"/>
+      <c r="F395" s="8"/>
+      <c r="G395" s="8"/>
+      <c r="H395" s="26"/>
+      <c r="K395" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L395" s="41"/>
       <c r="M395" s="2"/>
-      <c r="N395" s="7"/>
-[...21 lines deleted...]
-      <c r="L396" s="92"/>
+    </row>
+    <row r="396" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B396" s="327" t="s">
+        <v>268</v>
+      </c>
+      <c r="C396" s="327"/>
+      <c r="D396" s="327"/>
+      <c r="E396" s="327"/>
+      <c r="F396" s="327"/>
+      <c r="G396" s="327"/>
+      <c r="H396" s="8"/>
+      <c r="K396" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L396" s="41"/>
       <c r="M396" s="2"/>
     </row>
-    <row r="397" spans="1:21" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...13 lines deleted...]
-      <c r="L397" s="92"/>
+    <row r="397" spans="1:21" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A397" s="264"/>
+      <c r="B397" s="89"/>
+      <c r="C397" s="89"/>
+      <c r="D397" s="89"/>
+      <c r="E397" s="89"/>
+      <c r="F397" s="89"/>
+      <c r="G397" s="89"/>
+      <c r="H397" s="89"/>
+      <c r="I397" s="103"/>
+      <c r="J397" s="3"/>
+      <c r="K397" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L397" s="41"/>
       <c r="M397" s="2"/>
-      <c r="N397" s="11"/>
-[...26 lines deleted...]
-      <c r="L398" s="92"/>
+      <c r="N397" s="3"/>
+      <c r="O397" s="3"/>
+      <c r="P397" s="3"/>
+      <c r="Q397" s="3"/>
+      <c r="R397" s="3"/>
+      <c r="S397" s="3"/>
+      <c r="T397" s="5"/>
+      <c r="U397" s="5"/>
+    </row>
+    <row r="398" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A398" s="268" t="s">
+        <v>269</v>
+      </c>
+      <c r="B398" s="97" t="s">
+        <v>270</v>
+      </c>
+      <c r="C398" s="93"/>
+      <c r="D398" s="93"/>
+      <c r="E398" s="93"/>
+      <c r="F398" s="93"/>
+      <c r="G398" s="93"/>
+      <c r="H398" s="99"/>
+      <c r="J398" s="39"/>
+      <c r="K398" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L398" s="41"/>
       <c r="M398" s="2"/>
-      <c r="N398" s="46"/>
-[...21 lines deleted...]
-      <c r="L399" s="92"/>
+      <c r="N398" s="5"/>
+      <c r="O398" s="5"/>
+      <c r="P398" s="5"/>
+      <c r="Q398" s="5"/>
+      <c r="R398" s="5"/>
+      <c r="S398" s="5"/>
+    </row>
+    <row r="399" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="269"/>
+      <c r="B399" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" s="8"/>
+      <c r="D399" s="8"/>
+      <c r="E399" s="8"/>
+      <c r="F399" s="8"/>
+      <c r="G399" s="8"/>
+      <c r="H399" s="8"/>
+      <c r="K399" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L399" s="41"/>
       <c r="M399" s="2"/>
     </row>
-    <row r="400" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L400" s="92"/>
+    <row r="400" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A400" s="269"/>
+      <c r="B400" s="61"/>
+      <c r="C400" s="8"/>
+      <c r="D400" s="8"/>
+      <c r="E400" s="8"/>
+      <c r="F400" s="8"/>
+      <c r="G400" s="8"/>
+      <c r="H400" s="8"/>
+      <c r="K400" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L400" s="41"/>
       <c r="M400" s="2"/>
     </row>
-    <row r="401" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L401" s="92"/>
+    <row r="401" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A401" s="115" t="s">
+        <v>271</v>
+      </c>
+      <c r="B401" s="97" t="s">
+        <v>272</v>
+      </c>
+      <c r="C401" s="93"/>
+      <c r="D401" s="93"/>
+      <c r="E401" s="93"/>
+      <c r="F401" s="93"/>
+      <c r="G401" s="93"/>
+      <c r="H401" s="93"/>
+      <c r="K401" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L401" s="41"/>
       <c r="M401" s="2"/>
-      <c r="N401" s="11"/>
-[...24 lines deleted...]
-      <c r="L402" s="92"/>
+    </row>
+    <row r="402" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B402" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C402" s="8"/>
+      <c r="D402" s="8"/>
+      <c r="E402" s="8"/>
+      <c r="F402" s="8"/>
+      <c r="G402" s="8"/>
+      <c r="H402" s="8"/>
+      <c r="K402" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L402" s="41"/>
       <c r="M402" s="2"/>
     </row>
-    <row r="403" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B403" s="41" t="str">
+    <row r="403" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A403" s="258"/>
+      <c r="B403" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B402,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C403" s="41" t="str">
+      <c r="C403" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B402,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D403" s="41" t="str">
+      <c r="D403" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B402,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E403" s="41" t="str">
+      <c r="E403" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B402,$N$4:$U$38,5,0))</f>
         <v>Row height: 40.5</v>
       </c>
-      <c r="F403" s="41" t="str">
+      <c r="F403" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B402,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G403" s="41" t="str">
+      <c r="G403" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B402,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H403" s="41" t="str">
+      <c r="H403" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B402,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I403" s="60"/>
-      <c r="K403" s="92" t="s">
+      <c r="K403" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L403" s="41"/>
+      <c r="M403" s="2"/>
+    </row>
+    <row r="404" spans="1:21" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B404" s="328" t="s">
+        <v>273</v>
+      </c>
+      <c r="C404" s="328"/>
+      <c r="D404" s="328"/>
+      <c r="E404" s="328"/>
+      <c r="F404" s="328"/>
+      <c r="G404" s="328"/>
+      <c r="H404" s="8"/>
+      <c r="K404" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L404" s="41"/>
+      <c r="M404" s="2"/>
+    </row>
+    <row r="405" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A405" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L403" s="92"/>
-[...37 lines deleted...]
-      <c r="L405" s="92"/>
+      <c r="B405" s="8"/>
+      <c r="C405" s="8"/>
+      <c r="D405" s="8"/>
+      <c r="E405" s="8"/>
+      <c r="F405" s="8"/>
+      <c r="G405" s="8"/>
+      <c r="H405" s="8"/>
+      <c r="K405" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L405" s="41"/>
       <c r="M405" s="2"/>
       <c r="T405"/>
       <c r="U405"/>
     </row>
-    <row r="406" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L406" s="92"/>
+    <row r="406" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A406" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B406" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C406" s="8"/>
+      <c r="D406" s="8"/>
+      <c r="E406" s="8"/>
+      <c r="F406" s="8"/>
+      <c r="G406" s="8"/>
+      <c r="H406" s="8"/>
+      <c r="K406" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L406" s="41"/>
       <c r="M406" s="2"/>
-      <c r="N406" s="49"/>
-[...23 lines deleted...]
-      <c r="L407" s="92"/>
+      <c r="N406" s="40"/>
+      <c r="O406" s="40"/>
+      <c r="P406" s="40"/>
+      <c r="Q406" s="40"/>
+      <c r="R406" s="40"/>
+      <c r="S406" s="40"/>
+    </row>
+    <row r="407" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A407" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B407" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C407" s="327"/>
+      <c r="D407" s="327"/>
+      <c r="E407" s="327"/>
+      <c r="F407" s="327"/>
+      <c r="G407" s="327"/>
+      <c r="H407" s="8"/>
+      <c r="K407" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L407" s="41"/>
       <c r="M407" s="2"/>
     </row>
-    <row r="408" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L408" s="92"/>
+    <row r="408" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A408" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B408" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C408" s="8"/>
+      <c r="D408" s="8"/>
+      <c r="E408" s="8"/>
+      <c r="F408" s="8"/>
+      <c r="G408" s="8"/>
+      <c r="H408" s="8"/>
+      <c r="K408" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L408" s="41"/>
       <c r="M408" s="2"/>
     </row>
-    <row r="409" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L409" s="92"/>
+    <row r="409" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A409" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B409" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C409" s="8"/>
+      <c r="D409" s="8"/>
+      <c r="E409" s="8"/>
+      <c r="F409" s="8"/>
+      <c r="G409" s="8"/>
+      <c r="H409" s="8"/>
+      <c r="K409" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L409" s="41"/>
       <c r="M409" s="2"/>
-      <c r="T409" s="7"/>
-[...19 lines deleted...]
-      <c r="L410" s="92"/>
+    </row>
+    <row r="410" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A410" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B410" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C410" s="8"/>
+      <c r="D410" s="8"/>
+      <c r="E410" s="8"/>
+      <c r="F410" s="8"/>
+      <c r="G410" s="8"/>
+      <c r="H410" s="8"/>
+      <c r="K410" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L410" s="41"/>
       <c r="M410" s="2"/>
-      <c r="N410" s="7"/>
-[...8 lines deleted...]
-      <c r="B411" s="280" t="str">
+    </row>
+    <row r="411" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A411" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B411" s="8" t="str">
         <f>IF(B402=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C411" s="280"/>
-[...9 lines deleted...]
-      <c r="L411" s="92"/>
+      <c r="C411" s="8"/>
+      <c r="D411" s="8"/>
+      <c r="E411" s="8"/>
+      <c r="F411" s="8"/>
+      <c r="G411" s="8"/>
+      <c r="H411" s="26"/>
+      <c r="K411" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L411" s="41"/>
       <c r="M411" s="2"/>
     </row>
-    <row r="412" spans="1:21" s="11" customFormat="1" ht="28" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L412" s="92"/>
+    <row r="412" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A412" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B412" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C412" s="8"/>
+      <c r="D412" s="8"/>
+      <c r="E412" s="8"/>
+      <c r="F412" s="8"/>
+      <c r="G412" s="8"/>
+      <c r="H412" s="8"/>
+      <c r="K412" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L412" s="41"/>
       <c r="M412" s="2"/>
     </row>
-    <row r="413" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L413" s="92"/>
+    <row r="413" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A413" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B413" s="327" t="s">
+        <v>275</v>
+      </c>
+      <c r="C413" s="327"/>
+      <c r="D413" s="327"/>
+      <c r="E413" s="327"/>
+      <c r="F413" s="327"/>
+      <c r="G413" s="327"/>
+      <c r="H413" s="8"/>
+      <c r="K413" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L413" s="41"/>
       <c r="M413" s="2"/>
     </row>
-    <row r="414" spans="1:21" s="11" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="L414" s="92"/>
+    <row r="414" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A414" s="264"/>
+      <c r="B414" s="89"/>
+      <c r="C414" s="89"/>
+      <c r="D414" s="89"/>
+      <c r="E414" s="89"/>
+      <c r="F414" s="89"/>
+      <c r="G414" s="89"/>
+      <c r="H414" s="89"/>
+      <c r="K414" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L414" s="41"/>
       <c r="M414" s="2"/>
     </row>
-    <row r="415" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L415" s="92"/>
+    <row r="415" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A415" s="115" t="s">
+        <v>276</v>
+      </c>
+      <c r="B415" s="97" t="s">
+        <v>277</v>
+      </c>
+      <c r="C415" s="93"/>
+      <c r="D415" s="93"/>
+      <c r="E415" s="93"/>
+      <c r="F415" s="93"/>
+      <c r="G415" s="93"/>
+      <c r="H415" s="93"/>
+      <c r="K415" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L415" s="41"/>
       <c r="M415" s="2"/>
     </row>
-    <row r="416" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L416" s="92"/>
+    <row r="416" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A416" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B416" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C416" s="8"/>
+      <c r="D416" s="8"/>
+      <c r="E416" s="8"/>
+      <c r="F416" s="8"/>
+      <c r="G416" s="8"/>
+      <c r="H416" s="8"/>
+      <c r="K416" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L416" s="41"/>
       <c r="M416" s="2"/>
     </row>
-    <row r="417" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B417" s="41" t="str">
+    <row r="417" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A417" s="257"/>
+      <c r="B417" s="34" t="str">
         <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B416,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C417" s="41" t="str">
+      <c r="C417" s="34" t="str">
         <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B416,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D417" s="41" t="str">
+      <c r="D417" s="34" t="str">
         <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B416,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E417" s="41" t="str">
+      <c r="E417" s="34" t="str">
         <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B416,$N$4:$U$38,5,0))</f>
         <v>Row height: Dependant</v>
       </c>
-      <c r="F417" s="41" t="str">
+      <c r="F417" s="34" t="str">
         <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B416,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G417" s="41" t="str">
+      <c r="G417" s="34" t="str">
         <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B416,$N$4:$U$38,7,0))</f>
-        <v>BG col: Sky blue</v>
-[...1 lines deleted...]
-      <c r="H417" s="41" t="str">
+        <v>BG col: White</v>
+      </c>
+      <c r="H417" s="34" t="str">
         <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B416,$N$4:$U$38,8,0))</f>
         <v>Just: Centre</v>
       </c>
-      <c r="I417" s="60"/>
-      <c r="K417" s="92" t="s">
+      <c r="K417" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L417" s="41"/>
+      <c r="M417" s="2"/>
+    </row>
+    <row r="418" spans="1:21" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B418" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="C418" s="8"/>
+      <c r="D418" s="8"/>
+      <c r="E418" s="8"/>
+      <c r="F418" s="8"/>
+      <c r="G418" s="8"/>
+      <c r="H418" s="8"/>
+      <c r="K418" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L418" s="41"/>
+      <c r="M418" s="2"/>
+    </row>
+    <row r="419" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A419" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L417" s="92"/>
-[...38 lines deleted...]
-      <c r="L419" s="92"/>
+      <c r="B419" s="8"/>
+      <c r="C419" s="8"/>
+      <c r="D419" s="8"/>
+      <c r="E419" s="8"/>
+      <c r="F419" s="8"/>
+      <c r="G419" s="8"/>
+      <c r="H419" s="8"/>
+      <c r="I419" s="103"/>
+      <c r="J419" s="3"/>
+      <c r="K419" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L419" s="41"/>
       <c r="M419" s="2"/>
-      <c r="N419" s="11"/>
-[...26 lines deleted...]
-      <c r="L420" s="92"/>
+      <c r="N419" s="3"/>
+      <c r="O419" s="3"/>
+      <c r="P419" s="3"/>
+      <c r="Q419" s="3"/>
+      <c r="R419" s="3"/>
+      <c r="S419" s="3"/>
+      <c r="T419" s="3"/>
+      <c r="U419" s="3"/>
+    </row>
+    <row r="420" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A420" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B420" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C420" s="8"/>
+      <c r="D420" s="8"/>
+      <c r="E420" s="8"/>
+      <c r="F420" s="8"/>
+      <c r="G420" s="8"/>
+      <c r="H420" s="8"/>
+      <c r="J420" s="39"/>
+      <c r="K420" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L420" s="41"/>
       <c r="M420" s="2"/>
     </row>
-    <row r="421" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L421" s="92"/>
+    <row r="421" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B421" s="327" t="s">
+        <v>280</v>
+      </c>
+      <c r="C421" s="327"/>
+      <c r="D421" s="327"/>
+      <c r="E421" s="327"/>
+      <c r="F421" s="327"/>
+      <c r="G421" s="327"/>
+      <c r="H421" s="8"/>
+      <c r="K421" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L421" s="41"/>
       <c r="M421" s="2"/>
     </row>
-    <row r="422" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B422" s="61" t="str">
+    <row r="422" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A422" s="259" t="s">
+        <v>281</v>
+      </c>
+      <c r="B422" s="49" t="str">
         <f>B399</f>
         <v>- Select -</v>
       </c>
-      <c r="C422" s="276"/>
-[...9 lines deleted...]
-      <c r="L422" s="92"/>
+      <c r="C422" s="238"/>
+      <c r="D422" s="238"/>
+      <c r="E422" s="238"/>
+      <c r="F422" s="238"/>
+      <c r="G422" s="238"/>
+      <c r="H422" s="8"/>
+      <c r="K422" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L422" s="41"/>
       <c r="M422" s="2"/>
     </row>
-    <row r="423" spans="1:21" s="11" customFormat="1" ht="28" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="L423" s="92"/>
+    <row r="423" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A423" s="259"/>
+      <c r="B423" s="49" t="s">
+        <v>282</v>
+      </c>
+      <c r="C423" s="238"/>
+      <c r="D423" s="238"/>
+      <c r="E423" s="238"/>
+      <c r="F423" s="238"/>
+      <c r="G423" s="238"/>
+      <c r="H423" s="8"/>
+      <c r="K423" s="41"/>
+      <c r="L423" s="41"/>
       <c r="M423" s="2"/>
     </row>
-    <row r="424" spans="1:21" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="L424" s="92"/>
+    <row r="424" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A424" s="259"/>
+      <c r="B424" s="83" t="s">
+        <v>283</v>
+      </c>
+      <c r="C424" s="238"/>
+      <c r="D424" s="238"/>
+      <c r="E424" s="238"/>
+      <c r="F424" s="238"/>
+      <c r="G424" s="238"/>
+      <c r="H424" s="8"/>
+      <c r="K424" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="L424" s="41"/>
       <c r="M424" s="2"/>
     </row>
-    <row r="425" spans="1:21" s="46" customFormat="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="L425" s="92"/>
+    <row r="425" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A425" s="259"/>
+      <c r="B425" s="49" t="s">
+        <v>284</v>
+      </c>
+      <c r="C425" s="238"/>
+      <c r="D425" s="238"/>
+      <c r="E425" s="238"/>
+      <c r="F425" s="238"/>
+      <c r="G425" s="238"/>
+      <c r="H425" s="8"/>
+      <c r="K425" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L425" s="41"/>
       <c r="M425" s="2"/>
-      <c r="N425" s="11"/>
-[...24 lines deleted...]
-      <c r="L426" s="92"/>
+    </row>
+    <row r="426" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A426" s="259"/>
+      <c r="B426" s="49" t="s">
+        <v>285</v>
+      </c>
+      <c r="C426" s="238"/>
+      <c r="D426" s="238"/>
+      <c r="E426" s="238"/>
+      <c r="F426" s="238"/>
+      <c r="G426" s="238"/>
+      <c r="H426" s="8"/>
+      <c r="I426" s="105"/>
+      <c r="J426" s="3"/>
+      <c r="K426" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L426" s="41"/>
       <c r="M426" s="2"/>
-    </row>
-[...15 lines deleted...]
-      <c r="L427" s="92"/>
+      <c r="N426" s="3"/>
+      <c r="O426" s="3"/>
+      <c r="P426" s="3"/>
+      <c r="Q426" s="3"/>
+      <c r="R426" s="3"/>
+      <c r="S426" s="3"/>
+      <c r="T426" s="3"/>
+      <c r="U426" s="3"/>
+    </row>
+    <row r="427" spans="1:21" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="259"/>
+      <c r="B427" s="49" t="s">
+        <v>286</v>
+      </c>
+      <c r="C427" s="84"/>
+      <c r="D427" s="84"/>
+      <c r="E427" s="84"/>
+      <c r="F427" s="84"/>
+      <c r="G427" s="84"/>
+      <c r="H427" s="27"/>
+      <c r="J427" s="5"/>
+      <c r="K427" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L427" s="41"/>
       <c r="M427" s="2"/>
     </row>
-    <row r="428" spans="1:21" s="11" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="L428" s="92"/>
+    <row r="428" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A428" s="259"/>
+      <c r="B428" s="68" t="s">
+        <v>287</v>
+      </c>
+      <c r="C428" s="238"/>
+      <c r="D428" s="238"/>
+      <c r="E428" s="238"/>
+      <c r="F428" s="238"/>
+      <c r="G428" s="238"/>
+      <c r="H428" s="8"/>
+      <c r="K428" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L428" s="41"/>
       <c r="M428" s="2"/>
-      <c r="T428"/>
-[...17 lines deleted...]
-      <c r="L429" s="92"/>
+    </row>
+    <row r="429" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A429" s="259"/>
+      <c r="B429" s="68" t="s">
+        <v>288</v>
+      </c>
+      <c r="C429" s="238"/>
+      <c r="D429" s="238"/>
+      <c r="E429" s="238"/>
+      <c r="F429" s="238"/>
+      <c r="G429" s="238"/>
+      <c r="H429" s="8"/>
+      <c r="K429" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L429" s="41"/>
       <c r="M429" s="2"/>
-      <c r="N429" s="49"/>
-[...23 lines deleted...]
-      <c r="L430" s="92"/>
+      <c r="T429"/>
+      <c r="U429"/>
+    </row>
+    <row r="430" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A430" s="259"/>
+      <c r="B430" s="68" t="s">
+        <v>289</v>
+      </c>
+      <c r="C430" s="238"/>
+      <c r="D430" s="238"/>
+      <c r="E430" s="238"/>
+      <c r="F430" s="238"/>
+      <c r="G430" s="238"/>
+      <c r="H430" s="8"/>
+      <c r="K430" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L430" s="41"/>
       <c r="M430" s="2"/>
-    </row>
-[...17 lines deleted...]
-      <c r="L431" s="92"/>
+      <c r="N430" s="40"/>
+      <c r="O430" s="40"/>
+      <c r="P430" s="40"/>
+      <c r="Q430" s="40"/>
+      <c r="R430" s="40"/>
+      <c r="S430" s="40"/>
+    </row>
+    <row r="431" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A431" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B431" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C431" s="8"/>
+      <c r="D431" s="8"/>
+      <c r="E431" s="8"/>
+      <c r="F431" s="8"/>
+      <c r="G431" s="8"/>
+      <c r="H431" s="8"/>
+      <c r="K431" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L431" s="41"/>
       <c r="M431" s="2"/>
     </row>
-    <row r="432" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L432" s="92"/>
+    <row r="432" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A432" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B432" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C432" s="8"/>
+      <c r="D432" s="8"/>
+      <c r="E432" s="8"/>
+      <c r="F432" s="8"/>
+      <c r="G432" s="8"/>
+      <c r="H432" s="8"/>
+      <c r="K432" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L432" s="41"/>
       <c r="M432" s="2"/>
     </row>
-    <row r="433" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L433" s="92"/>
+    <row r="433" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A433" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B433" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C433" s="8"/>
+      <c r="D433" s="8"/>
+      <c r="E433" s="8"/>
+      <c r="F433" s="8"/>
+      <c r="G433" s="8"/>
+      <c r="H433" s="8"/>
+      <c r="K433" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L433" s="41"/>
       <c r="M433" s="2"/>
-      <c r="T433" s="46"/>
-[...6 lines deleted...]
-      <c r="B434" s="280" t="str">
+    </row>
+    <row r="434" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A434" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B434" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C434" s="8"/>
+      <c r="D434" s="8"/>
+      <c r="E434" s="8"/>
+      <c r="F434" s="8"/>
+      <c r="G434" s="8"/>
+      <c r="H434" s="8"/>
+      <c r="K434" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L434" s="41"/>
+      <c r="M434" s="2"/>
+      <c r="T434" s="5"/>
+      <c r="U434" s="5"/>
+    </row>
+    <row r="435" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A435" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B435" s="8" t="str">
         <f>IF(B416=$N$5,"Yes","No")</f>
         <v>Yes</v>
       </c>
-      <c r="C434" s="280"/>
-[...39 lines deleted...]
-      <c r="L435" s="92"/>
+      <c r="C435" s="8"/>
+      <c r="D435" s="8"/>
+      <c r="E435" s="8"/>
+      <c r="F435" s="8"/>
+      <c r="G435" s="8"/>
+      <c r="H435" s="26"/>
+      <c r="I435" s="103"/>
+      <c r="J435" s="3"/>
+      <c r="K435" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L435" s="41"/>
       <c r="M435" s="2"/>
-    </row>
-[...13 lines deleted...]
-      <c r="L436" s="92"/>
+      <c r="N435" s="5"/>
+      <c r="O435" s="5"/>
+      <c r="P435" s="5"/>
+      <c r="Q435" s="5"/>
+      <c r="R435" s="5"/>
+      <c r="S435" s="5"/>
+      <c r="T435" s="3"/>
+      <c r="U435" s="3"/>
+    </row>
+    <row r="436" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A436" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B436" s="327" t="s">
+        <v>290</v>
+      </c>
+      <c r="C436" s="327"/>
+      <c r="D436" s="327"/>
+      <c r="E436" s="327"/>
+      <c r="F436" s="327"/>
+      <c r="G436" s="327"/>
+      <c r="H436" s="8"/>
+      <c r="J436" s="39"/>
+      <c r="K436" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L436" s="41"/>
       <c r="M436" s="2"/>
     </row>
-    <row r="437" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="L437" s="92"/>
+    <row r="437" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A437" s="264"/>
+      <c r="B437" s="89"/>
+      <c r="C437" s="89"/>
+      <c r="D437" s="89"/>
+      <c r="E437" s="89"/>
+      <c r="F437" s="89"/>
+      <c r="G437" s="89"/>
+      <c r="H437" s="89"/>
+      <c r="K437" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L437" s="41"/>
       <c r="M437" s="2"/>
-      <c r="N437" s="11"/>
-[...24 lines deleted...]
-      <c r="L438" s="92"/>
+    </row>
+    <row r="438" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A438" s="115" t="s">
+        <v>291</v>
+      </c>
+      <c r="B438" s="97" t="s">
+        <v>292</v>
+      </c>
+      <c r="C438" s="93"/>
+      <c r="D438" s="93"/>
+      <c r="E438" s="93"/>
+      <c r="F438" s="93"/>
+      <c r="G438" s="93"/>
+      <c r="H438" s="93"/>
+      <c r="K438" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L438" s="41"/>
       <c r="M438" s="2"/>
     </row>
-    <row r="439" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B438,$N$4:$U$38,2,0))</f>
+    <row r="439" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A439" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B439" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C439" s="8"/>
+      <c r="D439" s="8"/>
+      <c r="E439" s="8"/>
+      <c r="F439" s="8"/>
+      <c r="G439" s="8"/>
+      <c r="H439" s="8"/>
+      <c r="K439" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L439" s="41"/>
+      <c r="M439" s="2"/>
+    </row>
+    <row r="440" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A440" s="258"/>
+      <c r="B440" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B439,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C439" s="41" t="str">
-        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B438,$N$4:$U$38,3,0))</f>
+      <c r="C440" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B439,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D439" s="41" t="str">
-        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B438,$N$4:$U$38,4,0))</f>
+      <c r="D440" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B439,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E439" s="41" t="str">
-        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B438,$N$4:$U$38,5,0))</f>
+      <c r="E440" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B439,$N$4:$U$38,5,0))</f>
         <v>Row height: 40.5</v>
       </c>
-      <c r="F439" s="41" t="str">
-        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B438,$N$4:$U$38,6,0))</f>
+      <c r="F440" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B439,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G439" s="41" t="str">
-        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B438,$N$4:$U$38,7,0))</f>
+      <c r="G440" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B439,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H439" s="41" t="str">
-        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B438,$N$4:$U$38,8,0))</f>
+      <c r="H440" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B439,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I439" s="60"/>
-[...10 lines deleted...]
-      <c r="B440" s="377" t="str">
+      <c r="K440" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L440" s="41"/>
+      <c r="M440" s="2"/>
+    </row>
+    <row r="441" spans="1:21" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A441" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B441" s="328" t="str">
         <f>IF('Project pool deduction'!B26=' Reference module'!B399,"Project status - Did you abandon, sell or or otherwise dispose of your project.","Project status - Did you abandon, sell or or otherwise dispose of your project in
 "&amp;VLOOKUP('Project pool deduction'!$B$26,Values[#All],1,0)&amp;"? *
 • Select an option from the drop-down box.")</f>
         <v>Project status - Did you abandon, sell or or otherwise dispose of your project.</v>
       </c>
-      <c r="C440" s="377"/>
-[...24 lines deleted...]
-      <c r="K441" s="92" t="s">
+      <c r="C441" s="328"/>
+      <c r="D441" s="328"/>
+      <c r="E441" s="328"/>
+      <c r="F441" s="328"/>
+      <c r="G441" s="328"/>
+      <c r="H441" s="8"/>
+      <c r="K441" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L441" s="41"/>
+      <c r="M441" s="2"/>
+    </row>
+    <row r="442" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A442" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L441" s="92"/>
-[...3 lines deleted...]
-      <c r="A442" s="299" t="s">
+      <c r="B442" s="8"/>
+      <c r="C442" s="8"/>
+      <c r="D442" s="8"/>
+      <c r="E442" s="8"/>
+      <c r="F442" s="8"/>
+      <c r="G442" s="8"/>
+      <c r="H442" s="8"/>
+      <c r="K442" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L442" s="41"/>
+      <c r="M442" s="2"/>
+    </row>
+    <row r="443" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A443" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B443" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C443" s="8"/>
+      <c r="D443" s="8"/>
+      <c r="E443" s="8"/>
+      <c r="F443" s="8"/>
+      <c r="G443" s="8"/>
+      <c r="H443" s="8"/>
+      <c r="K443" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L443" s="41"/>
+      <c r="M443" s="2"/>
+      <c r="T443"/>
+      <c r="U443"/>
+    </row>
+    <row r="444" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A444" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B444" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C444" s="327"/>
+      <c r="D444" s="327"/>
+      <c r="E444" s="327"/>
+      <c r="F444" s="327"/>
+      <c r="G444" s="327"/>
+      <c r="H444" s="8"/>
+      <c r="K444" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L444" s="41"/>
+      <c r="M444" s="2"/>
+      <c r="N444" s="40"/>
+      <c r="O444" s="40"/>
+      <c r="P444" s="40"/>
+      <c r="Q444" s="40"/>
+      <c r="R444" s="40"/>
+      <c r="S444" s="40"/>
+    </row>
+    <row r="445" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A445" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B445" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C445" s="8"/>
+      <c r="D445" s="8"/>
+      <c r="E445" s="8"/>
+      <c r="F445" s="8"/>
+      <c r="G445" s="8"/>
+      <c r="H445" s="8"/>
+      <c r="K445" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L445" s="41"/>
+      <c r="M445" s="2"/>
+    </row>
+    <row r="446" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A446" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B446" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C446" s="8"/>
+      <c r="D446" s="8"/>
+      <c r="E446" s="8"/>
+      <c r="F446" s="8"/>
+      <c r="G446" s="8"/>
+      <c r="H446" s="8"/>
+      <c r="K446" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L446" s="41"/>
+      <c r="M446" s="2"/>
+    </row>
+    <row r="447" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A447" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B447" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C447" s="8"/>
+      <c r="D447" s="8"/>
+      <c r="E447" s="8"/>
+      <c r="F447" s="8"/>
+      <c r="G447" s="8"/>
+      <c r="H447" s="8"/>
+      <c r="K447" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L447" s="41"/>
+      <c r="M447" s="2"/>
+    </row>
+    <row r="448" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A448" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B448" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C448" s="8"/>
+      <c r="D448" s="8"/>
+      <c r="E448" s="8"/>
+      <c r="F448" s="8"/>
+      <c r="G448" s="8"/>
+      <c r="H448" s="8"/>
+      <c r="K448" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L448" s="41"/>
+      <c r="M448" s="2"/>
+    </row>
+    <row r="449" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A449" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B449" s="8" t="str">
+        <f>IF(B439=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C449" s="8"/>
+      <c r="D449" s="8"/>
+      <c r="E449" s="8"/>
+      <c r="F449" s="8"/>
+      <c r="G449" s="8"/>
+      <c r="H449" s="26"/>
+      <c r="K449" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L449" s="41"/>
+      <c r="M449" s="2"/>
+    </row>
+    <row r="450" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A450" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B450" s="327" t="s">
+        <v>293</v>
+      </c>
+      <c r="C450" s="327"/>
+      <c r="D450" s="327"/>
+      <c r="E450" s="327"/>
+      <c r="F450" s="327"/>
+      <c r="G450" s="327"/>
+      <c r="H450" s="8"/>
+      <c r="K450" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L450" s="41"/>
+      <c r="M450" s="2"/>
+    </row>
+    <row r="451" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A451" s="264"/>
+      <c r="B451" s="89"/>
+      <c r="C451" s="89"/>
+      <c r="D451" s="89"/>
+      <c r="E451" s="89"/>
+      <c r="F451" s="89"/>
+      <c r="G451" s="89"/>
+      <c r="H451" s="89"/>
+      <c r="K451" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L451" s="41"/>
+      <c r="M451" s="2"/>
+    </row>
+    <row r="452" spans="1:21" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A452" s="115" t="s">
+        <v>294</v>
+      </c>
+      <c r="B452" s="97" t="s">
+        <v>295</v>
+      </c>
+      <c r="C452" s="93"/>
+      <c r="D452" s="93"/>
+      <c r="E452" s="93"/>
+      <c r="F452" s="93"/>
+      <c r="G452" s="93"/>
+      <c r="H452" s="93"/>
+      <c r="I452" s="103"/>
+      <c r="J452" s="3"/>
+      <c r="K452" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L452" s="41"/>
+      <c r="M452" s="2"/>
+      <c r="N452" s="3"/>
+      <c r="O452" s="3"/>
+      <c r="P452" s="3"/>
+      <c r="Q452" s="3"/>
+      <c r="R452" s="3"/>
+      <c r="S452" s="3"/>
+      <c r="T452" s="3"/>
+      <c r="U452" s="3"/>
+    </row>
+    <row r="453" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A453" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B453" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="B442" s="280" t="s">
-[...9 lines deleted...]
-      <c r="K442" s="92" t="s">
+      <c r="C453" s="8"/>
+      <c r="D453" s="8"/>
+      <c r="E453" s="8"/>
+      <c r="F453" s="8"/>
+      <c r="G453" s="8"/>
+      <c r="H453" s="8"/>
+      <c r="J453" s="39"/>
+      <c r="K453" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L453" s="41"/>
+      <c r="M453" s="2"/>
+    </row>
+    <row r="454" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="257"/>
+      <c r="B454" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B453,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C454" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B453,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D454" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B453,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E454" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B453,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F454" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B453,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G454" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B453,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H454" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B453,$N$4:$U$38,8,0))</f>
+        <v>Just: Centre</v>
+      </c>
+      <c r="K454" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L454" s="41"/>
+      <c r="M454" s="2"/>
+    </row>
+    <row r="455" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A455" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B455" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="C455" s="8"/>
+      <c r="D455" s="8"/>
+      <c r="E455" s="8"/>
+      <c r="F455" s="8"/>
+      <c r="G455" s="8"/>
+      <c r="H455" s="8"/>
+      <c r="K455" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="L455" s="41"/>
+      <c r="M455" s="2"/>
+    </row>
+    <row r="456" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A456" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L442" s="92"/>
-[...138 lines deleted...]
-      <c r="A449" s="297" t="s">
+      <c r="B456" s="8"/>
+      <c r="C456" s="8"/>
+      <c r="D456" s="8"/>
+      <c r="E456" s="8"/>
+      <c r="F456" s="8"/>
+      <c r="G456" s="8"/>
+      <c r="H456" s="8"/>
+      <c r="K456" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L456" s="41"/>
+      <c r="M456" s="2"/>
+    </row>
+    <row r="457" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A457" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B449" s="367" t="s">
-[...32 lines deleted...]
-      <c r="A451" s="150" t="s">
+      <c r="B457" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C457" s="8"/>
+      <c r="D457" s="8"/>
+      <c r="E457" s="8"/>
+      <c r="F457" s="8"/>
+      <c r="G457" s="8"/>
+      <c r="H457" s="8"/>
+      <c r="I457" s="105"/>
+      <c r="J457" s="3"/>
+      <c r="K457" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L457" s="41"/>
+      <c r="M457" s="2"/>
+      <c r="N457" s="3"/>
+      <c r="O457" s="3"/>
+      <c r="P457" s="3"/>
+      <c r="Q457" s="3"/>
+      <c r="R457" s="3"/>
+      <c r="S457" s="3"/>
+      <c r="T457" s="3"/>
+      <c r="U457" s="3"/>
+    </row>
+    <row r="458" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A458" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B458" s="327" t="s">
         <v>280</v>
       </c>
-      <c r="B451" s="131" t="s">
-[...174 lines deleted...]
-      <c r="B458" s="61" t="str">
+      <c r="C458" s="327"/>
+      <c r="D458" s="327"/>
+      <c r="E458" s="327"/>
+      <c r="F458" s="327"/>
+      <c r="G458" s="327"/>
+      <c r="H458" s="8"/>
+      <c r="J458" s="5"/>
+      <c r="K458" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L458" s="41"/>
+      <c r="M458" s="2"/>
+    </row>
+    <row r="459" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A459" s="259" t="s">
+        <v>281</v>
+      </c>
+      <c r="B459" s="49" t="str">
         <f>B399</f>
         <v>- Select -</v>
       </c>
-      <c r="C458" s="276"/>
-[...27 lines deleted...]
-      <c r="L459" s="92"/>
+      <c r="C459" s="238"/>
+      <c r="D459" s="238"/>
+      <c r="E459" s="238"/>
+      <c r="F459" s="238"/>
+      <c r="G459" s="238"/>
+      <c r="H459" s="8"/>
+      <c r="K459" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L459" s="41"/>
       <c r="M459" s="2"/>
-      <c r="T459"/>
-[...17 lines deleted...]
-      <c r="L460" s="92"/>
+    </row>
+    <row r="460" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A460" s="259"/>
+      <c r="B460" s="68" t="s">
+        <v>297</v>
+      </c>
+      <c r="C460" s="238"/>
+      <c r="D460" s="238"/>
+      <c r="E460" s="238"/>
+      <c r="F460" s="238"/>
+      <c r="G460" s="238"/>
+      <c r="H460" s="8"/>
+      <c r="K460" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L460" s="41"/>
       <c r="M460" s="2"/>
-      <c r="N460" s="49"/>
-[...23 lines deleted...]
-      <c r="L461" s="92"/>
+      <c r="T460"/>
+      <c r="U460"/>
+    </row>
+    <row r="461" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A461" s="259"/>
+      <c r="B461" s="68" t="s">
+        <v>141</v>
+      </c>
+      <c r="C461" s="238"/>
+      <c r="D461" s="238"/>
+      <c r="E461" s="238"/>
+      <c r="F461" s="238"/>
+      <c r="G461" s="238"/>
+      <c r="H461" s="8"/>
+      <c r="K461" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L461" s="41"/>
       <c r="M461" s="2"/>
-    </row>
-[...67 lines deleted...]
-        <f>IF(B452=$N$5,"Yes","No")</f>
+      <c r="N461" s="40"/>
+      <c r="O461" s="40"/>
+      <c r="P461" s="40"/>
+      <c r="Q461" s="40"/>
+      <c r="R461" s="40"/>
+      <c r="S461" s="40"/>
+    </row>
+    <row r="462" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A462" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B462" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C462" s="8"/>
+      <c r="D462" s="8"/>
+      <c r="E462" s="8"/>
+      <c r="F462" s="8"/>
+      <c r="G462" s="8"/>
+      <c r="H462" s="8"/>
+      <c r="K462" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L462" s="41"/>
+      <c r="M462" s="2"/>
+    </row>
+    <row r="463" spans="1:21" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A463" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B463" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C463" s="8"/>
+      <c r="D463" s="8"/>
+      <c r="E463" s="8"/>
+      <c r="F463" s="8"/>
+      <c r="G463" s="8"/>
+      <c r="H463" s="8"/>
+      <c r="K463" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L463" s="86"/>
+      <c r="M463" s="86"/>
+    </row>
+    <row r="464" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A464" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B464" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C464" s="8"/>
+      <c r="D464" s="8"/>
+      <c r="E464" s="8"/>
+      <c r="F464" s="8"/>
+      <c r="G464" s="8"/>
+      <c r="H464" s="8"/>
+      <c r="K464" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L464" s="86"/>
+      <c r="M464" s="86"/>
+    </row>
+    <row r="465" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A465" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B465" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C465" s="8"/>
+      <c r="D465" s="8"/>
+      <c r="E465" s="8"/>
+      <c r="F465" s="8"/>
+      <c r="G465" s="8"/>
+      <c r="H465" s="8"/>
+      <c r="K465" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L465" s="85"/>
+      <c r="M465" s="85"/>
+      <c r="T465" s="5"/>
+      <c r="U465" s="5"/>
+    </row>
+    <row r="466" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A466" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B466" s="8" t="str">
+        <f>IF(B453=$N$5,"Yes","No")</f>
         <v>Yes</v>
       </c>
-      <c r="C465" s="280"/>
-[...32 lines deleted...]
-      <c r="L466" s="92"/>
+      <c r="C466" s="8"/>
+      <c r="D466" s="8"/>
+      <c r="E466" s="8"/>
+      <c r="F466" s="8"/>
+      <c r="G466" s="8"/>
+      <c r="H466" s="26"/>
+      <c r="K466" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L466" s="41"/>
       <c r="M466" s="2"/>
-      <c r="N466" s="115"/>
-[...16 lines deleted...]
-      <c r="L467" s="92"/>
+      <c r="N466" s="86"/>
+      <c r="T466" s="5"/>
+      <c r="U466" s="5"/>
+    </row>
+    <row r="467" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A467" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B467" s="327" t="s">
+        <v>298</v>
+      </c>
+      <c r="C467" s="327"/>
+      <c r="D467" s="327"/>
+      <c r="E467" s="327"/>
+      <c r="F467" s="327"/>
+      <c r="G467" s="327"/>
+      <c r="H467" s="8"/>
+      <c r="K467" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L467" s="41"/>
       <c r="M467" s="2"/>
-      <c r="T467" s="108"/>
-[...19 lines deleted...]
-      <c r="L468" s="92"/>
+      <c r="N467" s="86"/>
+      <c r="T467" s="5"/>
+      <c r="U467" s="5"/>
+    </row>
+    <row r="468" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A468" s="264"/>
+      <c r="B468" s="89"/>
+      <c r="C468" s="89"/>
+      <c r="D468" s="89"/>
+      <c r="E468" s="89"/>
+      <c r="F468" s="89"/>
+      <c r="G468" s="89"/>
+      <c r="H468" s="89"/>
+      <c r="K468" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L468" s="41"/>
       <c r="M468" s="2"/>
-      <c r="N468" s="46"/>
-[...23 lines deleted...]
-      <c r="L469" s="92"/>
+      <c r="T468" s="5"/>
+      <c r="U468" s="5"/>
+    </row>
+    <row r="469" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A469" s="115" t="s">
+        <v>299</v>
+      </c>
+      <c r="B469" s="97" t="s">
+        <v>300</v>
+      </c>
+      <c r="C469" s="93"/>
+      <c r="D469" s="93"/>
+      <c r="E469" s="93"/>
+      <c r="F469" s="93"/>
+      <c r="G469" s="93"/>
+      <c r="H469" s="93"/>
+      <c r="K469" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L469" s="41"/>
       <c r="M469" s="2"/>
-      <c r="N469" s="102"/>
-[...9 lines deleted...]
-        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B469,$N$4:$U$38,2,0))</f>
+      <c r="N469" s="5"/>
+      <c r="O469" s="5"/>
+      <c r="P469" s="5"/>
+      <c r="Q469" s="5"/>
+      <c r="R469" s="5"/>
+      <c r="S469" s="5"/>
+    </row>
+    <row r="470" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A470" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B470" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C470" s="8"/>
+      <c r="D470" s="8"/>
+      <c r="E470" s="8"/>
+      <c r="F470" s="8"/>
+      <c r="G470" s="8"/>
+      <c r="H470" s="8"/>
+      <c r="K470" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L470" s="41"/>
+      <c r="M470" s="2"/>
+      <c r="N470" s="5"/>
+      <c r="O470" s="5"/>
+      <c r="P470" s="5"/>
+      <c r="Q470" s="5"/>
+      <c r="R470" s="5"/>
+      <c r="S470" s="5"/>
+    </row>
+    <row r="471" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A471" s="258"/>
+      <c r="B471" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B470,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C470" s="41" t="str">
-        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B469,$N$4:$U$38,3,0))</f>
+      <c r="C471" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B470,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D470" s="41" t="str">
-        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B469,$N$4:$U$38,4,0))</f>
+      <c r="D471" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B470,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E470" s="41" t="str">
-        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B469,$N$4:$U$38,5,0))</f>
+      <c r="E471" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B470,$N$4:$U$38,5,0))</f>
         <v>Row height: 26.5</v>
       </c>
-      <c r="F470" s="41" t="str">
-        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B469,$N$4:$U$38,6,0))</f>
+      <c r="F471" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B470,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G470" s="41" t="str">
-        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B469,$N$4:$U$38,7,0))</f>
+      <c r="G471" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B470,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H470" s="41" t="str">
-        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B469,$N$4:$U$38,8,0))</f>
+      <c r="H471" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B470,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I470" s="60"/>
-[...10 lines deleted...]
-      <c r="B471" s="377" t="str">
+      <c r="K471" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L471" s="41"/>
+      <c r="M471" s="2"/>
+    </row>
+    <row r="472" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A472" s="258" t="s">
+        <v>301</v>
+      </c>
+      <c r="B472" s="328" t="str">
         <f>IF('Project pool deduction'!$B$26=' Reference module'!$B$399,"Project pool closing value (if any)",VLOOKUP('Project pool deduction'!$B$26,Values[#All],2,0)&amp;" project pool closing balance (if any).")</f>
         <v>Project pool closing value (if any)</v>
       </c>
-      <c r="C471" s="377"/>
-[...25 lines deleted...]
-      <c r="K472" s="92" t="s">
+      <c r="C472" s="328"/>
+      <c r="D472" s="328"/>
+      <c r="E472" s="328"/>
+      <c r="F472" s="328"/>
+      <c r="G472" s="328"/>
+      <c r="H472" s="8"/>
+      <c r="K472" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L472" s="41"/>
+      <c r="M472" s="2"/>
+    </row>
+    <row r="473" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A473" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L472" s="92"/>
-[...11 lines deleted...]
-      <c r="A473" s="299" t="s">
+      <c r="B473" s="8"/>
+      <c r="C473" s="8"/>
+      <c r="D473" s="8"/>
+      <c r="E473" s="8"/>
+      <c r="F473" s="8"/>
+      <c r="G473" s="8"/>
+      <c r="H473" s="8"/>
+      <c r="I473" s="103"/>
+      <c r="J473" s="3"/>
+      <c r="K473" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L473" s="41"/>
+      <c r="M473" s="2"/>
+      <c r="N473" s="3"/>
+      <c r="O473" s="3"/>
+      <c r="P473" s="3"/>
+      <c r="Q473" s="3"/>
+      <c r="R473" s="3"/>
+      <c r="S473" s="3"/>
+      <c r="T473" s="3"/>
+      <c r="U473" s="3"/>
+    </row>
+    <row r="474" spans="1:21" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A474" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B474" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C474" s="8"/>
+      <c r="D474" s="8"/>
+      <c r="E474" s="8"/>
+      <c r="F474" s="8"/>
+      <c r="G474" s="8"/>
+      <c r="H474" s="8"/>
+      <c r="J474" s="39"/>
+      <c r="K474" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L474" s="41"/>
+      <c r="M474" s="2"/>
+    </row>
+    <row r="475" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A475" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B475" s="327" t="s">
+        <v>303</v>
+      </c>
+      <c r="C475" s="327"/>
+      <c r="D475" s="327"/>
+      <c r="E475" s="327"/>
+      <c r="F475" s="327"/>
+      <c r="G475" s="327"/>
+      <c r="H475" s="8"/>
+      <c r="K475" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L475" s="41"/>
+      <c r="M475" s="2"/>
+    </row>
+    <row r="476" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A476" s="260" t="s">
+        <v>304</v>
+      </c>
+      <c r="B476" s="27" t="s">
+        <v>305</v>
+      </c>
+      <c r="C476" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="D476" s="27" t="s">
+        <v>307</v>
+      </c>
+      <c r="E476" s="238"/>
+      <c r="F476" s="238"/>
+      <c r="G476" s="238"/>
+      <c r="H476" s="8"/>
+      <c r="K476" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L476" s="41"/>
+      <c r="M476" s="2"/>
+    </row>
+    <row r="477" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A477" s="260"/>
+      <c r="B477" s="49" t="s">
+        <v>282</v>
+      </c>
+      <c r="C477" s="68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D477" s="68">
+        <v>2026</v>
+      </c>
+      <c r="E477" s="238"/>
+      <c r="F477" s="238"/>
+      <c r="G477" s="238"/>
+      <c r="H477" s="8"/>
+      <c r="K477" s="41"/>
+      <c r="L477" s="41"/>
+      <c r="M477" s="2"/>
+    </row>
+    <row r="478" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A478" s="260"/>
+      <c r="B478" s="68" t="s">
+        <v>283</v>
+      </c>
+      <c r="C478" s="49" t="s">
+        <v>284</v>
+      </c>
+      <c r="D478" s="68">
+        <v>2025</v>
+      </c>
+      <c r="E478" s="238"/>
+      <c r="F478" s="238"/>
+      <c r="G478" s="238"/>
+      <c r="H478" s="8"/>
+      <c r="K478" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="L478" s="41"/>
+      <c r="M478" s="2"/>
+    </row>
+    <row r="479" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A479" s="260"/>
+      <c r="B479" s="49" t="s">
+        <v>284</v>
+      </c>
+      <c r="C479" s="49" t="s">
+        <v>285</v>
+      </c>
+      <c r="D479" s="68">
+        <v>2024</v>
+      </c>
+      <c r="E479" s="238"/>
+      <c r="F479" s="238"/>
+      <c r="G479" s="238"/>
+      <c r="H479" s="8"/>
+      <c r="K479" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L479" s="41"/>
+      <c r="M479" s="2"/>
+    </row>
+    <row r="480" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A480" s="260"/>
+      <c r="B480" s="49" t="s">
+        <v>285</v>
+      </c>
+      <c r="C480" s="49" t="s">
+        <v>286</v>
+      </c>
+      <c r="D480" s="68">
+        <v>2023</v>
+      </c>
+      <c r="E480" s="238"/>
+      <c r="F480" s="238"/>
+      <c r="G480" s="238"/>
+      <c r="H480" s="8"/>
+      <c r="K480" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L480" s="41"/>
+      <c r="M480" s="2"/>
+    </row>
+    <row r="481" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A481" s="260"/>
+      <c r="B481" s="49" t="s">
+        <v>286</v>
+      </c>
+      <c r="C481" s="68" t="s">
+        <v>287</v>
+      </c>
+      <c r="D481" s="68">
+        <v>2022</v>
+      </c>
+      <c r="E481" s="238"/>
+      <c r="F481" s="238"/>
+      <c r="G481" s="238"/>
+      <c r="H481" s="8"/>
+      <c r="K481" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L481" s="41"/>
+      <c r="M481" s="2"/>
+    </row>
+    <row r="482" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A482" s="257"/>
+      <c r="B482" s="68" t="s">
+        <v>287</v>
+      </c>
+      <c r="C482" s="68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D482" s="68">
+        <v>2021</v>
+      </c>
+      <c r="E482" s="238"/>
+      <c r="F482" s="238"/>
+      <c r="G482" s="238"/>
+      <c r="H482" s="8"/>
+      <c r="K482" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L482" s="41"/>
+      <c r="M482" s="2"/>
+    </row>
+    <row r="483" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A483" s="257"/>
+      <c r="B483" s="68" t="s">
+        <v>288</v>
+      </c>
+      <c r="C483" s="68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D483" s="68">
+        <v>2020</v>
+      </c>
+      <c r="E483" s="238"/>
+      <c r="F483" s="238"/>
+      <c r="G483" s="238"/>
+      <c r="H483" s="8"/>
+      <c r="K483" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L483" s="41"/>
+      <c r="M483" s="2"/>
+      <c r="T483"/>
+      <c r="U483"/>
+    </row>
+    <row r="484" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A484" s="257"/>
+      <c r="B484" s="68" t="s">
+        <v>289</v>
+      </c>
+      <c r="C484" s="68" t="s">
+        <v>308</v>
+      </c>
+      <c r="D484" s="68">
+        <v>2019</v>
+      </c>
+      <c r="E484" s="238"/>
+      <c r="F484" s="238"/>
+      <c r="G484" s="238"/>
+      <c r="H484" s="8"/>
+      <c r="K484" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L484" s="41"/>
+      <c r="M484" s="2"/>
+      <c r="N484" s="40"/>
+      <c r="O484" s="40"/>
+      <c r="P484" s="40"/>
+      <c r="Q484" s="40"/>
+      <c r="R484" s="40"/>
+      <c r="S484" s="40"/>
+    </row>
+    <row r="485" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A485" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B485" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C485" s="8"/>
+      <c r="D485" s="8"/>
+      <c r="E485" s="8"/>
+      <c r="F485" s="8"/>
+      <c r="G485" s="8"/>
+      <c r="H485" s="8"/>
+      <c r="K485" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L485" s="41"/>
+      <c r="M485" s="2"/>
+    </row>
+    <row r="486" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A486" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B486" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C486" s="8"/>
+      <c r="D486" s="8"/>
+      <c r="E486" s="8"/>
+      <c r="F486" s="8"/>
+      <c r="G486" s="8"/>
+      <c r="H486" s="8"/>
+      <c r="K486" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L486" s="41"/>
+      <c r="M486" s="2"/>
+    </row>
+    <row r="487" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A487" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B487" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C487" s="8"/>
+      <c r="D487" s="8"/>
+      <c r="E487" s="8"/>
+      <c r="F487" s="8"/>
+      <c r="G487" s="8"/>
+      <c r="H487" s="8"/>
+      <c r="K487" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L487" s="41"/>
+      <c r="M487" s="2"/>
+    </row>
+    <row r="488" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A488" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B488" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="C488" s="8"/>
+      <c r="D488" s="8"/>
+      <c r="E488" s="8"/>
+      <c r="F488" s="8"/>
+      <c r="G488" s="8"/>
+      <c r="H488" s="8"/>
+      <c r="K488" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L488" s="41"/>
+      <c r="M488" s="2"/>
+    </row>
+    <row r="489" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A489" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B489" s="8" t="str">
+        <f>IF(B470=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C489" s="8"/>
+      <c r="D489" s="8"/>
+      <c r="E489" s="8"/>
+      <c r="F489" s="8"/>
+      <c r="G489" s="8"/>
+      <c r="H489" s="26"/>
+      <c r="I489" s="103"/>
+      <c r="J489" s="3"/>
+      <c r="K489" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L489" s="41"/>
+      <c r="M489" s="2"/>
+      <c r="N489" s="3"/>
+      <c r="O489" s="3"/>
+      <c r="P489" s="3"/>
+      <c r="Q489" s="3"/>
+      <c r="R489" s="3"/>
+      <c r="S489" s="3"/>
+      <c r="T489" s="3"/>
+      <c r="U489" s="3"/>
+    </row>
+    <row r="490" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A490" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B490" s="327" t="s">
+        <v>310</v>
+      </c>
+      <c r="C490" s="327"/>
+      <c r="D490" s="327"/>
+      <c r="E490" s="327"/>
+      <c r="F490" s="327"/>
+      <c r="G490" s="327"/>
+      <c r="H490" s="8"/>
+      <c r="J490" s="39"/>
+      <c r="K490" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L490" s="41"/>
+      <c r="M490" s="2"/>
+    </row>
+    <row r="491" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A491" s="264"/>
+      <c r="B491" s="89"/>
+      <c r="C491" s="89"/>
+      <c r="D491" s="89"/>
+      <c r="E491" s="89"/>
+      <c r="F491" s="89"/>
+      <c r="G491" s="89"/>
+      <c r="H491" s="89"/>
+      <c r="K491" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L491" s="41"/>
+      <c r="M491" s="2"/>
+    </row>
+    <row r="492" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A492" s="115" t="s">
+        <v>311</v>
+      </c>
+      <c r="B492" s="97" t="s">
+        <v>312</v>
+      </c>
+      <c r="C492" s="93"/>
+      <c r="D492" s="93"/>
+      <c r="E492" s="93"/>
+      <c r="F492" s="93"/>
+      <c r="G492" s="93"/>
+      <c r="H492" s="93"/>
+      <c r="K492" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L492" s="41"/>
+      <c r="M492" s="2"/>
+    </row>
+    <row r="493" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A493" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B493" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="B473" s="280" t="s">
-[...10 lines deleted...]
-      <c r="K473" s="92" t="s">
+      <c r="C493" s="8"/>
+      <c r="D493" s="8"/>
+      <c r="E493" s="8"/>
+      <c r="F493" s="8"/>
+      <c r="G493" s="8"/>
+      <c r="H493" s="8"/>
+      <c r="K493" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L493" s="41"/>
+      <c r="M493" s="2"/>
+    </row>
+    <row r="494" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A494" s="257"/>
+      <c r="B494" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B493,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C494" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B493,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D494" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B493,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E494" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B493,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F494" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B493,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G494" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B493,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H494" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B493,$N$4:$U$38,8,0))</f>
+        <v>Just: Centre</v>
+      </c>
+      <c r="I494" s="105"/>
+      <c r="J494" s="3"/>
+      <c r="K494" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L494" s="41"/>
+      <c r="M494" s="2"/>
+      <c r="N494" s="3"/>
+      <c r="O494" s="3"/>
+      <c r="P494" s="3"/>
+      <c r="Q494" s="3"/>
+      <c r="R494" s="3"/>
+      <c r="S494" s="3"/>
+      <c r="T494" s="3"/>
+      <c r="U494" s="3"/>
+    </row>
+    <row r="495" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A495" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B495" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="C495" s="8"/>
+      <c r="D495" s="8"/>
+      <c r="E495" s="8"/>
+      <c r="F495" s="8"/>
+      <c r="G495" s="8"/>
+      <c r="H495" s="8"/>
+      <c r="J495" s="5"/>
+      <c r="K495" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L495" s="41"/>
+      <c r="M495" s="2"/>
+    </row>
+    <row r="496" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A496" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L473" s="92"/>
-[...319 lines deleted...]
-      <c r="A488" s="297" t="s">
+      <c r="B496" s="8"/>
+      <c r="C496" s="8"/>
+      <c r="D496" s="8"/>
+      <c r="E496" s="8"/>
+      <c r="F496" s="8"/>
+      <c r="G496" s="8"/>
+      <c r="H496" s="8"/>
+      <c r="K496" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L496" s="41"/>
+      <c r="M496" s="2"/>
+    </row>
+    <row r="497" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A497" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B488" s="367" t="s">
-[...75 lines deleted...]
-        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B491,$N$4:$U$38,2,0))</f>
+      <c r="B497" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C497" s="8"/>
+      <c r="D497" s="8"/>
+      <c r="E497" s="8"/>
+      <c r="F497" s="8"/>
+      <c r="G497" s="8"/>
+      <c r="H497" s="8"/>
+      <c r="K497" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L497" s="41"/>
+      <c r="M497" s="2"/>
+      <c r="T497"/>
+      <c r="U497"/>
+    </row>
+    <row r="498" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A498" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B498" s="327" t="s">
+        <v>315</v>
+      </c>
+      <c r="C498" s="327"/>
+      <c r="D498" s="327"/>
+      <c r="E498" s="327"/>
+      <c r="F498" s="327"/>
+      <c r="G498" s="327"/>
+      <c r="H498" s="8"/>
+      <c r="K498" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L498" s="41"/>
+      <c r="M498" s="2"/>
+      <c r="N498" s="40"/>
+      <c r="O498" s="40"/>
+      <c r="P498" s="40"/>
+      <c r="Q498" s="40"/>
+      <c r="R498" s="40"/>
+      <c r="S498" s="40"/>
+    </row>
+    <row r="499" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A499" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B499" s="28">
+        <v>0</v>
+      </c>
+      <c r="C499" s="8"/>
+      <c r="D499" s="8"/>
+      <c r="E499" s="8"/>
+      <c r="F499" s="8"/>
+      <c r="G499" s="8"/>
+      <c r="H499" s="8"/>
+      <c r="K499" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L499" s="41"/>
+      <c r="M499" s="2"/>
+    </row>
+    <row r="500" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A500" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B500" s="28">
+        <v>999999.99</v>
+      </c>
+      <c r="C500" s="8"/>
+      <c r="D500" s="8"/>
+      <c r="E500" s="8"/>
+      <c r="F500" s="8"/>
+      <c r="G500" s="8"/>
+      <c r="H500" s="8"/>
+      <c r="K500" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L500" s="41"/>
+      <c r="M500" s="2"/>
+    </row>
+    <row r="501" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A501" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B501" s="378" t="s">
+        <v>259</v>
+      </c>
+      <c r="C501" s="378"/>
+      <c r="D501" s="378"/>
+      <c r="E501" s="378"/>
+      <c r="F501" s="378"/>
+      <c r="G501" s="378"/>
+      <c r="H501" s="8"/>
+      <c r="K501" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L501" s="41"/>
+      <c r="M501" s="2"/>
+    </row>
+    <row r="502" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A502" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B502" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C502" s="8"/>
+      <c r="D502" s="8"/>
+      <c r="E502" s="8"/>
+      <c r="F502" s="8"/>
+      <c r="G502" s="8"/>
+      <c r="H502" s="8"/>
+      <c r="K502" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L502" s="41"/>
+      <c r="M502" s="2"/>
+      <c r="T502" s="5"/>
+      <c r="U502" s="5"/>
+    </row>
+    <row r="503" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A503" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B503" s="8" t="str">
+        <f>IF(B493=$N$5,"Yes","No")</f>
+        <v>Yes</v>
+      </c>
+      <c r="C503" s="8"/>
+      <c r="D503" s="8"/>
+      <c r="E503" s="8"/>
+      <c r="F503" s="8"/>
+      <c r="G503" s="8"/>
+      <c r="H503" s="26"/>
+      <c r="K503" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L503" s="41"/>
+      <c r="M503" s="2"/>
+      <c r="N503" s="5"/>
+      <c r="O503" s="5"/>
+      <c r="P503" s="5"/>
+      <c r="Q503" s="5"/>
+      <c r="R503" s="5"/>
+      <c r="S503" s="5"/>
+    </row>
+    <row r="504" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A504" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B504" s="327" t="s">
+        <v>316</v>
+      </c>
+      <c r="C504" s="327"/>
+      <c r="D504" s="327"/>
+      <c r="E504" s="327"/>
+      <c r="F504" s="327"/>
+      <c r="G504" s="327"/>
+      <c r="H504" s="8"/>
+      <c r="I504" s="40"/>
+      <c r="J504" s="3"/>
+      <c r="K504" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L504" s="41"/>
+      <c r="M504" s="2"/>
+      <c r="N504" s="3"/>
+      <c r="O504" s="3"/>
+      <c r="P504" s="3"/>
+      <c r="Q504" s="3"/>
+      <c r="R504" s="3"/>
+      <c r="S504" s="3"/>
+      <c r="T504" s="3"/>
+      <c r="U504" s="3"/>
+    </row>
+    <row r="505" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A505" s="264"/>
+      <c r="B505" s="89"/>
+      <c r="C505" s="89"/>
+      <c r="D505" s="89"/>
+      <c r="E505" s="89"/>
+      <c r="F505" s="89"/>
+      <c r="G505" s="89"/>
+      <c r="H505" s="89"/>
+      <c r="I505" s="3"/>
+      <c r="J505" s="39"/>
+      <c r="K505" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L505" s="41"/>
+      <c r="M505" s="2"/>
+    </row>
+    <row r="506" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A506" s="115" t="s">
+        <v>317</v>
+      </c>
+      <c r="B506" s="97" t="s">
+        <v>318</v>
+      </c>
+      <c r="C506" s="93"/>
+      <c r="D506" s="93"/>
+      <c r="E506" s="93"/>
+      <c r="F506" s="93"/>
+      <c r="G506" s="93"/>
+      <c r="H506" s="93"/>
+      <c r="K506" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L506" s="41"/>
+      <c r="M506" s="2"/>
+    </row>
+    <row r="507" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A507" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B507" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C507" s="8"/>
+      <c r="D507" s="8"/>
+      <c r="E507" s="8"/>
+      <c r="F507" s="8"/>
+      <c r="G507" s="8"/>
+      <c r="H507" s="8"/>
+      <c r="K507" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L507" s="41"/>
+      <c r="M507" s="2"/>
+    </row>
+    <row r="508" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A508" s="258"/>
+      <c r="B508" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B507,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C492" s="41" t="str">
-        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B491,$N$4:$U$38,3,0))</f>
+      <c r="C508" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B507,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D492" s="41" t="str">
-        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B491,$N$4:$U$38,4,0))</f>
+      <c r="D508" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B507,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E492" s="41" t="str">
-[...4 lines deleted...]
-        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B491,$N$4:$U$38,6,0))</f>
+      <c r="E508" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B507,$N$4:$U$38,5,0))</f>
+        <v>Row height: 26.5</v>
+      </c>
+      <c r="F508" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B507,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G492" s="41" t="str">
-[...327 lines deleted...]
-        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B505,$N$4:$U$38,7,0))</f>
+      <c r="G508" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B507,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H506" s="41" t="str">
-        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B505,$N$4:$U$38,8,0))</f>
+      <c r="H508" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B507,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I506" s="60"/>
-[...10 lines deleted...]
-      <c r="B507" s="377" t="str">
+      <c r="K508" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L508" s="41"/>
+      <c r="M508" s="2"/>
+    </row>
+    <row r="509" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A509" s="258" t="s">
+        <v>301</v>
+      </c>
+      <c r="B509" s="328" t="str">
         <f>IF('Project pool deduction'!B26=' Reference module'!B399,"Total for any project amounts allocated to the pool in the financial year.","Total of any project amounts you allocated to the pool in "&amp;VLOOKUP('Project pool deduction'!$B$26,Values[#All],1,0)&amp;".")</f>
         <v>Total for any project amounts allocated to the pool in the financial year.</v>
       </c>
-      <c r="C507" s="377"/>
-[...24 lines deleted...]
-      <c r="K508" s="92" t="s">
+      <c r="C509" s="328"/>
+      <c r="D509" s="328"/>
+      <c r="E509" s="328"/>
+      <c r="F509" s="328"/>
+      <c r="G509" s="328"/>
+      <c r="H509" s="8"/>
+      <c r="K509" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L509" s="41"/>
+      <c r="M509" s="2"/>
+    </row>
+    <row r="510" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A510" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L508" s="92"/>
-[...3 lines deleted...]
-      <c r="A509" s="299" t="s">
+      <c r="B510" s="8"/>
+      <c r="C510" s="8"/>
+      <c r="D510" s="8"/>
+      <c r="E510" s="8"/>
+      <c r="F510" s="8"/>
+      <c r="G510" s="8"/>
+      <c r="H510" s="8"/>
+      <c r="K510" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L510" s="41"/>
+      <c r="M510" s="2"/>
+    </row>
+    <row r="511" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A511" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B511" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C511" s="8"/>
+      <c r="D511" s="8"/>
+      <c r="E511" s="8"/>
+      <c r="F511" s="8"/>
+      <c r="G511" s="8"/>
+      <c r="H511" s="8"/>
+      <c r="K511" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L511" s="41"/>
+      <c r="M511" s="2"/>
+    </row>
+    <row r="512" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A512" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B512" s="327" t="s">
+        <v>303</v>
+      </c>
+      <c r="C512" s="327"/>
+      <c r="D512" s="327"/>
+      <c r="E512" s="327"/>
+      <c r="F512" s="327"/>
+      <c r="G512" s="327"/>
+      <c r="H512" s="8"/>
+      <c r="K512" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L512" s="41"/>
+      <c r="M512" s="2"/>
+      <c r="T512"/>
+      <c r="U512"/>
+    </row>
+    <row r="513" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A513" s="260" t="s">
+        <v>304</v>
+      </c>
+      <c r="B513" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="C513" s="27"/>
+      <c r="D513" s="27"/>
+      <c r="E513" s="238"/>
+      <c r="F513" s="238"/>
+      <c r="G513" s="238"/>
+      <c r="H513" s="8"/>
+      <c r="K513" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L513" s="41"/>
+      <c r="M513" s="2"/>
+      <c r="N513" s="40"/>
+      <c r="O513" s="40"/>
+      <c r="P513" s="40"/>
+      <c r="Q513" s="40"/>
+      <c r="R513" s="40"/>
+      <c r="S513" s="40"/>
+    </row>
+    <row r="514" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A514" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B514" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C514" s="8"/>
+      <c r="D514" s="8"/>
+      <c r="E514" s="8"/>
+      <c r="F514" s="8"/>
+      <c r="G514" s="8"/>
+      <c r="H514" s="8"/>
+      <c r="K514" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L514" s="41"/>
+      <c r="M514" s="2"/>
+    </row>
+    <row r="515" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A515" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B515" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C515" s="8"/>
+      <c r="D515" s="8"/>
+      <c r="E515" s="8"/>
+      <c r="F515" s="8"/>
+      <c r="G515" s="8"/>
+      <c r="H515" s="8"/>
+      <c r="K515" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L515" s="41"/>
+      <c r="M515" s="2"/>
+    </row>
+    <row r="516" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A516" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B516" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C516" s="8"/>
+      <c r="D516" s="8"/>
+      <c r="E516" s="8"/>
+      <c r="F516" s="8"/>
+      <c r="G516" s="8"/>
+      <c r="H516" s="8"/>
+      <c r="K516" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L516" s="41"/>
+      <c r="M516" s="2"/>
+    </row>
+    <row r="517" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A517" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B517" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="C517" s="8"/>
+      <c r="D517" s="8"/>
+      <c r="E517" s="8"/>
+      <c r="F517" s="8"/>
+      <c r="G517" s="8"/>
+      <c r="H517" s="8"/>
+      <c r="K517" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L517" s="41"/>
+      <c r="M517" s="2"/>
+    </row>
+    <row r="518" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A518" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B518" s="8" t="str">
+        <f>IF(B507=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C518" s="8"/>
+      <c r="D518" s="8"/>
+      <c r="E518" s="8"/>
+      <c r="F518" s="8"/>
+      <c r="G518" s="8"/>
+      <c r="H518" s="26"/>
+      <c r="I518" s="103"/>
+      <c r="J518" s="3"/>
+      <c r="K518" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L518" s="41"/>
+      <c r="M518" s="2"/>
+      <c r="N518" s="3"/>
+      <c r="O518" s="3"/>
+      <c r="P518" s="3"/>
+      <c r="Q518" s="3"/>
+      <c r="R518" s="3"/>
+      <c r="S518" s="3"/>
+      <c r="T518" s="3"/>
+      <c r="U518" s="3"/>
+    </row>
+    <row r="519" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A519" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B519" s="327" t="s">
+        <v>321</v>
+      </c>
+      <c r="C519" s="327"/>
+      <c r="D519" s="327"/>
+      <c r="E519" s="327"/>
+      <c r="F519" s="327"/>
+      <c r="G519" s="327"/>
+      <c r="H519" s="8"/>
+      <c r="J519" s="39"/>
+      <c r="K519" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L519" s="41"/>
+      <c r="M519" s="2"/>
+    </row>
+    <row r="520" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A520" s="264"/>
+      <c r="B520" s="89"/>
+      <c r="C520" s="89"/>
+      <c r="D520" s="89"/>
+      <c r="E520" s="89"/>
+      <c r="F520" s="89"/>
+      <c r="G520" s="89"/>
+      <c r="H520" s="89"/>
+      <c r="K520" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L520" s="41"/>
+      <c r="M520" s="2"/>
+    </row>
+    <row r="521" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A521" s="115" t="s">
+        <v>322</v>
+      </c>
+      <c r="B521" s="97" t="s">
+        <v>323</v>
+      </c>
+      <c r="C521" s="93"/>
+      <c r="D521" s="93"/>
+      <c r="E521" s="93"/>
+      <c r="F521" s="93"/>
+      <c r="G521" s="93"/>
+      <c r="H521" s="93"/>
+      <c r="K521" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L521" s="41"/>
+      <c r="M521" s="2"/>
+    </row>
+    <row r="522" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A522" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B522" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="B509" s="280" t="s">
-[...9 lines deleted...]
-      <c r="K509" s="92" t="s">
+      <c r="C522" s="8"/>
+      <c r="D522" s="8"/>
+      <c r="E522" s="8"/>
+      <c r="F522" s="8"/>
+      <c r="G522" s="8"/>
+      <c r="H522" s="8"/>
+      <c r="K522" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L522" s="41"/>
+      <c r="M522" s="2"/>
+    </row>
+    <row r="523" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A523" s="257"/>
+      <c r="B523" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B522,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C523" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B522,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D523" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B522,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E523" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B522,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F523" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B522,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G523" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B522,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H523" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B522,$N$4:$U$38,8,0))</f>
+        <v>Just: Centre</v>
+      </c>
+      <c r="I523" s="105"/>
+      <c r="J523" s="3"/>
+      <c r="K523" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L523" s="41"/>
+      <c r="M523" s="2"/>
+      <c r="N523" s="3"/>
+      <c r="O523" s="3"/>
+      <c r="P523" s="3"/>
+      <c r="Q523" s="3"/>
+      <c r="R523" s="3"/>
+      <c r="S523" s="3"/>
+      <c r="T523" s="3"/>
+      <c r="U523" s="3"/>
+    </row>
+    <row r="524" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A524" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B524" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="C524" s="8"/>
+      <c r="D524" s="8"/>
+      <c r="E524" s="8"/>
+      <c r="F524" s="8"/>
+      <c r="G524" s="8"/>
+      <c r="H524" s="8"/>
+      <c r="J524" s="5"/>
+      <c r="K524" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L524" s="41"/>
+      <c r="M524" s="2"/>
+    </row>
+    <row r="525" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A525" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L509" s="92"/>
-[...161 lines deleted...]
-      <c r="A517" s="297" t="s">
+      <c r="B525" s="8"/>
+      <c r="C525" s="8"/>
+      <c r="D525" s="8"/>
+      <c r="E525" s="8"/>
+      <c r="F525" s="8"/>
+      <c r="G525" s="8"/>
+      <c r="H525" s="8"/>
+      <c r="K525" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L525" s="41"/>
+      <c r="M525" s="2"/>
+    </row>
+    <row r="526" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A526" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B517" s="367" t="s">
-[...75 lines deleted...]
-        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B520,$N$4:$U$38,2,0))</f>
+      <c r="B526" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C526" s="8"/>
+      <c r="D526" s="8"/>
+      <c r="E526" s="8"/>
+      <c r="F526" s="8"/>
+      <c r="G526" s="8"/>
+      <c r="H526" s="8"/>
+      <c r="K526" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L526" s="41"/>
+      <c r="M526" s="2"/>
+      <c r="T526"/>
+      <c r="U526"/>
+    </row>
+    <row r="527" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A527" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B527" s="327" t="s">
+        <v>315</v>
+      </c>
+      <c r="C527" s="327"/>
+      <c r="D527" s="327"/>
+      <c r="E527" s="327"/>
+      <c r="F527" s="327"/>
+      <c r="G527" s="327"/>
+      <c r="H527" s="8"/>
+      <c r="K527" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L527" s="41"/>
+      <c r="M527" s="2"/>
+      <c r="N527" s="40"/>
+      <c r="O527" s="40"/>
+      <c r="P527" s="40"/>
+      <c r="Q527" s="40"/>
+      <c r="R527" s="40"/>
+      <c r="S527" s="40"/>
+    </row>
+    <row r="528" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A528" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B528" s="28">
+        <v>0</v>
+      </c>
+      <c r="C528" s="8"/>
+      <c r="D528" s="8"/>
+      <c r="E528" s="8"/>
+      <c r="F528" s="8"/>
+      <c r="G528" s="8"/>
+      <c r="H528" s="8"/>
+      <c r="K528" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L528" s="41"/>
+      <c r="M528" s="2"/>
+    </row>
+    <row r="529" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A529" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B529" s="28">
+        <v>999999.99</v>
+      </c>
+      <c r="C529" s="8"/>
+      <c r="D529" s="8"/>
+      <c r="E529" s="8"/>
+      <c r="F529" s="8"/>
+      <c r="G529" s="8"/>
+      <c r="H529" s="8"/>
+      <c r="K529" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L529" s="41"/>
+      <c r="M529" s="2"/>
+    </row>
+    <row r="530" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A530" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B530" s="378" t="s">
+        <v>259</v>
+      </c>
+      <c r="C530" s="378"/>
+      <c r="D530" s="378"/>
+      <c r="E530" s="378"/>
+      <c r="F530" s="378"/>
+      <c r="G530" s="378"/>
+      <c r="H530" s="8"/>
+      <c r="K530" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L530" s="41"/>
+      <c r="M530" s="2"/>
+    </row>
+    <row r="531" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A531" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B531" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C531" s="8"/>
+      <c r="D531" s="8"/>
+      <c r="E531" s="8"/>
+      <c r="F531" s="8"/>
+      <c r="G531" s="8"/>
+      <c r="H531" s="8"/>
+      <c r="K531" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L531" s="41"/>
+      <c r="M531" s="2"/>
+      <c r="T531" s="5"/>
+      <c r="U531" s="5"/>
+    </row>
+    <row r="532" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A532" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B532" s="8" t="str">
+        <f>IF(B522=$N$5,"Yes","No")</f>
+        <v>Yes</v>
+      </c>
+      <c r="C532" s="8"/>
+      <c r="D532" s="8"/>
+      <c r="E532" s="8"/>
+      <c r="F532" s="8"/>
+      <c r="G532" s="8"/>
+      <c r="H532" s="26"/>
+      <c r="K532" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L532" s="41"/>
+      <c r="M532" s="2"/>
+      <c r="N532" s="5"/>
+      <c r="O532" s="5"/>
+      <c r="P532" s="5"/>
+      <c r="Q532" s="5"/>
+      <c r="R532" s="5"/>
+      <c r="S532" s="5"/>
+    </row>
+    <row r="533" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A533" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B533" s="327" t="s">
+        <v>316</v>
+      </c>
+      <c r="C533" s="327"/>
+      <c r="D533" s="327"/>
+      <c r="E533" s="327"/>
+      <c r="F533" s="327"/>
+      <c r="G533" s="327"/>
+      <c r="H533" s="8"/>
+      <c r="I533" s="103"/>
+      <c r="J533" s="3"/>
+      <c r="K533" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L533" s="41"/>
+      <c r="M533" s="2"/>
+      <c r="N533" s="3"/>
+      <c r="O533" s="3"/>
+      <c r="P533" s="3"/>
+      <c r="Q533" s="3"/>
+      <c r="R533" s="3"/>
+      <c r="S533" s="3"/>
+      <c r="T533" s="3"/>
+      <c r="U533" s="3"/>
+    </row>
+    <row r="534" spans="1:21" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A534" s="264"/>
+      <c r="B534" s="89"/>
+      <c r="C534" s="89"/>
+      <c r="D534" s="89"/>
+      <c r="E534" s="89"/>
+      <c r="F534" s="89"/>
+      <c r="G534" s="89"/>
+      <c r="H534" s="89"/>
+      <c r="J534" s="39"/>
+      <c r="K534" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L534" s="41"/>
+      <c r="M534" s="2"/>
+    </row>
+    <row r="535" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A535" s="115" t="s">
+        <v>325</v>
+      </c>
+      <c r="B535" s="97" t="s">
+        <v>326</v>
+      </c>
+      <c r="C535" s="93"/>
+      <c r="D535" s="93"/>
+      <c r="E535" s="93"/>
+      <c r="F535" s="93"/>
+      <c r="G535" s="93"/>
+      <c r="H535" s="93"/>
+      <c r="K535" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L535" s="41"/>
+      <c r="M535" s="2"/>
+    </row>
+    <row r="536" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A536" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B536" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C536" s="8"/>
+      <c r="D536" s="8"/>
+      <c r="E536" s="8"/>
+      <c r="F536" s="8"/>
+      <c r="G536" s="8"/>
+      <c r="H536" s="8"/>
+      <c r="K536" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L536" s="41"/>
+      <c r="M536" s="2"/>
+    </row>
+    <row r="537" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A537" s="258"/>
+      <c r="B537" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B536,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C521" s="41" t="str">
-        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B520,$N$4:$U$38,3,0))</f>
+      <c r="C537" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B536,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D521" s="41" t="str">
-        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B520,$N$4:$U$38,4,0))</f>
+      <c r="D537" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B536,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E521" s="41" t="str">
-[...4 lines deleted...]
-        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B520,$N$4:$U$38,6,0))</f>
+      <c r="E537" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B536,$N$4:$U$38,5,0))</f>
+        <v>Row height: 40.5</v>
+      </c>
+      <c r="F537" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B536,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G521" s="41" t="str">
-[...328 lines deleted...]
-        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B534,$N$4:$U$38,7,0))</f>
+      <c r="G537" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B536,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H535" s="41" t="str">
-        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B534,$N$4:$U$38,8,0))</f>
+      <c r="H537" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B536,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I535" s="60"/>
-[...10 lines deleted...]
-      <c r="B536" s="377" t="str">
+      <c r="K537" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L537" s="41"/>
+      <c r="M537" s="2"/>
+    </row>
+    <row r="538" spans="1:21" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A538" s="258" t="s">
+        <v>301</v>
+      </c>
+      <c r="B538" s="328" t="str">
         <f>IF('Project pool deduction'!$B$26=' Reference module'!$B$399,"This is the value of the project pool at the end of the financial year. *
 • Enter a closing balance and/or sum allocated - see the two rows above.","This is the value of the project pool at 30 June "&amp;VLOOKUP('Project pool deduction'!$B$26,Values[#All],3,0)&amp;". *
 • Enter a closing balance and/or sum allocated - see the two rows above.")</f>
         <v>This is the value of the project pool at the end of the financial year. *
 • Enter a closing balance and/or sum allocated - see the two rows above.</v>
       </c>
-      <c r="C536" s="377"/>
-[...24 lines deleted...]
-      <c r="K537" s="92" t="s">
+      <c r="C538" s="328"/>
+      <c r="D538" s="328"/>
+      <c r="E538" s="328"/>
+      <c r="F538" s="328"/>
+      <c r="G538" s="328"/>
+      <c r="H538" s="8"/>
+      <c r="K538" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L538" s="41"/>
+      <c r="M538" s="2"/>
+    </row>
+    <row r="539" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A539" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L537" s="92"/>
-[...16 lines deleted...]
-      <c r="K538" s="92" t="s">
+      <c r="B539" s="8"/>
+      <c r="C539" s="8"/>
+      <c r="D539" s="8"/>
+      <c r="E539" s="8"/>
+      <c r="F539" s="8"/>
+      <c r="G539" s="8"/>
+      <c r="H539" s="8"/>
+      <c r="K539" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L539" s="41"/>
+      <c r="M539" s="2"/>
+    </row>
+    <row r="540" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A540" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B540" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C540" s="8"/>
+      <c r="D540" s="8"/>
+      <c r="E540" s="8"/>
+      <c r="F540" s="8"/>
+      <c r="G540" s="8"/>
+      <c r="H540" s="8"/>
+      <c r="K540" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L540" s="41"/>
+      <c r="M540" s="2"/>
+    </row>
+    <row r="541" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A541" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B541" s="327" t="s">
+        <v>303</v>
+      </c>
+      <c r="C541" s="327"/>
+      <c r="D541" s="327"/>
+      <c r="E541" s="327"/>
+      <c r="F541" s="327"/>
+      <c r="G541" s="327"/>
+      <c r="H541" s="8"/>
+      <c r="K541" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L541" s="41"/>
+      <c r="M541" s="2"/>
+      <c r="T541"/>
+      <c r="U541"/>
+    </row>
+    <row r="542" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A542" s="260" t="s">
+        <v>304</v>
+      </c>
+      <c r="B542" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="C542" s="27"/>
+      <c r="D542" s="27"/>
+      <c r="E542" s="238"/>
+      <c r="F542" s="238"/>
+      <c r="G542" s="238"/>
+      <c r="H542" s="8"/>
+      <c r="K542" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L542" s="41"/>
+      <c r="M542" s="2"/>
+      <c r="N542" s="40"/>
+      <c r="O542" s="40"/>
+      <c r="P542" s="40"/>
+      <c r="Q542" s="40"/>
+      <c r="R542" s="40"/>
+      <c r="S542" s="40"/>
+    </row>
+    <row r="543" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A543" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B543" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C543" s="8"/>
+      <c r="D543" s="8"/>
+      <c r="E543" s="8"/>
+      <c r="F543" s="8"/>
+      <c r="G543" s="8"/>
+      <c r="H543" s="8"/>
+      <c r="K543" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L543" s="41"/>
+      <c r="M543" s="2"/>
+    </row>
+    <row r="544" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A544" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B544" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C544" s="8"/>
+      <c r="D544" s="8"/>
+      <c r="E544" s="8"/>
+      <c r="F544" s="8"/>
+      <c r="G544" s="8"/>
+      <c r="H544" s="8"/>
+      <c r="K544" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L544" s="41"/>
+      <c r="M544" s="2"/>
+    </row>
+    <row r="545" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A545" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B545" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C545" s="8"/>
+      <c r="D545" s="8"/>
+      <c r="E545" s="8"/>
+      <c r="F545" s="8"/>
+      <c r="G545" s="8"/>
+      <c r="H545" s="8"/>
+      <c r="K545" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L545" s="41"/>
+      <c r="M545" s="2"/>
+    </row>
+    <row r="546" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A546" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B546" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="C546" s="8"/>
+      <c r="D546" s="8"/>
+      <c r="E546" s="8"/>
+      <c r="F546" s="8"/>
+      <c r="G546" s="8"/>
+      <c r="H546" s="8"/>
+      <c r="K546" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L546" s="41"/>
+      <c r="M546" s="2"/>
+    </row>
+    <row r="547" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A547" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B547" s="8" t="str">
+        <f>IF(B536=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C547" s="8"/>
+      <c r="D547" s="8"/>
+      <c r="E547" s="8"/>
+      <c r="F547" s="8"/>
+      <c r="G547" s="8"/>
+      <c r="H547" s="26"/>
+      <c r="I547" s="103"/>
+      <c r="J547" s="3"/>
+      <c r="K547" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L547" s="41"/>
+      <c r="M547" s="2"/>
+      <c r="N547" s="3"/>
+      <c r="O547" s="3"/>
+      <c r="P547" s="3"/>
+      <c r="Q547" s="3"/>
+      <c r="R547" s="3"/>
+      <c r="S547" s="3"/>
+      <c r="T547" s="3"/>
+      <c r="U547" s="3"/>
+    </row>
+    <row r="548" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A548" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B548" s="327" t="s">
+        <v>328</v>
+      </c>
+      <c r="C548" s="327"/>
+      <c r="D548" s="327"/>
+      <c r="E548" s="327"/>
+      <c r="F548" s="327"/>
+      <c r="G548" s="327"/>
+      <c r="H548" s="8"/>
+      <c r="J548" s="39"/>
+      <c r="K548" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L548" s="41"/>
+      <c r="M548" s="2"/>
+    </row>
+    <row r="549" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A549" s="264"/>
+      <c r="B549" s="89"/>
+      <c r="C549" s="89"/>
+      <c r="D549" s="89"/>
+      <c r="E549" s="89"/>
+      <c r="F549" s="89"/>
+      <c r="G549" s="89"/>
+      <c r="H549" s="89"/>
+      <c r="K549" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L549" s="41"/>
+      <c r="M549" s="2"/>
+    </row>
+    <row r="550" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A550" s="115" t="s">
+        <v>329</v>
+      </c>
+      <c r="B550" s="97" t="s">
+        <v>330</v>
+      </c>
+      <c r="C550" s="93"/>
+      <c r="D550" s="93"/>
+      <c r="E550" s="93"/>
+      <c r="F550" s="93"/>
+      <c r="G550" s="93"/>
+      <c r="H550" s="93"/>
+      <c r="K550" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L550" s="41"/>
+      <c r="M550" s="2"/>
+    </row>
+    <row r="551" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A551" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B551" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C551" s="8"/>
+      <c r="D551" s="8"/>
+      <c r="E551" s="8"/>
+      <c r="F551" s="8"/>
+      <c r="G551" s="8"/>
+      <c r="H551" s="8"/>
+      <c r="K551" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L551" s="41"/>
+      <c r="M551" s="2"/>
+    </row>
+    <row r="552" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A552" s="257"/>
+      <c r="B552" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B551,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C552" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B551,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D552" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B551,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E552" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B551,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F552" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B551,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G552" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B551,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H552" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B551,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="I552" s="105"/>
+      <c r="J552" s="3"/>
+      <c r="K552" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L552" s="41"/>
+      <c r="M552" s="2"/>
+      <c r="N552" s="3"/>
+      <c r="O552" s="3"/>
+      <c r="P552" s="3"/>
+      <c r="Q552" s="3"/>
+      <c r="R552" s="3"/>
+      <c r="S552" s="3"/>
+      <c r="T552" s="3"/>
+      <c r="U552" s="3"/>
+    </row>
+    <row r="553" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A553" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B553" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C553" s="8"/>
+      <c r="D553" s="8"/>
+      <c r="E553" s="8"/>
+      <c r="F553" s="8"/>
+      <c r="G553" s="8"/>
+      <c r="H553" s="8"/>
+      <c r="J553" s="5"/>
+      <c r="K553" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L553" s="41"/>
+      <c r="M553" s="2"/>
+    </row>
+    <row r="554" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A554" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L538" s="92"/>
-[...161 lines deleted...]
-      <c r="A546" s="297" t="s">
+      <c r="B554" s="8"/>
+      <c r="C554" s="8"/>
+      <c r="D554" s="8"/>
+      <c r="E554" s="8"/>
+      <c r="F554" s="8"/>
+      <c r="G554" s="8"/>
+      <c r="H554" s="8"/>
+      <c r="K554" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L554" s="41"/>
+      <c r="M554" s="2"/>
+    </row>
+    <row r="555" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A555" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B546" s="367" t="s">
-[...222 lines deleted...]
-      <c r="L555" s="92"/>
+      <c r="B555" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C555" s="8"/>
+      <c r="D555" s="8"/>
+      <c r="E555" s="8"/>
+      <c r="F555" s="8"/>
+      <c r="G555" s="8"/>
+      <c r="H555" s="8"/>
+      <c r="K555" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L555" s="41"/>
       <c r="M555" s="2"/>
-    </row>
-[...17 lines deleted...]
-      <c r="L556" s="92"/>
+      <c r="T555"/>
+      <c r="U555"/>
+    </row>
+    <row r="556" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A556" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B556" s="327" t="s">
+        <v>332</v>
+      </c>
+      <c r="C556" s="327"/>
+      <c r="D556" s="327"/>
+      <c r="E556" s="327"/>
+      <c r="F556" s="327"/>
+      <c r="G556" s="327"/>
+      <c r="H556" s="8"/>
+      <c r="K556" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L556" s="41"/>
       <c r="M556" s="2"/>
-    </row>
-[...17 lines deleted...]
-      <c r="L557" s="92"/>
+      <c r="N556" s="40"/>
+      <c r="O556" s="40"/>
+      <c r="P556" s="40"/>
+      <c r="Q556" s="40"/>
+      <c r="R556" s="40"/>
+      <c r="S556" s="40"/>
+    </row>
+    <row r="557" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A557" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B557" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C557" s="8"/>
+      <c r="D557" s="8"/>
+      <c r="E557" s="8"/>
+      <c r="F557" s="8"/>
+      <c r="G557" s="8"/>
+      <c r="H557" s="8"/>
+      <c r="K557" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L557" s="41"/>
       <c r="M557" s="2"/>
     </row>
-    <row r="558" spans="1:21" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B558" s="63">
+    <row r="558" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A558" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B558" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C558" s="8"/>
+      <c r="D558" s="8"/>
+      <c r="E558" s="8"/>
+      <c r="F558" s="8"/>
+      <c r="G558" s="8"/>
+      <c r="H558" s="8"/>
+      <c r="K558" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L558" s="41"/>
+      <c r="M558" s="2"/>
+    </row>
+    <row r="559" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A559" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B559" s="327" t="s">
+        <v>71</v>
+      </c>
+      <c r="C559" s="327"/>
+      <c r="D559" s="327"/>
+      <c r="E559" s="327"/>
+      <c r="F559" s="327"/>
+      <c r="G559" s="327"/>
+      <c r="H559" s="8"/>
+      <c r="K559" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L559" s="41"/>
+      <c r="M559" s="2"/>
+    </row>
+    <row r="560" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A560" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B560" s="50">
         <f>'Project pool deduction'!B28+'Project pool deduction'!B29</f>
         <v>0</v>
       </c>
-      <c r="C558" s="279"/>
-[...6 lines deleted...]
-      <c r="K558" s="92" t="s">
+      <c r="C560" s="68"/>
+      <c r="D560" s="68"/>
+      <c r="E560" s="68"/>
+      <c r="F560" s="68"/>
+      <c r="G560" s="68"/>
+      <c r="H560" s="8"/>
+      <c r="K560" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L560" s="41"/>
+      <c r="M560" s="2"/>
+      <c r="T560" s="5"/>
+      <c r="U560" s="5"/>
+    </row>
+    <row r="561" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A561" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B561" s="8" t="str">
+        <f>IF(B551=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C561" s="8"/>
+      <c r="D561" s="8"/>
+      <c r="E561" s="8"/>
+      <c r="F561" s="8"/>
+      <c r="G561" s="8"/>
+      <c r="H561" s="26"/>
+      <c r="K561" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L561" s="41"/>
+      <c r="M561" s="2"/>
+      <c r="N561" s="5"/>
+      <c r="O561" s="5"/>
+      <c r="P561" s="5"/>
+      <c r="Q561" s="5"/>
+      <c r="R561" s="5"/>
+      <c r="S561" s="5"/>
+    </row>
+    <row r="562" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A562" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B562" s="327" t="s">
+        <v>333</v>
+      </c>
+      <c r="C562" s="327"/>
+      <c r="D562" s="327"/>
+      <c r="E562" s="327"/>
+      <c r="F562" s="327"/>
+      <c r="G562" s="327"/>
+      <c r="H562" s="8"/>
+      <c r="I562" s="103"/>
+      <c r="J562" s="3"/>
+      <c r="K562" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L562" s="41"/>
+      <c r="M562" s="2"/>
+      <c r="N562" s="3"/>
+      <c r="O562" s="3"/>
+      <c r="P562" s="3"/>
+      <c r="Q562" s="3"/>
+      <c r="R562" s="3"/>
+      <c r="S562" s="3"/>
+      <c r="T562" s="3"/>
+      <c r="U562" s="3"/>
+    </row>
+    <row r="563" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A563" s="261"/>
+      <c r="B563" s="8"/>
+      <c r="C563" s="8"/>
+      <c r="D563" s="8"/>
+      <c r="E563" s="8"/>
+      <c r="F563" s="8"/>
+      <c r="G563" s="8"/>
+      <c r="H563" s="8"/>
+      <c r="J563" s="39"/>
+      <c r="K563" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L563" s="41"/>
+      <c r="M563" s="2"/>
+    </row>
+    <row r="564" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A564" s="115" t="s">
+        <v>334</v>
+      </c>
+      <c r="B564" s="97" t="s">
+        <v>335</v>
+      </c>
+      <c r="C564" s="93"/>
+      <c r="D564" s="93"/>
+      <c r="E564" s="93"/>
+      <c r="F564" s="93"/>
+      <c r="G564" s="93"/>
+      <c r="H564" s="93"/>
+      <c r="K564" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L564" s="41"/>
+      <c r="M564" s="2"/>
+    </row>
+    <row r="565" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A565" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B565" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C565" s="8"/>
+      <c r="D565" s="8"/>
+      <c r="E565" s="8"/>
+      <c r="F565" s="8"/>
+      <c r="G565" s="8"/>
+      <c r="H565" s="8"/>
+      <c r="K565" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L565" s="41"/>
+      <c r="M565" s="2"/>
+    </row>
+    <row r="566" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A566" s="258"/>
+      <c r="B566" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B565,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C566" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B565,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D566" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B565,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E566" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B565,$N$4:$U$38,5,0))</f>
+        <v>Row height: 40.5</v>
+      </c>
+      <c r="F566" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B565,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G566" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B565,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H566" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B565,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K566" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L566" s="41"/>
+      <c r="M566" s="2"/>
+    </row>
+    <row r="567" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A567" s="258" t="s">
+        <v>301</v>
+      </c>
+      <c r="B567" s="328" t="str">
+        <f>IF('Project pool deduction'!$B$26=' Reference module'!$B$399,"Proportion of this project used for a taxable purpose during the financial year. *","Proportion of this project used for a taxable purpose during "&amp;VLOOKUP('Project pool deduction'!$B$26,Values[#All],1,0)&amp;". *
+•  Enter a value between 0.00 and 1.00. (e.g. 0.25 = 25%)")</f>
+        <v>Proportion of this project used for a taxable purpose during the financial year. *</v>
+      </c>
+      <c r="C567" s="328"/>
+      <c r="D567" s="328"/>
+      <c r="E567" s="328"/>
+      <c r="F567" s="328"/>
+      <c r="G567" s="328"/>
+      <c r="H567" s="8"/>
+      <c r="I567" s="40" t="s">
+        <v>336</v>
+      </c>
+      <c r="K567" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L567" s="41"/>
+      <c r="M567" s="2"/>
+    </row>
+    <row r="568" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A568" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L558" s="92"/>
-[...9 lines deleted...]
-        <f>IF(B549=$N$5,"Yes","No")</f>
+      <c r="B568" s="8"/>
+      <c r="C568" s="8"/>
+      <c r="D568" s="8"/>
+      <c r="E568" s="8"/>
+      <c r="F568" s="8"/>
+      <c r="G568" s="8"/>
+      <c r="H568" s="8"/>
+      <c r="K568" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L568" s="41"/>
+      <c r="M568" s="2"/>
+    </row>
+    <row r="569" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A569" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B569" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C569" s="8"/>
+      <c r="D569" s="8"/>
+      <c r="E569" s="8"/>
+      <c r="F569" s="8"/>
+      <c r="G569" s="8"/>
+      <c r="H569" s="8"/>
+      <c r="K569" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L569" s="41"/>
+      <c r="M569" s="2"/>
+    </row>
+    <row r="570" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A570" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B570" s="327" t="s">
+        <v>303</v>
+      </c>
+      <c r="C570" s="327"/>
+      <c r="D570" s="327"/>
+      <c r="E570" s="327"/>
+      <c r="F570" s="327"/>
+      <c r="G570" s="327"/>
+      <c r="H570" s="8"/>
+      <c r="K570" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L570" s="41"/>
+      <c r="M570" s="2"/>
+      <c r="T570"/>
+      <c r="U570"/>
+    </row>
+    <row r="571" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A571" s="260" t="s">
+        <v>304</v>
+      </c>
+      <c r="B571" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="C571" s="27"/>
+      <c r="D571" s="27"/>
+      <c r="E571" s="238"/>
+      <c r="F571" s="238"/>
+      <c r="G571" s="238"/>
+      <c r="H571" s="8"/>
+      <c r="K571" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L571" s="41"/>
+      <c r="M571" s="2"/>
+      <c r="N571" s="40"/>
+      <c r="O571" s="40"/>
+      <c r="P571" s="40"/>
+      <c r="Q571" s="40"/>
+      <c r="R571" s="40"/>
+      <c r="S571" s="40"/>
+    </row>
+    <row r="572" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A572" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B572" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C572" s="8"/>
+      <c r="D572" s="8"/>
+      <c r="E572" s="8"/>
+      <c r="F572" s="8"/>
+      <c r="G572" s="8"/>
+      <c r="H572" s="8"/>
+      <c r="K572" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L572" s="41"/>
+      <c r="M572" s="2"/>
+    </row>
+    <row r="573" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A573" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B573" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C573" s="8"/>
+      <c r="D573" s="8"/>
+      <c r="E573" s="8"/>
+      <c r="F573" s="8"/>
+      <c r="G573" s="8"/>
+      <c r="H573" s="8"/>
+      <c r="K573" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L573" s="41"/>
+      <c r="M573" s="2"/>
+    </row>
+    <row r="574" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A574" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B574" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C574" s="8"/>
+      <c r="D574" s="8"/>
+      <c r="E574" s="8"/>
+      <c r="F574" s="8"/>
+      <c r="G574" s="8"/>
+      <c r="H574" s="8"/>
+      <c r="K574" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L574" s="41"/>
+      <c r="M574" s="2"/>
+    </row>
+    <row r="575" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A575" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B575" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="C575" s="8"/>
+      <c r="D575" s="8"/>
+      <c r="E575" s="8"/>
+      <c r="F575" s="8"/>
+      <c r="G575" s="8"/>
+      <c r="H575" s="8"/>
+      <c r="K575" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L575" s="41"/>
+      <c r="M575" s="2"/>
+    </row>
+    <row r="576" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A576" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B576" s="8" t="str">
+        <f>IF(B566=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C559" s="280"/>
-[...6 lines deleted...]
-      <c r="K559" s="92" t="s">
+      <c r="C576" s="8"/>
+      <c r="D576" s="8"/>
+      <c r="E576" s="8"/>
+      <c r="F576" s="8"/>
+      <c r="G576" s="8"/>
+      <c r="H576" s="26"/>
+      <c r="I576" s="103"/>
+      <c r="J576" s="3"/>
+      <c r="K576" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L576" s="41"/>
+      <c r="M576" s="2"/>
+      <c r="N576" s="3"/>
+      <c r="O576" s="3"/>
+      <c r="P576" s="3"/>
+      <c r="Q576" s="3"/>
+      <c r="R576" s="3"/>
+      <c r="S576" s="3"/>
+      <c r="T576" s="3"/>
+      <c r="U576" s="3"/>
+    </row>
+    <row r="577" spans="1:21" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A577" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B577" s="327" t="s">
+        <v>338</v>
+      </c>
+      <c r="C577" s="327"/>
+      <c r="D577" s="327"/>
+      <c r="E577" s="327"/>
+      <c r="F577" s="327"/>
+      <c r="G577" s="327"/>
+      <c r="H577" s="8"/>
+      <c r="J577" s="39"/>
+      <c r="K577" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L577" s="41"/>
+      <c r="M577" s="2"/>
+    </row>
+    <row r="578" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A578" s="264"/>
+      <c r="B578" s="89"/>
+      <c r="C578" s="89"/>
+      <c r="D578" s="89"/>
+      <c r="E578" s="89"/>
+      <c r="F578" s="89"/>
+      <c r="G578" s="89"/>
+      <c r="H578" s="89"/>
+      <c r="K578" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L578" s="41"/>
+      <c r="M578" s="2"/>
+    </row>
+    <row r="579" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A579" s="115" t="s">
+        <v>339</v>
+      </c>
+      <c r="B579" s="97" t="s">
+        <v>340</v>
+      </c>
+      <c r="C579" s="93"/>
+      <c r="D579" s="93"/>
+      <c r="E579" s="93"/>
+      <c r="F579" s="93"/>
+      <c r="G579" s="93"/>
+      <c r="H579" s="93"/>
+      <c r="K579" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L579" s="41"/>
+      <c r="M579" s="2"/>
+    </row>
+    <row r="580" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A580" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B580" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C580" s="8"/>
+      <c r="D580" s="8"/>
+      <c r="E580" s="8"/>
+      <c r="F580" s="8"/>
+      <c r="G580" s="8"/>
+      <c r="H580" s="8"/>
+      <c r="K580" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L580" s="41"/>
+      <c r="M580" s="2"/>
+    </row>
+    <row r="581" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A581" s="257"/>
+      <c r="B581" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B580,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C581" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B580,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D581" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B580,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E581" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B580,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F581" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B580,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G581" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B580,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H581" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B580,$N$4:$U$38,8,0))</f>
+        <v>Just: Centre</v>
+      </c>
+      <c r="I581" s="105"/>
+      <c r="J581" s="3"/>
+      <c r="K581" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L581" s="41"/>
+      <c r="M581" s="2"/>
+      <c r="N581" s="3"/>
+      <c r="O581" s="3"/>
+      <c r="P581" s="3"/>
+      <c r="Q581" s="3"/>
+      <c r="R581" s="3"/>
+      <c r="S581" s="3"/>
+      <c r="T581" s="3"/>
+      <c r="U581" s="3"/>
+    </row>
+    <row r="582" spans="1:21" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A582" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B582" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="C582" s="8"/>
+      <c r="D582" s="8"/>
+      <c r="E582" s="8"/>
+      <c r="F582" s="8"/>
+      <c r="G582" s="8"/>
+      <c r="H582" s="8"/>
+      <c r="I582" s="105"/>
+      <c r="K582" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L582" s="41"/>
+      <c r="M582" s="2"/>
+      <c r="N582" s="3"/>
+      <c r="O582" s="3"/>
+      <c r="P582" s="3"/>
+      <c r="Q582" s="3"/>
+      <c r="R582" s="3"/>
+      <c r="S582" s="3"/>
+      <c r="T582" s="3"/>
+      <c r="U582" s="3"/>
+    </row>
+    <row r="583" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A583" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L559" s="92"/>
-[...9 lines deleted...]
-      <c r="A560" s="297" t="s">
+      <c r="B583" s="8"/>
+      <c r="C583" s="8"/>
+      <c r="D583" s="8"/>
+      <c r="E583" s="8"/>
+      <c r="F583" s="8"/>
+      <c r="G583" s="8"/>
+      <c r="H583" s="8"/>
+      <c r="I583" s="105"/>
+      <c r="K583" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L583" s="41"/>
+      <c r="M583" s="2"/>
+      <c r="N583" s="3"/>
+      <c r="O583" s="3"/>
+      <c r="P583" s="3"/>
+      <c r="Q583" s="3"/>
+      <c r="R583" s="3"/>
+      <c r="S583" s="3"/>
+      <c r="T583" s="3"/>
+      <c r="U583" s="3"/>
+    </row>
+    <row r="584" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A584" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B560" s="367" t="s">
-[...10 lines deleted...]
-      <c r="K560" s="92" t="s">
+      <c r="B584" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C584" s="8"/>
+      <c r="D584" s="8"/>
+      <c r="E584" s="8"/>
+      <c r="F584" s="8"/>
+      <c r="G584" s="8"/>
+      <c r="H584" s="8"/>
+      <c r="J584" s="5"/>
+      <c r="K584" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L584" s="41"/>
+      <c r="M584" s="2"/>
+      <c r="T584"/>
+      <c r="U584"/>
+    </row>
+    <row r="585" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A585" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B585" s="327" t="s">
+        <v>315</v>
+      </c>
+      <c r="C585" s="327"/>
+      <c r="D585" s="327"/>
+      <c r="E585" s="327"/>
+      <c r="F585" s="327"/>
+      <c r="G585" s="327"/>
+      <c r="H585" s="8"/>
+      <c r="K585" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L585" s="41"/>
+      <c r="M585" s="2"/>
+      <c r="N585" s="40"/>
+      <c r="O585" s="40"/>
+      <c r="P585" s="40"/>
+      <c r="Q585" s="40"/>
+      <c r="R585" s="40"/>
+      <c r="S585" s="40"/>
+    </row>
+    <row r="586" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A586" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B586" s="28">
+        <v>0</v>
+      </c>
+      <c r="C586" s="8"/>
+      <c r="D586" s="8"/>
+      <c r="E586" s="8"/>
+      <c r="F586" s="8"/>
+      <c r="G586" s="8"/>
+      <c r="H586" s="8"/>
+      <c r="K586" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L586" s="41"/>
+      <c r="M586" s="2"/>
+    </row>
+    <row r="587" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A587" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B587" s="28">
+        <v>1</v>
+      </c>
+      <c r="C587" s="8"/>
+      <c r="D587" s="8"/>
+      <c r="E587" s="8"/>
+      <c r="F587" s="8"/>
+      <c r="G587" s="8"/>
+      <c r="H587" s="8"/>
+      <c r="K587" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L587" s="41"/>
+      <c r="M587" s="2"/>
+    </row>
+    <row r="588" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A588" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B588" s="378" t="s">
+        <v>259</v>
+      </c>
+      <c r="C588" s="378"/>
+      <c r="D588" s="378"/>
+      <c r="E588" s="378"/>
+      <c r="F588" s="378"/>
+      <c r="G588" s="378"/>
+      <c r="H588" s="8"/>
+      <c r="K588" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L588" s="41"/>
+      <c r="M588" s="2"/>
+    </row>
+    <row r="589" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A589" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B589" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C589" s="8"/>
+      <c r="D589" s="8"/>
+      <c r="E589" s="8"/>
+      <c r="F589" s="8"/>
+      <c r="G589" s="8"/>
+      <c r="H589" s="8"/>
+      <c r="K589" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L589" s="41"/>
+      <c r="M589" s="2"/>
+      <c r="T589" s="5"/>
+      <c r="U589" s="5"/>
+    </row>
+    <row r="590" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A590" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B590" s="8" t="str">
+        <f>IF(B580=$N$5,"Yes","No")</f>
+        <v>Yes</v>
+      </c>
+      <c r="C590" s="8"/>
+      <c r="D590" s="8"/>
+      <c r="E590" s="8"/>
+      <c r="F590" s="8"/>
+      <c r="G590" s="8"/>
+      <c r="H590" s="26"/>
+      <c r="K590" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L590" s="41"/>
+      <c r="M590" s="2"/>
+      <c r="N590" s="5"/>
+      <c r="O590" s="5"/>
+      <c r="P590" s="5"/>
+      <c r="Q590" s="5"/>
+      <c r="R590" s="5"/>
+      <c r="S590" s="5"/>
+      <c r="T590" s="5"/>
+      <c r="U590" s="5"/>
+    </row>
+    <row r="591" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A591" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B591" s="327" t="s">
+        <v>316</v>
+      </c>
+      <c r="C591" s="327"/>
+      <c r="D591" s="327"/>
+      <c r="E591" s="327"/>
+      <c r="F591" s="327"/>
+      <c r="G591" s="327"/>
+      <c r="H591" s="8"/>
+      <c r="K591" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L591" s="41"/>
+      <c r="M591" s="2"/>
+      <c r="N591" s="5"/>
+      <c r="O591" s="5"/>
+      <c r="P591" s="5"/>
+      <c r="Q591" s="5"/>
+      <c r="R591" s="5"/>
+      <c r="S591" s="5"/>
+      <c r="T591" s="5"/>
+      <c r="U591" s="5"/>
+    </row>
+    <row r="592" spans="1:21" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A592" s="264"/>
+      <c r="B592" s="89"/>
+      <c r="C592" s="89"/>
+      <c r="D592" s="89"/>
+      <c r="E592" s="89"/>
+      <c r="F592" s="89"/>
+      <c r="G592" s="89"/>
+      <c r="H592" s="89"/>
+      <c r="I592" s="103"/>
+      <c r="J592" s="3"/>
+      <c r="K592" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L592" s="41"/>
+      <c r="M592" s="2"/>
+      <c r="N592" s="5"/>
+      <c r="O592" s="5"/>
+      <c r="P592" s="5"/>
+      <c r="Q592" s="5"/>
+      <c r="R592" s="5"/>
+      <c r="S592" s="5"/>
+      <c r="T592" s="3"/>
+      <c r="U592" s="3"/>
+    </row>
+    <row r="593" spans="1:21" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A593" s="115" t="s">
+        <v>342</v>
+      </c>
+      <c r="B593" s="97" t="s">
+        <v>343</v>
+      </c>
+      <c r="C593" s="93"/>
+      <c r="D593" s="93"/>
+      <c r="E593" s="93"/>
+      <c r="F593" s="93"/>
+      <c r="G593" s="93"/>
+      <c r="H593" s="93"/>
+      <c r="J593" s="39"/>
+      <c r="K593" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L593" s="41"/>
+      <c r="M593" s="2"/>
+    </row>
+    <row r="594" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A594" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B594" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C594" s="8"/>
+      <c r="D594" s="8"/>
+      <c r="E594" s="8"/>
+      <c r="F594" s="8"/>
+      <c r="G594" s="8"/>
+      <c r="H594" s="8"/>
+      <c r="K594" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L594" s="41"/>
+      <c r="M594" s="2"/>
+    </row>
+    <row r="595" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A595" s="258"/>
+      <c r="B595" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B594,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C595" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B594,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D595" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B594,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E595" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B594,$N$4:$U$38,5,0))</f>
+        <v>Row height: 26.5</v>
+      </c>
+      <c r="F595" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B594,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G595" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B594,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H595" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B594,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K595" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L595" s="41"/>
+      <c r="M595" s="2"/>
+    </row>
+    <row r="596" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A596" s="260" t="s">
+        <v>344</v>
+      </c>
+      <c r="B596" s="341" t="s">
+        <v>345</v>
+      </c>
+      <c r="C596" s="341"/>
+      <c r="D596" s="341"/>
+      <c r="E596" s="341"/>
+      <c r="F596" s="341"/>
+      <c r="G596" s="341"/>
+      <c r="H596" s="34"/>
+      <c r="K596" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L596" s="41"/>
+      <c r="M596" s="2"/>
+    </row>
+    <row r="597" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A597" s="258" t="s">
+        <v>94</v>
+      </c>
+      <c r="B597" s="341" t="s">
+        <v>346</v>
+      </c>
+      <c r="C597" s="341"/>
+      <c r="D597" s="341"/>
+      <c r="E597" s="341"/>
+      <c r="F597" s="341"/>
+      <c r="G597" s="341"/>
+      <c r="H597" s="34"/>
+      <c r="K597" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L597" s="41"/>
+      <c r="M597" s="2"/>
+    </row>
+    <row r="598" spans="1:21" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A598" s="258" t="s">
+        <v>347</v>
+      </c>
+      <c r="B598" s="328" t="str">
+        <f>CONCATENATE(' Reference module'!B597,IF('Project pool deduction'!$B$27="No"," *",""))</f>
+        <v>Estimate project life in years, including part years.</v>
+      </c>
+      <c r="C598" s="328"/>
+      <c r="D598" s="328"/>
+      <c r="E598" s="328"/>
+      <c r="F598" s="328"/>
+      <c r="G598" s="328"/>
+      <c r="H598" s="8"/>
+      <c r="I598" s="105"/>
+      <c r="J598" s="3"/>
+      <c r="K598" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L598" s="41"/>
+      <c r="M598" s="2"/>
+      <c r="N598" s="3"/>
+      <c r="O598" s="3"/>
+      <c r="P598" s="3"/>
+      <c r="Q598" s="3"/>
+      <c r="R598" s="3"/>
+      <c r="S598" s="3"/>
+      <c r="T598" s="3"/>
+      <c r="U598" s="3"/>
+    </row>
+    <row r="599" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A599" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L560" s="92"/>
-[...21 lines deleted...]
-      <c r="K561" s="92" t="s">
+      <c r="B599" s="8"/>
+      <c r="C599" s="8"/>
+      <c r="D599" s="8"/>
+      <c r="E599" s="8"/>
+      <c r="F599" s="8"/>
+      <c r="G599" s="8"/>
+      <c r="H599" s="8"/>
+      <c r="J599" s="5"/>
+      <c r="K599" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L599" s="41"/>
+      <c r="M599" s="2"/>
+    </row>
+    <row r="600" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A600" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B600" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C600" s="8"/>
+      <c r="D600" s="8"/>
+      <c r="E600" s="8"/>
+      <c r="F600" s="8"/>
+      <c r="G600" s="8"/>
+      <c r="H600" s="8"/>
+      <c r="K600" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L600" s="41"/>
+      <c r="M600" s="2"/>
+      <c r="T600"/>
+      <c r="U600"/>
+    </row>
+    <row r="601" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A601" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B601" s="327" t="s">
+        <v>303</v>
+      </c>
+      <c r="C601" s="327"/>
+      <c r="D601" s="327"/>
+      <c r="E601" s="327"/>
+      <c r="F601" s="327"/>
+      <c r="G601" s="327"/>
+      <c r="H601" s="8"/>
+      <c r="K601" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L601" s="41"/>
+      <c r="M601" s="2"/>
+      <c r="N601" s="40"/>
+      <c r="O601" s="40"/>
+      <c r="P601" s="40"/>
+      <c r="Q601" s="40"/>
+      <c r="R601" s="40"/>
+      <c r="S601" s="40"/>
+    </row>
+    <row r="602" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A602" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B602" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C602" s="8"/>
+      <c r="D602" s="8"/>
+      <c r="E602" s="8"/>
+      <c r="F602" s="8"/>
+      <c r="G602" s="8"/>
+      <c r="H602" s="8"/>
+      <c r="K602" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L602" s="41"/>
+      <c r="M602" s="2"/>
+    </row>
+    <row r="603" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A603" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B603" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C603" s="8"/>
+      <c r="D603" s="8"/>
+      <c r="E603" s="8"/>
+      <c r="F603" s="8"/>
+      <c r="G603" s="8"/>
+      <c r="H603" s="8"/>
+      <c r="K603" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L603" s="41"/>
+      <c r="M603" s="2"/>
+    </row>
+    <row r="604" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A604" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B604" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C604" s="8"/>
+      <c r="D604" s="8"/>
+      <c r="E604" s="8"/>
+      <c r="F604" s="8"/>
+      <c r="G604" s="8"/>
+      <c r="H604" s="8"/>
+      <c r="K604" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L604" s="41"/>
+      <c r="M604" s="2"/>
+    </row>
+    <row r="605" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A605" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B605" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C605" s="8"/>
+      <c r="D605" s="8"/>
+      <c r="E605" s="8"/>
+      <c r="F605" s="8"/>
+      <c r="G605" s="8"/>
+      <c r="H605" s="8"/>
+      <c r="K605" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L605" s="41"/>
+      <c r="M605" s="2"/>
+    </row>
+    <row r="606" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A606" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B606" s="8" t="str">
+        <f>IF(B594=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C606" s="8"/>
+      <c r="D606" s="8"/>
+      <c r="E606" s="8"/>
+      <c r="F606" s="8"/>
+      <c r="G606" s="8"/>
+      <c r="H606" s="26"/>
+      <c r="K606" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L606" s="41"/>
+      <c r="M606" s="2"/>
+      <c r="T606" s="5"/>
+      <c r="U606" s="5"/>
+    </row>
+    <row r="607" spans="1:21" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A607" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B607" s="327" t="s">
+        <v>349</v>
+      </c>
+      <c r="C607" s="327"/>
+      <c r="D607" s="327"/>
+      <c r="E607" s="327"/>
+      <c r="F607" s="327"/>
+      <c r="G607" s="327"/>
+      <c r="H607" s="8"/>
+      <c r="I607" s="103"/>
+      <c r="J607" s="3"/>
+      <c r="K607" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L607" s="41"/>
+      <c r="M607" s="2"/>
+      <c r="N607" s="5"/>
+      <c r="O607" s="5"/>
+      <c r="P607" s="5"/>
+      <c r="Q607" s="5"/>
+      <c r="R607" s="5"/>
+      <c r="S607" s="5"/>
+      <c r="T607" s="3"/>
+      <c r="U607" s="3"/>
+    </row>
+    <row r="608" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A608" s="264"/>
+      <c r="B608" s="89"/>
+      <c r="C608" s="89"/>
+      <c r="D608" s="89"/>
+      <c r="E608" s="89"/>
+      <c r="F608" s="89"/>
+      <c r="G608" s="89"/>
+      <c r="H608" s="89"/>
+      <c r="J608" s="39"/>
+      <c r="K608" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L608" s="41"/>
+      <c r="M608" s="2"/>
+    </row>
+    <row r="609" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A609" s="115" t="s">
+        <v>350</v>
+      </c>
+      <c r="B609" s="97" t="s">
+        <v>351</v>
+      </c>
+      <c r="C609" s="93"/>
+      <c r="D609" s="93"/>
+      <c r="E609" s="93"/>
+      <c r="F609" s="93"/>
+      <c r="G609" s="93"/>
+      <c r="H609" s="93"/>
+      <c r="K609" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L609" s="41"/>
+      <c r="M609" s="2"/>
+    </row>
+    <row r="610" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A610" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B610" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C610" s="8"/>
+      <c r="D610" s="8"/>
+      <c r="E610" s="8"/>
+      <c r="F610" s="8"/>
+      <c r="G610" s="8"/>
+      <c r="H610" s="8"/>
+      <c r="K610" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L610" s="41"/>
+      <c r="M610" s="2"/>
+    </row>
+    <row r="611" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A611" s="257"/>
+      <c r="B611" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B610,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C611" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B610,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D611" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B610,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E611" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B610,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F611" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B610,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G611" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B610,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H611" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B610,$N$4:$U$38,8,0))</f>
+        <v>Just: Centre</v>
+      </c>
+      <c r="K611" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L611" s="41"/>
+      <c r="M611" s="2"/>
+    </row>
+    <row r="612" spans="1:21" ht="45" x14ac:dyDescent="0.25">
+      <c r="A612" s="260" t="s">
+        <v>344</v>
+      </c>
+      <c r="B612" s="341" t="s">
+        <v>345</v>
+      </c>
+      <c r="C612" s="341"/>
+      <c r="D612" s="341"/>
+      <c r="E612" s="341"/>
+      <c r="F612" s="341"/>
+      <c r="G612" s="341"/>
+      <c r="H612" s="34"/>
+      <c r="K612" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L612" s="41"/>
+      <c r="M612" s="2"/>
+    </row>
+    <row r="613" spans="1:21" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A613" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B613" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="C613" s="8"/>
+      <c r="D613" s="8"/>
+      <c r="E613" s="8"/>
+      <c r="F613" s="8"/>
+      <c r="G613" s="8"/>
+      <c r="H613" s="8"/>
+      <c r="I613" s="105"/>
+      <c r="J613" s="3"/>
+      <c r="K613" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L613" s="41"/>
+      <c r="M613" s="2"/>
+      <c r="N613" s="3"/>
+      <c r="O613" s="3"/>
+      <c r="P613" s="3"/>
+      <c r="Q613" s="3"/>
+      <c r="R613" s="3"/>
+      <c r="S613" s="3"/>
+      <c r="T613" s="3"/>
+      <c r="U613" s="3"/>
+    </row>
+    <row r="614" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A614" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L561" s="92"/>
-[...45 lines deleted...]
-        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B563,$N$4:$U$38,2,0))</f>
+      <c r="B614" s="8"/>
+      <c r="C614" s="8"/>
+      <c r="D614" s="8"/>
+      <c r="E614" s="8"/>
+      <c r="F614" s="8"/>
+      <c r="G614" s="8"/>
+      <c r="H614" s="8"/>
+      <c r="J614" s="5"/>
+      <c r="K614" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L614" s="41"/>
+      <c r="M614" s="2"/>
+    </row>
+    <row r="615" spans="1:21" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A615" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B615" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="C615" s="8"/>
+      <c r="D615" s="8"/>
+      <c r="E615" s="8"/>
+      <c r="F615" s="8"/>
+      <c r="G615" s="8"/>
+      <c r="H615" s="8"/>
+      <c r="K615" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L615" s="41"/>
+      <c r="M615" s="2"/>
+      <c r="T615"/>
+      <c r="U615"/>
+    </row>
+    <row r="616" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A616" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B616" s="327" t="s">
+        <v>315</v>
+      </c>
+      <c r="C616" s="327"/>
+      <c r="D616" s="327"/>
+      <c r="E616" s="327"/>
+      <c r="F616" s="327"/>
+      <c r="G616" s="327"/>
+      <c r="H616" s="8"/>
+      <c r="K616" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L616" s="41"/>
+      <c r="M616" s="2"/>
+      <c r="N616" s="40"/>
+      <c r="O616" s="40"/>
+      <c r="P616" s="40"/>
+      <c r="Q616" s="40"/>
+      <c r="R616" s="40"/>
+      <c r="S616" s="40"/>
+    </row>
+    <row r="617" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A617" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B617" s="28">
+        <v>0</v>
+      </c>
+      <c r="C617" s="8"/>
+      <c r="D617" s="8"/>
+      <c r="E617" s="8"/>
+      <c r="F617" s="8"/>
+      <c r="G617" s="8"/>
+      <c r="H617" s="8"/>
+      <c r="K617" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L617" s="41"/>
+      <c r="M617" s="2"/>
+    </row>
+    <row r="618" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A618" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B618" s="28">
+        <v>25</v>
+      </c>
+      <c r="C618" s="8"/>
+      <c r="D618" s="8"/>
+      <c r="E618" s="8"/>
+      <c r="F618" s="8"/>
+      <c r="G618" s="8"/>
+      <c r="H618" s="8"/>
+      <c r="K618" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L618" s="41"/>
+      <c r="M618" s="2"/>
+    </row>
+    <row r="619" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A619" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B619" s="378" t="s">
+        <v>259</v>
+      </c>
+      <c r="C619" s="378"/>
+      <c r="D619" s="378"/>
+      <c r="E619" s="378"/>
+      <c r="F619" s="378"/>
+      <c r="G619" s="378"/>
+      <c r="H619" s="8"/>
+      <c r="K619" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L619" s="41"/>
+      <c r="M619" s="2"/>
+    </row>
+    <row r="620" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A620" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B620" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C620" s="8"/>
+      <c r="D620" s="8"/>
+      <c r="E620" s="8"/>
+      <c r="F620" s="8"/>
+      <c r="G620" s="8"/>
+      <c r="H620" s="8"/>
+      <c r="K620" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L620" s="41"/>
+      <c r="M620" s="2"/>
+    </row>
+    <row r="621" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A621" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B621" s="8" t="str">
+        <f>IF(B610=$N$5,"Yes","No")</f>
+        <v>Yes</v>
+      </c>
+      <c r="C621" s="8"/>
+      <c r="D621" s="8"/>
+      <c r="E621" s="8"/>
+      <c r="F621" s="8"/>
+      <c r="G621" s="8"/>
+      <c r="H621" s="26"/>
+      <c r="K621" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L621" s="41"/>
+      <c r="M621" s="2"/>
+      <c r="T621" s="5"/>
+      <c r="U621" s="5"/>
+    </row>
+    <row r="622" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A622" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B622" s="327" t="s">
+        <v>316</v>
+      </c>
+      <c r="C622" s="327"/>
+      <c r="D622" s="327"/>
+      <c r="E622" s="327"/>
+      <c r="F622" s="327"/>
+      <c r="G622" s="327"/>
+      <c r="H622" s="8"/>
+      <c r="K622" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L622" s="41"/>
+      <c r="M622" s="2"/>
+      <c r="N622" s="5"/>
+      <c r="O622" s="5"/>
+      <c r="P622" s="5"/>
+      <c r="Q622" s="5"/>
+      <c r="R622" s="5"/>
+      <c r="S622" s="5"/>
+    </row>
+    <row r="623" spans="1:21" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A623" s="264"/>
+      <c r="B623" s="89"/>
+      <c r="C623" s="89"/>
+      <c r="D623" s="89"/>
+      <c r="E623" s="89"/>
+      <c r="F623" s="89"/>
+      <c r="G623" s="89"/>
+      <c r="H623" s="89"/>
+      <c r="I623" s="103"/>
+      <c r="J623" s="3"/>
+      <c r="K623" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L623" s="41"/>
+      <c r="M623" s="2"/>
+      <c r="N623" s="3"/>
+      <c r="O623" s="3"/>
+      <c r="P623" s="3"/>
+      <c r="Q623" s="3"/>
+      <c r="R623" s="3"/>
+      <c r="S623" s="3"/>
+      <c r="T623" s="3"/>
+      <c r="U623" s="3"/>
+    </row>
+    <row r="624" spans="1:21" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A624" s="115" t="s">
+        <v>354</v>
+      </c>
+      <c r="B624" s="97" t="s">
+        <v>355</v>
+      </c>
+      <c r="C624" s="93"/>
+      <c r="D624" s="93"/>
+      <c r="E624" s="93"/>
+      <c r="F624" s="93"/>
+      <c r="G624" s="93"/>
+      <c r="H624" s="93"/>
+      <c r="J624" s="39"/>
+      <c r="K624" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L624" s="41"/>
+      <c r="M624" s="2"/>
+    </row>
+    <row r="625" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A625" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B625" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C625" s="8"/>
+      <c r="D625" s="8"/>
+      <c r="E625" s="8"/>
+      <c r="F625" s="8"/>
+      <c r="G625" s="8"/>
+      <c r="H625" s="8"/>
+      <c r="K625" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L625" s="41"/>
+      <c r="M625" s="2"/>
+    </row>
+    <row r="626" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A626" s="257"/>
+      <c r="B626" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B625,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C564" s="41" t="str">
-        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B563,$N$4:$U$38,3,0))</f>
+      <c r="C626" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B625,$N$4:$U$38,3,0))</f>
         <v>T-face: Normal</v>
       </c>
-      <c r="D564" s="41" t="str">
-        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B563,$N$4:$U$38,4,0))</f>
+      <c r="D626" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B625,$N$4:$U$38,4,0))</f>
         <v>Font size: 11</v>
       </c>
-      <c r="E564" s="41" t="str">
-[...4 lines deleted...]
-        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B563,$N$4:$U$38,6,0))</f>
+      <c r="E626" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B625,$N$4:$U$38,5,0))</f>
+        <v>Row height: 53.25</v>
+      </c>
+      <c r="F626" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B625,$N$4:$U$38,6,0))</f>
         <v>Text col: Black</v>
       </c>
-      <c r="G564" s="41" t="str">
-        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B563,$N$4:$U$38,7,0))</f>
+      <c r="G626" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B625,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H564" s="41" t="str">
-        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B563,$N$4:$U$38,8,0))</f>
+      <c r="H626" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B625,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I564" s="60"/>
-[...1457 lines deleted...]
-      <c r="L626" s="92"/>
+      <c r="K626" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L626" s="41"/>
       <c r="M626" s="2"/>
     </row>
-    <row r="627" spans="1:21" s="58" customFormat="1" ht="41.15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <f>CONCATENATE(' Reference module'!$B$626,IF('Project pool deduction'!$B$27="No"," *",""),"
+    <row r="627" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A627" s="260" t="s">
+        <v>344</v>
+      </c>
+      <c r="B627" s="341" t="s">
+        <v>345</v>
+      </c>
+      <c r="C627" s="341"/>
+      <c r="D627" s="341"/>
+      <c r="E627" s="341"/>
+      <c r="F627" s="341"/>
+      <c r="G627" s="341"/>
+      <c r="H627" s="34"/>
+      <c r="K627" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L627" s="41"/>
+      <c r="M627" s="2"/>
+    </row>
+    <row r="628" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A628" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B628" s="341" t="s">
+        <v>356</v>
+      </c>
+      <c r="C628" s="341"/>
+      <c r="D628" s="341"/>
+      <c r="E628" s="341"/>
+      <c r="F628" s="341"/>
+      <c r="G628" s="341"/>
+      <c r="H628" s="8"/>
+      <c r="K628" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L628" s="41"/>
+      <c r="M628" s="2"/>
+    </row>
+    <row r="629" spans="1:21" s="5" customFormat="1" ht="41.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A629" s="258" t="s">
+        <v>347</v>
+      </c>
+      <c r="B629" s="328" t="str">
+        <f>CONCATENATE(' Reference module'!$B$628,IF('Project pool deduction'!$B$27="No"," *",""),"
 Note: This sets the deduction rate for ongoing projects.")</f>
         <v>Does the project pool contain only project amounts you incurred on or after 10 May 2006, and the project started to operate on or after that date?
 Note: This sets the deduction rate for ongoing projects.</v>
       </c>
-      <c r="C627" s="377"/>
-[...7 lines deleted...]
-      <c r="K627" s="92" t="s">
+      <c r="C629" s="328"/>
+      <c r="D629" s="328"/>
+      <c r="E629" s="328"/>
+      <c r="F629" s="328"/>
+      <c r="G629" s="328"/>
+      <c r="H629" s="8"/>
+      <c r="I629" s="105"/>
+      <c r="J629" s="3"/>
+      <c r="K629" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L629" s="41"/>
+      <c r="M629" s="2"/>
+      <c r="N629" s="3"/>
+      <c r="O629" s="3"/>
+      <c r="P629" s="3"/>
+      <c r="Q629" s="3"/>
+      <c r="R629" s="3"/>
+      <c r="S629" s="3"/>
+      <c r="T629" s="3"/>
+      <c r="U629" s="3"/>
+    </row>
+    <row r="630" spans="1:21" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A630" s="257" t="s">
+        <v>96</v>
+      </c>
+      <c r="B630" s="8"/>
+      <c r="C630" s="8"/>
+      <c r="D630" s="8"/>
+      <c r="E630" s="8"/>
+      <c r="F630" s="8"/>
+      <c r="G630" s="8"/>
+      <c r="H630" s="8"/>
+      <c r="J630" s="5"/>
+      <c r="K630" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L630" s="41"/>
+      <c r="M630" s="2"/>
+    </row>
+    <row r="631" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A631" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B631" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C631" s="8"/>
+      <c r="D631" s="8"/>
+      <c r="E631" s="8"/>
+      <c r="F631" s="8"/>
+      <c r="G631" s="8"/>
+      <c r="H631" s="8"/>
+      <c r="K631" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L631" s="41"/>
+      <c r="M631" s="2"/>
+      <c r="T631"/>
+      <c r="U631"/>
+    </row>
+    <row r="632" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A632" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B632" s="327" t="s">
+        <v>303</v>
+      </c>
+      <c r="C632" s="327"/>
+      <c r="D632" s="327"/>
+      <c r="E632" s="327"/>
+      <c r="F632" s="327"/>
+      <c r="G632" s="327"/>
+      <c r="H632" s="8"/>
+      <c r="K632" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L632" s="41"/>
+      <c r="M632" s="2"/>
+      <c r="N632" s="40"/>
+      <c r="O632" s="40"/>
+      <c r="P632" s="40"/>
+      <c r="Q632" s="40"/>
+      <c r="R632" s="40"/>
+      <c r="S632" s="40"/>
+    </row>
+    <row r="633" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A633" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B633" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C633" s="8"/>
+      <c r="D633" s="8"/>
+      <c r="E633" s="8"/>
+      <c r="F633" s="8"/>
+      <c r="G633" s="8"/>
+      <c r="H633" s="8"/>
+      <c r="K633" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L633" s="41"/>
+      <c r="M633" s="2"/>
+    </row>
+    <row r="634" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A634" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B634" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C634" s="8"/>
+      <c r="D634" s="8"/>
+      <c r="E634" s="8"/>
+      <c r="F634" s="8"/>
+      <c r="G634" s="8"/>
+      <c r="H634" s="8"/>
+      <c r="K634" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L634" s="41"/>
+      <c r="M634" s="2"/>
+    </row>
+    <row r="635" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A635" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B635" s="327" t="s">
+        <v>71</v>
+      </c>
+      <c r="C635" s="327"/>
+      <c r="D635" s="327"/>
+      <c r="E635" s="327"/>
+      <c r="F635" s="327"/>
+      <c r="G635" s="327"/>
+      <c r="H635" s="8"/>
+      <c r="K635" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L635" s="41"/>
+      <c r="M635" s="2"/>
+    </row>
+    <row r="636" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A636" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B636" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="C636" s="8"/>
+      <c r="D636" s="8"/>
+      <c r="E636" s="8"/>
+      <c r="F636" s="8"/>
+      <c r="G636" s="8"/>
+      <c r="H636" s="8"/>
+      <c r="K636" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L636" s="41"/>
+      <c r="M636" s="2"/>
+    </row>
+    <row r="637" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A637" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B637" s="8" t="str">
+        <f>IF(B625=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C637" s="8"/>
+      <c r="D637" s="8"/>
+      <c r="E637" s="8"/>
+      <c r="F637" s="8"/>
+      <c r="G637" s="8"/>
+      <c r="H637" s="26"/>
+      <c r="K637" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L637" s="41"/>
+      <c r="M637" s="2"/>
+      <c r="T637" s="5"/>
+      <c r="U637" s="5"/>
+    </row>
+    <row r="638" spans="1:21" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A638" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B638" s="327" t="s">
+        <v>358</v>
+      </c>
+      <c r="C638" s="327"/>
+      <c r="D638" s="327"/>
+      <c r="E638" s="327"/>
+      <c r="F638" s="327"/>
+      <c r="G638" s="327"/>
+      <c r="H638" s="8"/>
+      <c r="K638" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L638" s="41"/>
+      <c r="M638" s="2"/>
+      <c r="N638" s="5"/>
+      <c r="O638" s="5"/>
+      <c r="P638" s="5"/>
+      <c r="Q638" s="5"/>
+      <c r="R638" s="5"/>
+      <c r="S638" s="5"/>
+    </row>
+    <row r="639" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A639" s="264"/>
+      <c r="B639" s="89"/>
+      <c r="C639" s="89"/>
+      <c r="D639" s="89"/>
+      <c r="E639" s="89"/>
+      <c r="F639" s="89"/>
+      <c r="G639" s="89"/>
+      <c r="H639" s="89"/>
+      <c r="K639" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L639" s="41"/>
+      <c r="M639" s="2"/>
+    </row>
+    <row r="640" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A640" s="115" t="s">
+        <v>359</v>
+      </c>
+      <c r="B640" s="97" t="s">
+        <v>360</v>
+      </c>
+      <c r="C640" s="93"/>
+      <c r="D640" s="93"/>
+      <c r="E640" s="93"/>
+      <c r="F640" s="93"/>
+      <c r="G640" s="93"/>
+      <c r="H640" s="93"/>
+      <c r="I640" s="105"/>
+      <c r="K640" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L640" s="41"/>
+      <c r="M640" s="2"/>
+    </row>
+    <row r="641" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A641" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B641" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C641" s="8"/>
+      <c r="D641" s="8"/>
+      <c r="E641" s="8"/>
+      <c r="F641" s="8"/>
+      <c r="G641" s="8"/>
+      <c r="H641" s="8"/>
+      <c r="J641" s="5"/>
+      <c r="K641" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L641" s="41"/>
+      <c r="M641" s="2"/>
+    </row>
+    <row r="642" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A642" s="257"/>
+      <c r="B642" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B641,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C642" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B641,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D642" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B641,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E642" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B641,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F642" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B641,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G642" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B641,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H642" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B641,$N$4:$U$38,8,0))</f>
+        <v>Just: Centre</v>
+      </c>
+      <c r="K642" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L642" s="41"/>
+      <c r="M642" s="2"/>
+    </row>
+    <row r="643" spans="1:21" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A643" s="260" t="s">
+        <v>344</v>
+      </c>
+      <c r="B643" s="341" t="s">
+        <v>345</v>
+      </c>
+      <c r="C643" s="341"/>
+      <c r="D643" s="341"/>
+      <c r="E643" s="341"/>
+      <c r="F643" s="341"/>
+      <c r="G643" s="341"/>
+      <c r="H643" s="34"/>
+      <c r="K643" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L643" s="41"/>
+      <c r="M643" s="2"/>
+    </row>
+    <row r="644" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A644" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B644" s="327" t="s">
         <v>361</v>
       </c>
-      <c r="L627" s="92"/>
-[...23 lines deleted...]
-      <c r="K628" s="92" t="s">
+      <c r="C644" s="327"/>
+      <c r="D644" s="327"/>
+      <c r="E644" s="327"/>
+      <c r="F644" s="327"/>
+      <c r="G644" s="327"/>
+      <c r="H644" s="8"/>
+      <c r="K644" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L644" s="41"/>
+      <c r="M644" s="2"/>
+    </row>
+    <row r="645" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A645" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L628" s="92"/>
-[...154 lines deleted...]
-      <c r="A636" s="297" t="s">
+      <c r="B645" s="8"/>
+      <c r="C645" s="8"/>
+      <c r="D645" s="8"/>
+      <c r="E645" s="8"/>
+      <c r="F645" s="8"/>
+      <c r="G645" s="8"/>
+      <c r="H645" s="8"/>
+      <c r="K645" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L645" s="41"/>
+      <c r="M645" s="2"/>
+    </row>
+    <row r="646" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A646" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B636" s="367" t="s">
-[...47 lines deleted...]
-      <c r="B638" s="131" t="s">
+      <c r="B646" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C646" s="8"/>
+      <c r="D646" s="8"/>
+      <c r="E646" s="8"/>
+      <c r="F646" s="8"/>
+      <c r="G646" s="8"/>
+      <c r="H646" s="8"/>
+      <c r="I646" s="103"/>
+      <c r="J646" s="3"/>
+      <c r="K646" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L646" s="41"/>
+      <c r="M646" s="2"/>
+      <c r="N646" s="3"/>
+      <c r="O646" s="3"/>
+      <c r="P646" s="3"/>
+      <c r="Q646" s="3"/>
+      <c r="R646" s="3"/>
+      <c r="S646" s="3"/>
+      <c r="T646" s="3"/>
+      <c r="U646" s="3"/>
+    </row>
+    <row r="647" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A647" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B647" s="327" t="s">
         <v>362</v>
       </c>
-      <c r="C638" s="124"/>
-[...47 lines deleted...]
-        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B639,$N$4:$U$38,2,0))</f>
+      <c r="C647" s="327"/>
+      <c r="D647" s="327"/>
+      <c r="E647" s="327"/>
+      <c r="F647" s="327"/>
+      <c r="G647" s="327"/>
+      <c r="H647" s="8"/>
+      <c r="J647" s="39"/>
+      <c r="K647" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L647" s="41"/>
+      <c r="M647" s="2"/>
+    </row>
+    <row r="648" spans="1:21" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A648" s="270" t="s">
+        <v>363</v>
+      </c>
+      <c r="B648" s="120" t="s">
+        <v>364</v>
+      </c>
+      <c r="C648" s="239"/>
+      <c r="D648" s="239"/>
+      <c r="E648" s="239"/>
+      <c r="F648" s="238"/>
+      <c r="G648" s="238"/>
+      <c r="H648" s="8"/>
+      <c r="K648" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L648" s="41"/>
+      <c r="M648" s="2"/>
+    </row>
+    <row r="649" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A649" s="345" t="s">
+        <v>365</v>
+      </c>
+      <c r="B649" s="117" t="s">
+        <v>366</v>
+      </c>
+      <c r="C649" s="118" t="s">
+        <v>4</v>
+      </c>
+      <c r="D649" s="121" t="s">
+        <v>297</v>
+      </c>
+      <c r="E649" s="119" t="s">
+        <v>141</v>
+      </c>
+      <c r="F649" s="238"/>
+      <c r="G649" s="238"/>
+      <c r="H649" s="8"/>
+      <c r="K649" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L649" s="41"/>
+      <c r="M649" s="2"/>
+      <c r="N649" s="5"/>
+      <c r="O649" s="5"/>
+      <c r="P649" s="5"/>
+      <c r="Q649" s="5"/>
+      <c r="R649" s="5"/>
+    </row>
+    <row r="650" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A650" s="345"/>
+      <c r="B650" s="51">
+        <f ca="1">COUNTA(OFFSET($C$649,1,MATCH('Project pool deduction'!B27,$C$649:$E$649,0)-1,3))</f>
+        <v>1</v>
+      </c>
+      <c r="C650" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="D650" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="E650" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="F650" s="238"/>
+      <c r="G650" s="238"/>
+      <c r="H650" s="8"/>
+      <c r="K650" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L650" s="41"/>
+      <c r="M650" s="2"/>
+    </row>
+    <row r="651" spans="1:21" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A651" s="345"/>
+      <c r="B651" s="68"/>
+      <c r="C651" s="51"/>
+      <c r="D651" s="51"/>
+      <c r="E651" s="51" t="s">
+        <v>297</v>
+      </c>
+      <c r="F651" s="238"/>
+      <c r="G651" s="238"/>
+      <c r="H651" s="8"/>
+      <c r="I651" s="105"/>
+      <c r="J651" s="3"/>
+      <c r="K651" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L651" s="41"/>
+      <c r="M651" s="2"/>
+      <c r="N651" s="3"/>
+      <c r="O651" s="3"/>
+      <c r="P651" s="3"/>
+      <c r="Q651" s="3"/>
+      <c r="R651" s="3"/>
+      <c r="S651" s="3"/>
+      <c r="T651" s="3"/>
+      <c r="U651" s="3"/>
+    </row>
+    <row r="652" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A652" s="345"/>
+      <c r="B652" s="122"/>
+      <c r="C652" s="123"/>
+      <c r="D652" s="123"/>
+      <c r="E652" s="123" t="s">
+        <v>141</v>
+      </c>
+      <c r="F652" s="238"/>
+      <c r="G652" s="238"/>
+      <c r="H652" s="8"/>
+      <c r="J652" s="5"/>
+      <c r="K652" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L652" s="41"/>
+      <c r="M652" s="2"/>
+    </row>
+    <row r="653" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A653" s="345" t="s">
+        <v>367</v>
+      </c>
+      <c r="B653" s="124" t="s">
+        <v>368</v>
+      </c>
+      <c r="C653" s="92" t="s">
+        <v>369</v>
+      </c>
+      <c r="D653" s="93"/>
+      <c r="E653" s="93"/>
+      <c r="F653" s="8"/>
+      <c r="G653" s="8"/>
+      <c r="H653" s="8"/>
+      <c r="K653" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L653" s="41"/>
+      <c r="M653" s="2"/>
+    </row>
+    <row r="654" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A654" s="345"/>
+      <c r="B654" s="68" t="s">
+        <v>297</v>
+      </c>
+      <c r="C654" s="71">
+        <v>2</v>
+      </c>
+      <c r="D654" s="68" t="s">
+        <v>370</v>
+      </c>
+      <c r="E654" s="68"/>
+      <c r="F654" s="8"/>
+      <c r="G654" s="8"/>
+      <c r="H654" s="8"/>
+      <c r="K654" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L654" s="41"/>
+      <c r="M654" s="2"/>
+      <c r="T654"/>
+      <c r="U654"/>
+    </row>
+    <row r="655" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A655" s="345"/>
+      <c r="B655" s="68" t="s">
+        <v>141</v>
+      </c>
+      <c r="C655" s="71">
+        <v>1.5</v>
+      </c>
+      <c r="D655" s="68" t="s">
+        <v>371</v>
+      </c>
+      <c r="E655" s="68"/>
+      <c r="F655" s="8"/>
+      <c r="G655" s="8"/>
+      <c r="H655" s="8"/>
+      <c r="K655" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L655" s="41"/>
+      <c r="M655" s="2"/>
+      <c r="N655" s="40"/>
+      <c r="O655" s="40"/>
+      <c r="P655" s="40"/>
+      <c r="Q655" s="40"/>
+      <c r="R655" s="40"/>
+      <c r="S655" s="40"/>
+    </row>
+    <row r="656" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A656" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B656" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="C656" s="8"/>
+      <c r="D656" s="8"/>
+      <c r="E656" s="8"/>
+      <c r="F656" s="8"/>
+      <c r="G656" s="8"/>
+      <c r="H656" s="8"/>
+      <c r="K656" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L656" s="41"/>
+      <c r="M656" s="2"/>
+    </row>
+    <row r="657" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A657" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B657" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="C657" s="8"/>
+      <c r="D657" s="8"/>
+      <c r="E657" s="8"/>
+      <c r="F657" s="8"/>
+      <c r="G657" s="8"/>
+      <c r="H657" s="8"/>
+      <c r="K657" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L657" s="41"/>
+      <c r="M657" s="2"/>
+    </row>
+    <row r="658" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A658" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B658" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C658" s="8"/>
+      <c r="D658" s="8"/>
+      <c r="E658" s="8"/>
+      <c r="F658" s="8"/>
+      <c r="G658" s="8"/>
+      <c r="H658" s="8"/>
+      <c r="K658" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L658" s="41"/>
+      <c r="M658" s="2"/>
+    </row>
+    <row r="659" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A659" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B659" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="C659" s="8"/>
+      <c r="D659" s="8"/>
+      <c r="E659" s="8"/>
+      <c r="F659" s="8"/>
+      <c r="G659" s="8"/>
+      <c r="H659" s="8"/>
+      <c r="K659" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L659" s="41"/>
+      <c r="M659" s="2"/>
+      <c r="T659" s="5"/>
+      <c r="U659" s="5"/>
+    </row>
+    <row r="660" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A660" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B660" s="8" t="str">
+        <f>IF(B641=$N$5,"Yes","No")</f>
+        <v>Yes</v>
+      </c>
+      <c r="C660" s="8"/>
+      <c r="D660" s="8"/>
+      <c r="E660" s="8"/>
+      <c r="F660" s="8"/>
+      <c r="G660" s="8"/>
+      <c r="H660" s="26"/>
+      <c r="I660" s="103"/>
+      <c r="J660" s="3"/>
+      <c r="K660" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L660" s="41"/>
+      <c r="M660" s="2"/>
+      <c r="N660" s="5"/>
+      <c r="O660" s="5"/>
+      <c r="P660" s="5"/>
+      <c r="Q660" s="5"/>
+      <c r="R660" s="5"/>
+      <c r="S660" s="5"/>
+      <c r="T660" s="3"/>
+      <c r="U660" s="3"/>
+    </row>
+    <row r="661" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A661" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B661" s="327" t="s">
+        <v>374</v>
+      </c>
+      <c r="C661" s="327"/>
+      <c r="D661" s="327"/>
+      <c r="E661" s="327"/>
+      <c r="F661" s="327"/>
+      <c r="G661" s="327"/>
+      <c r="H661" s="8"/>
+      <c r="J661" s="39"/>
+      <c r="K661" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L661" s="41"/>
+      <c r="M661" s="2"/>
+    </row>
+    <row r="662" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A662" s="257"/>
+      <c r="B662" s="8"/>
+      <c r="C662" s="8"/>
+      <c r="D662" s="8"/>
+      <c r="E662" s="8"/>
+      <c r="F662" s="8"/>
+      <c r="G662" s="8"/>
+      <c r="H662" s="8"/>
+      <c r="K662" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L662" s="41"/>
+      <c r="M662" s="2"/>
+    </row>
+    <row r="663" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A663" s="115" t="s">
+        <v>375</v>
+      </c>
+      <c r="B663" s="97" t="s">
+        <v>376</v>
+      </c>
+      <c r="C663" s="93"/>
+      <c r="D663" s="93"/>
+      <c r="E663" s="93"/>
+      <c r="F663" s="93"/>
+      <c r="G663" s="93"/>
+      <c r="H663" s="93"/>
+      <c r="K663" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L663" s="41"/>
+      <c r="M663" s="2"/>
+    </row>
+    <row r="664" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A664" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B664" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C664" s="8"/>
+      <c r="D664" s="8"/>
+      <c r="E664" s="8"/>
+      <c r="F664" s="8"/>
+      <c r="G664" s="8"/>
+      <c r="H664" s="8"/>
+      <c r="K664" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L664" s="41"/>
+      <c r="M664" s="2"/>
+    </row>
+    <row r="665" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A665" s="258"/>
+      <c r="B665" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B664,$N$4:$U$38,2,0))</f>
         <v>Font: Arial</v>
       </c>
-      <c r="C640" s="41" t="str">
-[...554 lines deleted...]
-        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B662,$N$4:$U$38,3,0))</f>
+      <c r="C665" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B664,$N$4:$U$38,3,0))</f>
         <v>T-face: Bold</v>
       </c>
-      <c r="D663" s="41" t="str">
-        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B662,$N$4:$U$38,4,0))</f>
+      <c r="D665" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B664,$N$4:$U$38,4,0))</f>
         <v>Font size: 14</v>
       </c>
-      <c r="E663" s="41" t="str">
-        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B662,$N$4:$U$38,5,0))</f>
+      <c r="E665" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B664,$N$4:$U$38,5,0))</f>
         <v>Row height: 40.5</v>
       </c>
-      <c r="F663" s="41" t="str">
-        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B662,$N$4:$U$38,6,0))</f>
+      <c r="F665" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B664,$N$4:$U$38,6,0))</f>
         <v>Text col: Teal</v>
       </c>
-      <c r="G663" s="41" t="str">
-        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B662,$N$4:$U$38,7,0))</f>
+      <c r="G665" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B664,$N$4:$U$38,7,0))</f>
         <v>BG col: White</v>
       </c>
-      <c r="H663" s="41" t="str">
-        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B662,$N$4:$U$38,8,0))</f>
+      <c r="H665" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B664,$N$4:$U$38,8,0))</f>
         <v>Just: Left</v>
       </c>
-      <c r="I663" s="140"/>
-[...19 lines deleted...]
-      <c r="B664" s="374" t="str">
+      <c r="I665" s="105"/>
+      <c r="J665" s="3"/>
+      <c r="K665" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L665" s="41"/>
+      <c r="M665" s="2"/>
+      <c r="N665" s="3"/>
+      <c r="O665" s="3"/>
+      <c r="P665" s="3"/>
+      <c r="Q665" s="3"/>
+      <c r="R665" s="3"/>
+      <c r="S665" s="3"/>
+      <c r="T665" s="3"/>
+      <c r="U665" s="3"/>
+    </row>
+    <row r="666" spans="1:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A666" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B666" s="381" t="str">
         <f>IF('Project pool deduction'!A35="You're good to go as you have values in all required fields.", "Information entry guidance", "Information entry guidance - see here for help")</f>
         <v>Information entry guidance - see here for help</v>
       </c>
-      <c r="C664" s="375"/>
-[...25 lines deleted...]
-      <c r="K665" s="92" t="s">
+      <c r="C666" s="382"/>
+      <c r="D666" s="382"/>
+      <c r="E666" s="382"/>
+      <c r="F666" s="382"/>
+      <c r="G666" s="382"/>
+      <c r="H666" s="382"/>
+      <c r="J666" s="5"/>
+      <c r="K666" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="L666" s="41"/>
+      <c r="M666" s="2"/>
+    </row>
+    <row r="667" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A667" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L665" s="92"/>
-[...16 lines deleted...]
-      <c r="K666" s="92" t="s">
+      <c r="B667" s="8"/>
+      <c r="C667" s="8"/>
+      <c r="D667" s="8"/>
+      <c r="E667" s="8"/>
+      <c r="F667" s="8"/>
+      <c r="G667" s="8"/>
+      <c r="H667" s="8"/>
+      <c r="K667" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L667" s="41"/>
+      <c r="M667" s="2"/>
+    </row>
+    <row r="668" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A668" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B668" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C668" s="8"/>
+      <c r="D668" s="8"/>
+      <c r="E668" s="8"/>
+      <c r="F668" s="8"/>
+      <c r="G668" s="8"/>
+      <c r="H668" s="8"/>
+      <c r="K668" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L668" s="41"/>
+      <c r="M668" s="2"/>
+      <c r="T668"/>
+      <c r="U668"/>
+    </row>
+    <row r="669" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A669" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B669" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C669" s="327"/>
+      <c r="D669" s="327"/>
+      <c r="E669" s="327"/>
+      <c r="F669" s="327"/>
+      <c r="G669" s="327"/>
+      <c r="H669" s="8"/>
+      <c r="K669" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L669" s="41"/>
+      <c r="M669" s="2"/>
+      <c r="N669" s="40"/>
+      <c r="O669" s="40"/>
+      <c r="P669" s="40"/>
+      <c r="Q669" s="40"/>
+      <c r="R669" s="40"/>
+      <c r="S669" s="40"/>
+    </row>
+    <row r="670" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A670" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B670" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C670" s="8"/>
+      <c r="D670" s="8"/>
+      <c r="E670" s="8"/>
+      <c r="F670" s="8"/>
+      <c r="G670" s="8"/>
+      <c r="H670" s="8"/>
+      <c r="K670" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L670" s="41"/>
+      <c r="M670" s="2"/>
+    </row>
+    <row r="671" spans="1:21" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A671" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B671" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C671" s="8"/>
+      <c r="D671" s="8"/>
+      <c r="E671" s="8"/>
+      <c r="F671" s="8"/>
+      <c r="G671" s="8"/>
+      <c r="H671" s="8"/>
+      <c r="K671" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L671" s="41"/>
+      <c r="M671" s="2"/>
+    </row>
+    <row r="672" spans="1:21" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A672" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B672" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C672" s="8"/>
+      <c r="D672" s="8"/>
+      <c r="E672" s="8"/>
+      <c r="F672" s="8"/>
+      <c r="G672" s="8"/>
+      <c r="H672" s="8"/>
+      <c r="K672" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L672" s="41"/>
+      <c r="M672" s="2"/>
+    </row>
+    <row r="673" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A673" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B673" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C673" s="8"/>
+      <c r="D673" s="8"/>
+      <c r="E673" s="8"/>
+      <c r="F673" s="8"/>
+      <c r="G673" s="8"/>
+      <c r="H673" s="8"/>
+      <c r="K673" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L673" s="41"/>
+      <c r="M673" s="2"/>
+      <c r="T673" s="5"/>
+      <c r="U673" s="5"/>
+    </row>
+    <row r="674" spans="1:21" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A674" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B674" s="8" t="str">
+        <f>IF(B664=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C674" s="8"/>
+      <c r="D674" s="8"/>
+      <c r="E674" s="8"/>
+      <c r="F674" s="8"/>
+      <c r="G674" s="8"/>
+      <c r="H674" s="26"/>
+      <c r="K674" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L674" s="41"/>
+      <c r="M674" s="2"/>
+      <c r="N674" s="5"/>
+      <c r="O674" s="5"/>
+      <c r="P674" s="5"/>
+      <c r="Q674" s="5"/>
+      <c r="R674" s="5"/>
+      <c r="S674" s="5"/>
+    </row>
+    <row r="675" spans="1:21" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A675" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B675" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C675" s="327"/>
+      <c r="D675" s="327"/>
+      <c r="E675" s="327"/>
+      <c r="F675" s="327"/>
+      <c r="G675" s="327"/>
+      <c r="H675" s="8"/>
+      <c r="K675" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L675" s="41"/>
+      <c r="M675" s="2"/>
+    </row>
+    <row r="676" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A676" s="264"/>
+      <c r="B676" s="89"/>
+      <c r="C676" s="89"/>
+      <c r="D676" s="89"/>
+      <c r="E676" s="89"/>
+      <c r="F676" s="89"/>
+      <c r="G676" s="89"/>
+      <c r="H676" s="89"/>
+      <c r="K676" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L676" s="41"/>
+      <c r="M676" s="2"/>
+    </row>
+    <row r="677" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A677" s="115" t="s">
+        <v>377</v>
+      </c>
+      <c r="B677" s="97" t="s">
+        <v>378</v>
+      </c>
+      <c r="C677" s="93"/>
+      <c r="D677" s="93"/>
+      <c r="E677" s="93"/>
+      <c r="F677" s="93"/>
+      <c r="G677" s="93"/>
+      <c r="H677" s="93"/>
+      <c r="K677" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L677" s="41"/>
+      <c r="M677" s="2"/>
+    </row>
+    <row r="678" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A678" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B678" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C678" s="8"/>
+      <c r="D678" s="8"/>
+      <c r="E678" s="8"/>
+      <c r="F678" s="8"/>
+      <c r="G678" s="8"/>
+      <c r="H678" s="8"/>
+      <c r="K678" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L678" s="41"/>
+      <c r="M678" s="2"/>
+    </row>
+    <row r="679" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A679" s="258"/>
+      <c r="B679" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B678,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C679" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B678,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D679" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B678,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E679" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B678,$N$4:$U$38,5,0))</f>
+        <v>Row height: 49.5</v>
+      </c>
+      <c r="F679" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B678,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G679" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B678,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H679" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B678,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K679" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L679" s="41"/>
+      <c r="M679" s="2"/>
+    </row>
+    <row r="680" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A680" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B680" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C680" s="8"/>
+      <c r="D680" s="8"/>
+      <c r="E680" s="8"/>
+      <c r="F680" s="8"/>
+      <c r="G680" s="8"/>
+      <c r="H680" s="8"/>
+      <c r="K680" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L680" s="41"/>
+      <c r="M680" s="2"/>
+    </row>
+    <row r="681" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A681" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L666" s="92"/>
-[...18 lines deleted...]
-      <c r="K667" s="92" t="s">
+      <c r="B681" s="8"/>
+      <c r="C681" s="8"/>
+      <c r="D681" s="8"/>
+      <c r="E681" s="8"/>
+      <c r="F681" s="8"/>
+      <c r="G681" s="8"/>
+      <c r="H681" s="8"/>
+      <c r="I681" s="103"/>
+      <c r="J681" s="3"/>
+      <c r="K681" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L681" s="41"/>
+      <c r="M681" s="2"/>
+      <c r="N681" s="3"/>
+      <c r="O681" s="3"/>
+      <c r="P681" s="3"/>
+      <c r="Q681" s="3"/>
+      <c r="R681" s="3"/>
+      <c r="S681" s="3"/>
+      <c r="T681" s="3"/>
+      <c r="U681" s="3"/>
+    </row>
+    <row r="682" spans="1:21" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A682" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B682" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="C682" s="8"/>
+      <c r="D682" s="8"/>
+      <c r="E682" s="8"/>
+      <c r="F682" s="8"/>
+      <c r="G682" s="8"/>
+      <c r="H682" s="8"/>
+      <c r="J682" s="39"/>
+      <c r="K682" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L682" s="41"/>
+      <c r="M682" s="2"/>
+    </row>
+    <row r="683" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A683" s="271" t="s">
+        <v>83</v>
+      </c>
+      <c r="B683" s="369" t="s">
+        <v>380</v>
+      </c>
+      <c r="C683" s="369"/>
+      <c r="D683" s="369"/>
+      <c r="E683" s="369"/>
+      <c r="F683" s="369"/>
+      <c r="G683" s="369"/>
+      <c r="H683" s="8"/>
+      <c r="K683" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L683" s="41"/>
+      <c r="M683" s="2"/>
+    </row>
+    <row r="684" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A684" s="272" t="s">
+        <v>381</v>
+      </c>
+      <c r="B684" s="374" t="s">
+        <v>382</v>
+      </c>
+      <c r="C684" s="375"/>
+      <c r="D684" s="375"/>
+      <c r="E684" s="375"/>
+      <c r="F684" s="375"/>
+      <c r="G684" s="376"/>
+      <c r="H684" s="8"/>
+      <c r="K684" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L684" s="41"/>
+      <c r="M684" s="2"/>
+    </row>
+    <row r="685" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A685" s="272" t="s">
+        <v>383</v>
+      </c>
+      <c r="B685" s="327" t="s">
+        <v>384</v>
+      </c>
+      <c r="C685" s="327"/>
+      <c r="D685" s="327"/>
+      <c r="E685" s="327"/>
+      <c r="F685" s="327"/>
+      <c r="G685" s="377"/>
+      <c r="H685" s="8"/>
+      <c r="K685" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L685" s="41"/>
+      <c r="M685" s="2"/>
+    </row>
+    <row r="686" spans="1:21" s="5" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A686" s="272" t="s">
+        <v>385</v>
+      </c>
+      <c r="B686" s="327" t="s">
+        <v>386</v>
+      </c>
+      <c r="C686" s="327"/>
+      <c r="D686" s="327"/>
+      <c r="E686" s="327"/>
+      <c r="F686" s="327"/>
+      <c r="G686" s="377"/>
+      <c r="H686" s="8"/>
+      <c r="I686" s="105"/>
+      <c r="J686" s="3"/>
+      <c r="K686" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L686" s="41"/>
+      <c r="M686" s="2"/>
+      <c r="N686" s="3"/>
+      <c r="O686" s="3"/>
+      <c r="P686" s="3"/>
+      <c r="Q686" s="3"/>
+      <c r="R686" s="3"/>
+      <c r="S686" s="3"/>
+      <c r="T686" s="3"/>
+      <c r="U686" s="3"/>
+    </row>
+    <row r="687" spans="1:21" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A687" s="272" t="s">
+        <v>387</v>
+      </c>
+      <c r="B687" s="327" t="s">
+        <v>388</v>
+      </c>
+      <c r="C687" s="327"/>
+      <c r="D687" s="327"/>
+      <c r="E687" s="327"/>
+      <c r="F687" s="327"/>
+      <c r="G687" s="377"/>
+      <c r="H687" s="8"/>
+      <c r="J687" s="5"/>
+      <c r="K687" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L687" s="41"/>
+      <c r="M687" s="2"/>
+    </row>
+    <row r="688" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A688" s="272" t="s">
+        <v>389</v>
+      </c>
+      <c r="B688" s="327" t="s">
+        <v>390</v>
+      </c>
+      <c r="C688" s="327"/>
+      <c r="D688" s="327"/>
+      <c r="E688" s="327"/>
+      <c r="F688" s="327"/>
+      <c r="G688" s="377"/>
+      <c r="H688" s="8"/>
+      <c r="K688" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L688" s="41"/>
+      <c r="M688" s="2"/>
+    </row>
+    <row r="689" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A689" s="260" t="s">
+        <v>391</v>
+      </c>
+      <c r="B689" s="328" t="str">
+        <f>IF(OR('Project pool deduction'!$B$26=' Reference module'!$B$399,('Project pool deduction'!$B$27=' Reference module'!$B$399),'Project pool deduction'!$B$31="",'Project pool deduction'!$B$31=0,'Project pool deduction'!$B$30&lt;=0,AND('Project pool deduction'!$B$27="No",OR('Project pool deduction'!$B$33=' Reference module'!$B$399,'Project pool deduction'!B30&lt;=0,'Project pool deduction'!$B$33="")),AND('Project pool deduction'!$B$27="No",'Project pool deduction'!$B$32=""),AND('Project pool deduction'!B27="No",'Project pool deduction'!B32&lt;=0)),B684,IF(OR(AND('Project pool deduction'!$B$27="Yes",AND('Project pool deduction'!$B$32&lt;&gt;"",'Project pool deduction'!$B$32&lt;&gt;0),OR('Project pool deduction'!$B$33="Yes",'Project pool deduction'!$B$33="No"))),' Reference module'!$B$685,IF(AND('Project pool deduction'!$B$27="Yes",AND('Project pool deduction'!$B$32&lt;&gt;"",'Project pool deduction'!$B$32&lt;&gt;0)),' Reference module'!$B$686,IF(AND('Project pool deduction'!$B$27="Yes",OR('Project pool deduction'!$B$33="Yes",'Project pool deduction'!$B$33="No")),' Reference module'!$B$687,$B$688))))</f>
+        <v>Complete all fields with an asterix (*) so we can work out your deduction.</v>
+      </c>
+      <c r="C689" s="328"/>
+      <c r="D689" s="328"/>
+      <c r="E689" s="328"/>
+      <c r="F689" s="328"/>
+      <c r="G689" s="379"/>
+      <c r="H689" s="8"/>
+      <c r="K689" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L689" s="41"/>
+      <c r="M689" s="2"/>
+      <c r="T689"/>
+      <c r="U689"/>
+    </row>
+    <row r="690" spans="1:21" ht="29.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A690" s="273" t="s">
+        <v>392</v>
+      </c>
+      <c r="B690" s="125" t="str">
+        <f>IF(B689=B684,"Not complete","Not applicable")</f>
+        <v>Not complete</v>
+      </c>
+      <c r="C690" s="125"/>
+      <c r="D690" s="125"/>
+      <c r="E690" s="125"/>
+      <c r="F690" s="125"/>
+      <c r="G690" s="126"/>
+      <c r="H690" s="8"/>
+      <c r="K690" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L690" s="41"/>
+      <c r="M690" s="2"/>
+      <c r="N690" s="40"/>
+      <c r="O690" s="40"/>
+      <c r="P690" s="40"/>
+      <c r="Q690" s="40"/>
+      <c r="R690" s="40"/>
+      <c r="S690" s="40"/>
+    </row>
+    <row r="691" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A691" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B691" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C691" s="8"/>
+      <c r="D691" s="8"/>
+      <c r="E691" s="8"/>
+      <c r="F691" s="8"/>
+      <c r="G691" s="8"/>
+      <c r="H691" s="8"/>
+      <c r="K691" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L691" s="41"/>
+      <c r="M691" s="2"/>
+    </row>
+    <row r="692" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A692" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B692" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C692" s="8"/>
+      <c r="D692" s="8"/>
+      <c r="E692" s="8"/>
+      <c r="F692" s="8"/>
+      <c r="G692" s="8"/>
+      <c r="H692" s="8"/>
+      <c r="K692" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L692" s="41"/>
+      <c r="M692" s="2"/>
+    </row>
+    <row r="693" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A693" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B693" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C693" s="8"/>
+      <c r="D693" s="8"/>
+      <c r="E693" s="8"/>
+      <c r="F693" s="8"/>
+      <c r="G693" s="8"/>
+      <c r="H693" s="8"/>
+      <c r="K693" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L693" s="41"/>
+      <c r="M693" s="2"/>
+    </row>
+    <row r="694" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A694" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B694" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C694" s="8"/>
+      <c r="D694" s="8"/>
+      <c r="E694" s="8"/>
+      <c r="F694" s="8"/>
+      <c r="G694" s="8"/>
+      <c r="H694" s="8"/>
+      <c r="K694" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L694" s="41"/>
+      <c r="M694" s="2"/>
+      <c r="T694" s="5"/>
+      <c r="U694" s="5"/>
+    </row>
+    <row r="695" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A695" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B695" s="8" t="str">
+        <f>IF(B678=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C695" s="8"/>
+      <c r="D695" s="8"/>
+      <c r="E695" s="8"/>
+      <c r="F695" s="8"/>
+      <c r="G695" s="8"/>
+      <c r="H695" s="26"/>
+      <c r="I695" s="103"/>
+      <c r="J695" s="3"/>
+      <c r="K695" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L695" s="41"/>
+      <c r="M695" s="2"/>
+      <c r="N695" s="5"/>
+      <c r="O695" s="5"/>
+      <c r="P695" s="5"/>
+      <c r="Q695" s="5"/>
+      <c r="R695" s="5"/>
+      <c r="S695" s="5"/>
+      <c r="T695" s="3"/>
+      <c r="U695" s="3"/>
+    </row>
+    <row r="696" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A696" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B696" s="327" t="s">
+        <v>394</v>
+      </c>
+      <c r="C696" s="327"/>
+      <c r="D696" s="327"/>
+      <c r="E696" s="327"/>
+      <c r="F696" s="327"/>
+      <c r="G696" s="327"/>
+      <c r="H696" s="8"/>
+      <c r="J696" s="39"/>
+      <c r="K696" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L696" s="41"/>
+      <c r="M696" s="2"/>
+    </row>
+    <row r="697" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A697" s="264"/>
+      <c r="B697" s="89"/>
+      <c r="C697" s="89"/>
+      <c r="D697" s="89"/>
+      <c r="E697" s="89"/>
+      <c r="F697" s="89"/>
+      <c r="G697" s="89"/>
+      <c r="H697" s="89"/>
+      <c r="K697" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L697" s="41"/>
+      <c r="M697" s="2"/>
+    </row>
+    <row r="698" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A698" s="115" t="s">
+        <v>395</v>
+      </c>
+      <c r="B698" s="97" t="s">
+        <v>396</v>
+      </c>
+      <c r="C698" s="93"/>
+      <c r="D698" s="93"/>
+      <c r="E698" s="93"/>
+      <c r="F698" s="93"/>
+      <c r="G698" s="93"/>
+      <c r="H698" s="93"/>
+      <c r="K698" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L698" s="41"/>
+      <c r="M698" s="2"/>
+    </row>
+    <row r="699" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A699" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B699" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C699" s="8"/>
+      <c r="D699" s="8"/>
+      <c r="E699" s="8"/>
+      <c r="F699" s="8"/>
+      <c r="G699" s="8"/>
+      <c r="H699" s="8"/>
+      <c r="K699" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L699" s="41"/>
+      <c r="M699" s="2"/>
+    </row>
+    <row r="700" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A700" s="258"/>
+      <c r="B700" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B699,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C700" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B699,$N$4:$U$38,3,0))</f>
+        <v>T-face: Bold</v>
+      </c>
+      <c r="D700" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B699,$N$4:$U$38,4,0))</f>
+        <v>Font size: 16</v>
+      </c>
+      <c r="E700" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B699,$N$4:$U$38,5,0))</f>
+        <v>Row height: 40</v>
+      </c>
+      <c r="F700" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B699,$N$4:$U$38,6,0))</f>
+        <v>Text col: Teal</v>
+      </c>
+      <c r="G700" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B699,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H700" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B699,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="I700" s="105"/>
+      <c r="J700" s="3"/>
+      <c r="K700" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L700" s="41"/>
+      <c r="M700" s="2"/>
+      <c r="N700" s="3"/>
+      <c r="O700" s="3"/>
+      <c r="P700" s="3"/>
+      <c r="Q700" s="3"/>
+      <c r="R700" s="3"/>
+      <c r="S700" s="3"/>
+      <c r="T700" s="3"/>
+      <c r="U700" s="3"/>
+    </row>
+    <row r="701" spans="1:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="A701" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B701" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="C701" s="8"/>
+      <c r="D701" s="8"/>
+      <c r="E701" s="8"/>
+      <c r="F701" s="8"/>
+      <c r="G701" s="8"/>
+      <c r="H701" s="8"/>
+      <c r="J701" s="5"/>
+      <c r="K701" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="L701" s="41"/>
+      <c r="M701" s="2"/>
+    </row>
+    <row r="702" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A702" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L667" s="92"/>
-[...12 lines deleted...]
-      <c r="B668" s="280" t="s">
+      <c r="B702" s="8"/>
+      <c r="C702" s="8"/>
+      <c r="D702" s="8"/>
+      <c r="E702" s="8"/>
+      <c r="F702" s="8"/>
+      <c r="G702" s="8"/>
+      <c r="H702" s="8"/>
+      <c r="K702" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L702" s="41"/>
+      <c r="M702" s="2"/>
+    </row>
+    <row r="703" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A703" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B703" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C703" s="8"/>
+      <c r="D703" s="8"/>
+      <c r="E703" s="8"/>
+      <c r="F703" s="8"/>
+      <c r="G703" s="8"/>
+      <c r="H703" s="8"/>
+      <c r="K703" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L703" s="41"/>
+      <c r="M703" s="2"/>
+      <c r="T703"/>
+      <c r="U703"/>
+    </row>
+    <row r="704" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A704" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B704" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C704" s="327"/>
+      <c r="D704" s="327"/>
+      <c r="E704" s="327"/>
+      <c r="F704" s="327"/>
+      <c r="G704" s="327"/>
+      <c r="H704" s="8"/>
+      <c r="K704" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L704" s="41"/>
+      <c r="M704" s="2"/>
+      <c r="N704" s="40"/>
+      <c r="O704" s="40"/>
+      <c r="P704" s="40"/>
+      <c r="Q704" s="40"/>
+      <c r="R704" s="40"/>
+      <c r="S704" s="40"/>
+    </row>
+    <row r="705" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A705" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B705" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C705" s="8"/>
+      <c r="D705" s="8"/>
+      <c r="E705" s="8"/>
+      <c r="F705" s="8"/>
+      <c r="G705" s="8"/>
+      <c r="H705" s="8"/>
+      <c r="K705" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L705" s="41"/>
+      <c r="M705" s="2"/>
+    </row>
+    <row r="706" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A706" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B706" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C706" s="8"/>
+      <c r="D706" s="8"/>
+      <c r="E706" s="8"/>
+      <c r="F706" s="8"/>
+      <c r="G706" s="8"/>
+      <c r="H706" s="8"/>
+      <c r="K706" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L706" s="41"/>
+      <c r="M706" s="2"/>
+    </row>
+    <row r="707" spans="1:21" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A707" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B707" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C707" s="8"/>
+      <c r="D707" s="8"/>
+      <c r="E707" s="8"/>
+      <c r="F707" s="8"/>
+      <c r="G707" s="8"/>
+      <c r="H707" s="8"/>
+      <c r="K707" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L707" s="41"/>
+      <c r="M707" s="2"/>
+    </row>
+    <row r="708" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A708" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B708" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C708" s="8"/>
+      <c r="D708" s="8"/>
+      <c r="E708" s="8"/>
+      <c r="F708" s="8"/>
+      <c r="G708" s="8"/>
+      <c r="H708" s="8"/>
+      <c r="K708" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L708" s="41"/>
+      <c r="M708" s="2"/>
+      <c r="T708" s="5"/>
+      <c r="U708" s="5"/>
+    </row>
+    <row r="709" spans="1:21" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A709" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B709" s="8" t="str">
+        <f>IF(B699=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C709" s="8"/>
+      <c r="D709" s="8"/>
+      <c r="E709" s="8"/>
+      <c r="F709" s="8"/>
+      <c r="G709" s="8"/>
+      <c r="H709" s="26"/>
+      <c r="K709" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L709" s="41"/>
+      <c r="M709" s="2"/>
+      <c r="N709" s="5"/>
+      <c r="O709" s="5"/>
+      <c r="P709" s="5"/>
+      <c r="Q709" s="5"/>
+      <c r="R709" s="5"/>
+      <c r="S709" s="5"/>
+    </row>
+    <row r="710" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A710" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B710" s="327" t="s">
+        <v>181</v>
+      </c>
+      <c r="C710" s="327"/>
+      <c r="D710" s="327"/>
+      <c r="E710" s="327"/>
+      <c r="F710" s="327"/>
+      <c r="G710" s="327"/>
+      <c r="H710" s="8"/>
+      <c r="K710" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L710" s="41"/>
+      <c r="M710" s="2"/>
+    </row>
+    <row r="711" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A711" s="264"/>
+      <c r="B711" s="89"/>
+      <c r="C711" s="89"/>
+      <c r="D711" s="89"/>
+      <c r="E711" s="89"/>
+      <c r="F711" s="89"/>
+      <c r="G711" s="89"/>
+      <c r="H711" s="89"/>
+      <c r="K711" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L711" s="41"/>
+      <c r="M711" s="2"/>
+    </row>
+    <row r="712" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A712" s="115" t="s">
+        <v>398</v>
+      </c>
+      <c r="B712" s="97" t="s">
+        <v>399</v>
+      </c>
+      <c r="C712" s="93"/>
+      <c r="D712" s="93"/>
+      <c r="E712" s="93"/>
+      <c r="F712" s="93"/>
+      <c r="G712" s="93"/>
+      <c r="H712" s="93"/>
+      <c r="K712" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L712" s="41"/>
+      <c r="M712" s="2"/>
+    </row>
+    <row r="713" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A713" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B713" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C713" s="8"/>
+      <c r="D713" s="8"/>
+      <c r="E713" s="8"/>
+      <c r="F713" s="8"/>
+      <c r="G713" s="8"/>
+      <c r="H713" s="8"/>
+      <c r="K713" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L713" s="41"/>
+      <c r="M713" s="2"/>
+    </row>
+    <row r="714" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A714" s="258"/>
+      <c r="B714" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B713,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C714" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B713,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D714" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B713,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E714" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B713,$N$4:$U$38,5,0))</f>
+        <v>Row height: 66</v>
+      </c>
+      <c r="F714" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B713,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G714" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B713,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H714" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B713,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K714" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L714" s="41"/>
+      <c r="M714" s="2"/>
+    </row>
+    <row r="715" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A715" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B715" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C715" s="8"/>
+      <c r="D715" s="8"/>
+      <c r="E715" s="8"/>
+      <c r="F715" s="8"/>
+      <c r="G715" s="8"/>
+      <c r="H715" s="8"/>
+      <c r="I715" s="103"/>
+      <c r="J715" s="3"/>
+      <c r="K715" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L715" s="41"/>
+      <c r="M715" s="2"/>
+      <c r="N715" s="3"/>
+      <c r="O715" s="3"/>
+      <c r="P715" s="3"/>
+      <c r="Q715" s="3"/>
+      <c r="R715" s="3"/>
+      <c r="S715" s="3"/>
+      <c r="T715" s="3"/>
+      <c r="U715" s="3"/>
+    </row>
+    <row r="716" spans="1:21" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A716" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="C668" s="280"/>
-[...108 lines deleted...]
-      <c r="A673" s="297" t="s">
+      <c r="B716" s="8"/>
+      <c r="C716" s="8"/>
+      <c r="D716" s="8"/>
+      <c r="E716" s="8"/>
+      <c r="F716" s="8"/>
+      <c r="G716" s="8"/>
+      <c r="H716" s="8"/>
+      <c r="J716" s="39"/>
+      <c r="K716" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L716" s="41"/>
+      <c r="M716" s="2"/>
+    </row>
+    <row r="717" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A717" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B673" s="367" t="s">
-[...1015 lines deleted...]
-      <c r="L717" s="92"/>
+      <c r="B717" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C717" s="8"/>
+      <c r="D717" s="8"/>
+      <c r="E717" s="8"/>
+      <c r="F717" s="8"/>
+      <c r="G717" s="8"/>
+      <c r="H717" s="8"/>
+      <c r="K717" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L717" s="41"/>
       <c r="M717" s="2"/>
     </row>
-    <row r="718" spans="1:21" s="58" customFormat="1" ht="196.5" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <f>IF('Project pool deduction'!$B$27=$B$399,$B$719,IF('Project pool deduction'!$B$27="Yes",' Reference module'!$B$721,IF(AND('Project pool deduction'!$B$27="No",$B$888&gt;0),' Reference module'!$B$719,IF(AND('Project pool deduction'!$B$27="No",$B$888&lt;=0),' Reference module'!$B$720))))</f>
+    <row r="718" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A718" s="271" t="s">
+        <v>83</v>
+      </c>
+      <c r="B718" s="369" t="s">
+        <v>380</v>
+      </c>
+      <c r="C718" s="369"/>
+      <c r="D718" s="369"/>
+      <c r="E718" s="369"/>
+      <c r="F718" s="369"/>
+      <c r="G718" s="369"/>
+      <c r="H718" s="8"/>
+      <c r="K718" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L718" s="41"/>
+      <c r="M718" s="2"/>
+    </row>
+    <row r="719" spans="1:21" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A719" s="274" t="s">
+        <v>401</v>
+      </c>
+      <c r="B719" s="374" t="s">
+        <v>402</v>
+      </c>
+      <c r="C719" s="375"/>
+      <c r="D719" s="375"/>
+      <c r="E719" s="375"/>
+      <c r="F719" s="375"/>
+      <c r="G719" s="376"/>
+      <c r="H719" s="8"/>
+      <c r="K719" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L719" s="41"/>
+      <c r="M719" s="2"/>
+    </row>
+    <row r="720" spans="1:21" s="5" customFormat="1" ht="196.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A720" s="275" t="s">
+        <v>403</v>
+      </c>
+      <c r="B720" s="380" t="str">
+        <f>IF('Project pool deduction'!$B$27=$B$399,$B$721,IF('Project pool deduction'!$B$27="Yes",' Reference module'!$B$723,IF(AND('Project pool deduction'!$B$27="No",$B$890&gt;0),' Reference module'!$B$721,IF(AND('Project pool deduction'!$B$27="No",$B$890&lt;=0),' Reference module'!$B$722))))</f>
         <v>Your YYYY-CY project pool deduction is $0.00.</v>
       </c>
-      <c r="C718" s="380"/>
-[...26 lines deleted...]
-        <f>CONCATENATE("Your "&amp;B874&amp;" project pool deduction is $"&amp;TEXT(' Reference module'!$B$885,"#,##0.00")&amp;".")</f>
+      <c r="C720" s="352"/>
+      <c r="D720" s="352"/>
+      <c r="E720" s="352"/>
+      <c r="F720" s="352"/>
+      <c r="G720" s="353"/>
+      <c r="H720" s="8"/>
+      <c r="I720" s="105"/>
+      <c r="J720" s="3"/>
+      <c r="K720" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L720" s="41"/>
+      <c r="M720" s="2"/>
+      <c r="N720" s="3"/>
+      <c r="O720" s="3"/>
+      <c r="P720" s="3"/>
+      <c r="Q720" s="3"/>
+      <c r="R720" s="3"/>
+      <c r="S720" s="3"/>
+      <c r="T720" s="3"/>
+      <c r="U720" s="3"/>
+    </row>
+    <row r="721" spans="1:21" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A721" s="276" t="s">
+        <v>404</v>
+      </c>
+      <c r="B721" s="372" t="str">
+        <f>CONCATENATE("Your "&amp;B876&amp;" project pool deduction is $"&amp;TEXT(' Reference module'!$B$887,"#,##0.00")&amp;".")</f>
         <v>Your YYYY-CY project pool deduction is $0.00.</v>
       </c>
-      <c r="C719" s="370"/>
-[...18 lines deleted...]
-        <f>CONCATENATE("Your "&amp;$B$874&amp;" project pool deduction is $"&amp;TEXT(' Reference module'!$B$885,"#,##0.00")&amp;".")</f>
+      <c r="C721" s="355"/>
+      <c r="D721" s="355"/>
+      <c r="E721" s="355"/>
+      <c r="F721" s="355"/>
+      <c r="G721" s="356"/>
+      <c r="H721" s="8"/>
+      <c r="J721" s="5"/>
+      <c r="K721" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L721" s="41"/>
+      <c r="M721" s="2"/>
+    </row>
+    <row r="722" spans="1:21" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A722" s="276" t="s">
+        <v>405</v>
+      </c>
+      <c r="B722" s="372" t="str">
+        <f>CONCATENATE("Your "&amp;$B$876&amp;" project pool deduction is $"&amp;TEXT(' Reference module'!$B$887,"#,##0.00")&amp;".")</f>
         <v>Your YYYY-CY project pool deduction is $0.00.</v>
       </c>
-      <c r="C720" s="370"/>
-[...17 lines deleted...]
-        <f>CONCATENATE("Your "&amp;$B$874&amp;" project pool deduction is $"&amp;TEXT(' Reference module'!$B$885,"#,##0.00")&amp;".
+      <c r="C722" s="355"/>
+      <c r="D722" s="355"/>
+      <c r="E722" s="355"/>
+      <c r="F722" s="355"/>
+      <c r="G722" s="356"/>
+      <c r="H722" s="8"/>
+      <c r="K722" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L722" s="41"/>
+      <c r="M722" s="2"/>
+    </row>
+    <row r="723" spans="1:21" ht="57.75" x14ac:dyDescent="0.25">
+      <c r="A723" s="276" t="s">
+        <v>406</v>
+      </c>
+      <c r="B723" s="372" t="str">
+        <f>CONCATENATE("Your "&amp;$B$876&amp;" project pool deduction is $"&amp;TEXT(' Reference module'!$B$887,"#,##0.00")&amp;".
 Any amount you received for the abandonment, sale or other disposal is assessable income. This must be shown at Other income.")</f>
         <v>Your YYYY-CY project pool deduction is $0.00.
 Any amount you received for the abandonment, sale or other disposal is assessable income. This must be shown at Other income.</v>
       </c>
-      <c r="C721" s="370"/>
-[...45 lines deleted...]
-      <c r="B723" s="280" t="s">
+      <c r="C723" s="355"/>
+      <c r="D723" s="355"/>
+      <c r="E723" s="355"/>
+      <c r="F723" s="355"/>
+      <c r="G723" s="356"/>
+      <c r="H723" s="8"/>
+      <c r="K723" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L723" s="41"/>
+      <c r="M723" s="2"/>
+      <c r="T723"/>
+      <c r="U723"/>
+    </row>
+    <row r="724" spans="1:21" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A724" s="277" t="s">
+        <v>407</v>
+      </c>
+      <c r="B724" s="342" t="str">
+        <f>IF($B$690="Not complete",$B$719,' Reference module'!$B$720)</f>
+        <v>A project pool deduction can't be calculated – see Information entry guidance above.</v>
+      </c>
+      <c r="C724" s="343"/>
+      <c r="D724" s="343"/>
+      <c r="E724" s="343"/>
+      <c r="F724" s="343"/>
+      <c r="G724" s="344"/>
+      <c r="H724" s="8"/>
+      <c r="K724" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L724" s="41"/>
+      <c r="M724" s="2"/>
+      <c r="N724" s="40"/>
+      <c r="O724" s="40"/>
+      <c r="P724" s="40"/>
+      <c r="Q724" s="40"/>
+      <c r="R724" s="40"/>
+      <c r="S724" s="40"/>
+    </row>
+    <row r="725" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A725" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B725" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C725" s="8"/>
+      <c r="D725" s="8"/>
+      <c r="E725" s="8"/>
+      <c r="F725" s="8"/>
+      <c r="G725" s="8"/>
+      <c r="H725" s="8"/>
+      <c r="K725" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L725" s="41"/>
+      <c r="M725" s="2"/>
+    </row>
+    <row r="726" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A726" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B726" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C726" s="8"/>
+      <c r="D726" s="8"/>
+      <c r="E726" s="8"/>
+      <c r="F726" s="8"/>
+      <c r="G726" s="8"/>
+      <c r="H726" s="8"/>
+      <c r="K726" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L726" s="41"/>
+      <c r="M726" s="2"/>
+    </row>
+    <row r="727" spans="1:21" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A727" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B727" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C727" s="8"/>
+      <c r="D727" s="8"/>
+      <c r="E727" s="8"/>
+      <c r="F727" s="8"/>
+      <c r="G727" s="8"/>
+      <c r="H727" s="8"/>
+      <c r="K727" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L727" s="41"/>
+      <c r="M727" s="2"/>
+    </row>
+    <row r="728" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A728" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B728" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C728" s="8"/>
+      <c r="D728" s="8"/>
+      <c r="E728" s="8"/>
+      <c r="F728" s="8"/>
+      <c r="G728" s="8"/>
+      <c r="H728" s="8"/>
+      <c r="K728" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L728" s="41"/>
+      <c r="M728" s="2"/>
+      <c r="T728" s="5"/>
+      <c r="U728" s="5"/>
+    </row>
+    <row r="729" spans="1:21" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A729" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B729" s="8" t="str">
+        <f>IF(B713=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C729" s="8"/>
+      <c r="D729" s="8"/>
+      <c r="E729" s="8"/>
+      <c r="F729" s="8"/>
+      <c r="G729" s="8"/>
+      <c r="H729" s="26"/>
+      <c r="K729" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L729" s="41"/>
+      <c r="M729" s="2"/>
+      <c r="N729" s="5"/>
+      <c r="O729" s="5"/>
+      <c r="P729" s="5"/>
+      <c r="Q729" s="5"/>
+      <c r="R729" s="5"/>
+      <c r="S729" s="5"/>
+    </row>
+    <row r="730" spans="1:21" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A730" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B730" s="327" t="s">
+        <v>409</v>
+      </c>
+      <c r="C730" s="327"/>
+      <c r="D730" s="327"/>
+      <c r="E730" s="327"/>
+      <c r="F730" s="327"/>
+      <c r="G730" s="327"/>
+      <c r="H730" s="8"/>
+      <c r="K730" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L730" s="41"/>
+      <c r="M730" s="2"/>
+    </row>
+    <row r="731" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A731" s="278"/>
+      <c r="B731" s="369"/>
+      <c r="C731" s="369"/>
+      <c r="D731" s="369"/>
+      <c r="E731" s="369"/>
+      <c r="F731" s="369"/>
+      <c r="G731" s="369"/>
+      <c r="H731" s="89"/>
+      <c r="K731" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L731" s="41"/>
+      <c r="M731" s="2"/>
+    </row>
+    <row r="732" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A732" s="115" t="s">
+        <v>410</v>
+      </c>
+      <c r="B732" s="97" t="s">
+        <v>411</v>
+      </c>
+      <c r="C732" s="93"/>
+      <c r="D732" s="93"/>
+      <c r="E732" s="93"/>
+      <c r="F732" s="93"/>
+      <c r="G732" s="93"/>
+      <c r="H732" s="93"/>
+      <c r="K732" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L732" s="41"/>
+      <c r="M732" s="2"/>
+    </row>
+    <row r="733" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A733" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B733" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C733" s="8"/>
+      <c r="D733" s="8"/>
+      <c r="E733" s="8"/>
+      <c r="F733" s="8"/>
+      <c r="G733" s="8"/>
+      <c r="H733" s="8"/>
+      <c r="K733" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L733" s="41"/>
+      <c r="M733" s="2"/>
+    </row>
+    <row r="734" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A734" s="258"/>
+      <c r="B734" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B733,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C734" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B733,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D734" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B733,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E734" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B733,$N$4:$U$38,5,0))</f>
+        <v>Row height: 40.5</v>
+      </c>
+      <c r="F734" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B733,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G734" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B733,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H734" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B733,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K734" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L734" s="41"/>
+      <c r="M734" s="2"/>
+    </row>
+    <row r="735" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A735" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B735" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C735" s="8"/>
+      <c r="D735" s="8"/>
+      <c r="E735" s="8"/>
+      <c r="F735" s="8"/>
+      <c r="G735" s="8"/>
+      <c r="H735" s="8"/>
+      <c r="I735" s="103"/>
+      <c r="J735" s="3"/>
+      <c r="K735" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L735" s="41"/>
+      <c r="M735" s="2"/>
+      <c r="N735" s="3"/>
+      <c r="O735" s="3"/>
+      <c r="P735" s="3"/>
+      <c r="Q735" s="3"/>
+      <c r="R735" s="3"/>
+      <c r="S735" s="3"/>
+      <c r="T735" s="3"/>
+      <c r="U735" s="3"/>
+    </row>
+    <row r="736" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A736" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="C723" s="280"/>
-[...102 lines deleted...]
-      <c r="A728" s="297" t="s">
+      <c r="B736" s="8"/>
+      <c r="C736" s="8"/>
+      <c r="D736" s="8"/>
+      <c r="E736" s="8"/>
+      <c r="F736" s="8"/>
+      <c r="G736" s="8"/>
+      <c r="H736" s="8"/>
+      <c r="J736" s="39"/>
+      <c r="K736" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L736" s="41"/>
+      <c r="M736" s="2"/>
+    </row>
+    <row r="737" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A737" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B728" s="367" t="s">
-[...219 lines deleted...]
-      <c r="L737" s="92"/>
+      <c r="B737" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C737" s="8"/>
+      <c r="D737" s="8"/>
+      <c r="E737" s="8"/>
+      <c r="F737" s="8"/>
+      <c r="G737" s="8"/>
+      <c r="H737" s="8"/>
+      <c r="K737" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L737" s="41"/>
       <c r="M737" s="2"/>
     </row>
-    <row r="738" spans="1:21" s="64" customFormat="1" ht="168" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <f>IF('Project pool deduction'!$B$27=$B$399,$B$739,IF('Project pool deduction'!$B$27="Yes",' Reference module'!$B$741,IF(AND('Project pool deduction'!$B$27="No",$B$888&gt;0),' Reference module'!$B$739,IF(AND('Project pool deduction'!$B$27="No",$B$888&lt;=0),' Reference module'!$B$740))))</f>
+    <row r="738" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A738" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B738" s="327" t="s">
+        <v>380</v>
+      </c>
+      <c r="C738" s="327"/>
+      <c r="D738" s="327"/>
+      <c r="E738" s="327"/>
+      <c r="F738" s="327"/>
+      <c r="G738" s="327"/>
+      <c r="H738" s="8"/>
+      <c r="K738" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L738" s="41"/>
+      <c r="M738" s="2"/>
+    </row>
+    <row r="739" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A739" s="279" t="s">
+        <v>401</v>
+      </c>
+      <c r="B739" s="346" t="s">
+        <v>412</v>
+      </c>
+      <c r="C739" s="347"/>
+      <c r="D739" s="347"/>
+      <c r="E739" s="347"/>
+      <c r="F739" s="347"/>
+      <c r="G739" s="348"/>
+      <c r="H739" s="8"/>
+      <c r="K739" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L739" s="41"/>
+      <c r="M739" s="2"/>
+    </row>
+    <row r="740" spans="1:21" s="5" customFormat="1" ht="186.75" x14ac:dyDescent="0.2">
+      <c r="A740" s="280" t="s">
+        <v>403</v>
+      </c>
+      <c r="B740" s="351" t="str">
+        <f>IF('Project pool deduction'!$B$27=$B$399,$B$741,IF('Project pool deduction'!$B$27="Yes",' Reference module'!$B$743,IF(AND('Project pool deduction'!$B$27="No",$B$890&gt;0),' Reference module'!$B$741,IF(AND('Project pool deduction'!$B$27="No",$B$890&lt;=0),' Reference module'!$B$742))))</f>
         <v>Your YYYY-CY closing pool value is $$9,999.99P.
 •  Record this value to work out your deduction for project amounts next year.</v>
       </c>
-      <c r="C738" s="380"/>
-[...27 lines deleted...]
-"&amp;CHAR(149)&amp;"  Record this value to work out your deduction for project amounts next year."),CONCATENATE("Your "&amp;$B$874&amp;" closing pool value is $"&amp;TEXT(' Reference module'!$B$886,"#,##0.00")&amp;"."))</f>
+      <c r="C740" s="352"/>
+      <c r="D740" s="352"/>
+      <c r="E740" s="352"/>
+      <c r="F740" s="352"/>
+      <c r="G740" s="353"/>
+      <c r="H740" s="8"/>
+      <c r="I740" s="105"/>
+      <c r="J740" s="3"/>
+      <c r="K740" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L740" s="41"/>
+      <c r="M740" s="2"/>
+      <c r="N740" s="3"/>
+      <c r="O740" s="3"/>
+      <c r="P740" s="3"/>
+      <c r="Q740" s="3"/>
+      <c r="R740" s="3"/>
+      <c r="S740" s="3"/>
+      <c r="T740" s="3"/>
+      <c r="U740" s="3"/>
+    </row>
+    <row r="741" spans="1:21" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A741" s="281" t="s">
+        <v>404</v>
+      </c>
+      <c r="B741" s="354" t="str">
+        <f>IF($B$889&gt;0,CONCATENATE("Your "&amp;$B$876&amp;" closing pool value is $"&amp;TEXT(' Reference module'!$B$888,"#,##0.00")&amp;".
+"&amp;CHAR(149)&amp;"  Record this value to work out your deduction for project amounts next year."),CONCATENATE("Your "&amp;$B$876&amp;" closing pool value is $"&amp;TEXT(' Reference module'!$B$888,"#,##0.00")&amp;"."))</f>
         <v>Your YYYY-CY closing pool value is $$9,999.99P.
 •  Record this value to work out your deduction for project amounts next year.</v>
       </c>
-      <c r="C739" s="370"/>
-[...19 lines deleted...]
-"&amp;CHAR(149)&amp;"  Record this value to work out your deduction for project amounts next year."),CONCATENATE("Your "&amp;$B$874&amp;" closing pool value is $"&amp;TEXT(' Reference module'!$B$886,"#,##0.00")&amp;"."))</f>
+      <c r="C741" s="355"/>
+      <c r="D741" s="355"/>
+      <c r="E741" s="355"/>
+      <c r="F741" s="355"/>
+      <c r="G741" s="356"/>
+      <c r="H741" s="8"/>
+      <c r="J741" s="5"/>
+      <c r="K741" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L741" s="41"/>
+      <c r="M741" s="2"/>
+    </row>
+    <row r="742" spans="1:21" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A742" s="281" t="s">
+        <v>405</v>
+      </c>
+      <c r="B742" s="354" t="str">
+        <f>IF($B$889&gt;0,CONCATENATE("Your "&amp;$B$876&amp;" closing pool value is $"&amp;TEXT(' Reference module'!$B$888,"#,##0.00")&amp;".
+"&amp;CHAR(149)&amp;"  Record this value to work out your deduction for project amounts next year."),CONCATENATE("Your "&amp;$B$876&amp;" closing pool value is $"&amp;TEXT(' Reference module'!$B$888,"#,##0.00")&amp;"."))</f>
         <v>Your YYYY-CY closing pool value is $$9,999.99P.
 •  Record this value to work out your deduction for project amounts next year.</v>
       </c>
-      <c r="C740" s="370"/>
-[...52 lines deleted...]
-      <c r="L742" s="92"/>
+      <c r="C742" s="355"/>
+      <c r="D742" s="355"/>
+      <c r="E742" s="355"/>
+      <c r="F742" s="355"/>
+      <c r="G742" s="356"/>
+      <c r="H742" s="8"/>
+      <c r="K742" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L742" s="41"/>
       <c r="M742" s="2"/>
-      <c r="N742" s="49"/>
-[...10 lines deleted...]
-      <c r="B743" s="280" t="s">
+    </row>
+    <row r="743" spans="1:21" ht="57.75" x14ac:dyDescent="0.25">
+      <c r="A743" s="281" t="s">
+        <v>406</v>
+      </c>
+      <c r="B743" s="354" t="s">
+        <v>413</v>
+      </c>
+      <c r="C743" s="355"/>
+      <c r="D743" s="355"/>
+      <c r="E743" s="355"/>
+      <c r="F743" s="355"/>
+      <c r="G743" s="356"/>
+      <c r="H743" s="8"/>
+      <c r="K743" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L743" s="41"/>
+      <c r="M743" s="2"/>
+      <c r="T743"/>
+      <c r="U743"/>
+    </row>
+    <row r="744" spans="1:21" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A744" s="282" t="s">
+        <v>407</v>
+      </c>
+      <c r="B744" s="357" t="str">
+        <f>IF($B$690="Not complete",$B$739,' Reference module'!$B$740)</f>
+        <v>A closing pool value can't be calculated – see Information entry guidance above.</v>
+      </c>
+      <c r="C744" s="343"/>
+      <c r="D744" s="343"/>
+      <c r="E744" s="343"/>
+      <c r="F744" s="343"/>
+      <c r="G744" s="344"/>
+      <c r="H744" s="8"/>
+      <c r="K744" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L744" s="41"/>
+      <c r="M744" s="2"/>
+      <c r="N744" s="40"/>
+      <c r="O744" s="40"/>
+      <c r="P744" s="40"/>
+      <c r="Q744" s="40"/>
+      <c r="R744" s="40"/>
+      <c r="S744" s="40"/>
+    </row>
+    <row r="745" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A745" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B745" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C745" s="8"/>
+      <c r="D745" s="8"/>
+      <c r="E745" s="8"/>
+      <c r="F745" s="8"/>
+      <c r="G745" s="8"/>
+      <c r="H745" s="8"/>
+      <c r="K745" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L745" s="41"/>
+      <c r="M745" s="2"/>
+    </row>
+    <row r="746" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A746" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B746" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C746" s="8"/>
+      <c r="D746" s="8"/>
+      <c r="E746" s="8"/>
+      <c r="F746" s="8"/>
+      <c r="G746" s="8"/>
+      <c r="H746" s="8"/>
+      <c r="K746" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L746" s="41"/>
+      <c r="M746" s="2"/>
+    </row>
+    <row r="747" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A747" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B747" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C747" s="8"/>
+      <c r="D747" s="8"/>
+      <c r="E747" s="8"/>
+      <c r="F747" s="8"/>
+      <c r="G747" s="8"/>
+      <c r="H747" s="8"/>
+      <c r="K747" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L747" s="41"/>
+      <c r="M747" s="2"/>
+    </row>
+    <row r="748" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A748" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B748" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="C748" s="8"/>
+      <c r="D748" s="8"/>
+      <c r="E748" s="8"/>
+      <c r="F748" s="8"/>
+      <c r="G748" s="8"/>
+      <c r="H748" s="8"/>
+      <c r="I748" s="103"/>
+      <c r="J748" s="3"/>
+      <c r="K748" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L748" s="41"/>
+      <c r="M748" s="2"/>
+      <c r="N748" s="3"/>
+      <c r="O748" s="3"/>
+      <c r="P748" s="3"/>
+      <c r="Q748" s="3"/>
+      <c r="R748" s="3"/>
+      <c r="S748" s="3"/>
+      <c r="T748" s="5"/>
+      <c r="U748" s="5"/>
+    </row>
+    <row r="749" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A749" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B749" s="8" t="str">
+        <f>IF(B733=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C749" s="8"/>
+      <c r="D749" s="8"/>
+      <c r="E749" s="8"/>
+      <c r="F749" s="8"/>
+      <c r="G749" s="8"/>
+      <c r="H749" s="26"/>
+      <c r="J749" s="39"/>
+      <c r="K749" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L749" s="41"/>
+      <c r="M749" s="2"/>
+      <c r="N749" s="5"/>
+      <c r="O749" s="5"/>
+      <c r="P749" s="5"/>
+      <c r="Q749" s="5"/>
+      <c r="R749" s="5"/>
+      <c r="S749" s="5"/>
+    </row>
+    <row r="750" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A750" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B750" s="327" t="s">
+        <v>415</v>
+      </c>
+      <c r="C750" s="327"/>
+      <c r="D750" s="327"/>
+      <c r="E750" s="327"/>
+      <c r="F750" s="327"/>
+      <c r="G750" s="327"/>
+      <c r="H750" s="8"/>
+      <c r="K750" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L750" s="41"/>
+      <c r="M750" s="2"/>
+    </row>
+    <row r="751" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A751" s="264"/>
+      <c r="B751" s="89"/>
+      <c r="C751" s="89"/>
+      <c r="D751" s="89"/>
+      <c r="E751" s="89"/>
+      <c r="F751" s="89"/>
+      <c r="G751" s="89"/>
+      <c r="H751" s="89"/>
+      <c r="K751" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L751" s="41"/>
+      <c r="M751" s="2"/>
+    </row>
+    <row r="752" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A752" s="115" t="s">
+        <v>416</v>
+      </c>
+      <c r="B752" s="97" t="s">
+        <v>417</v>
+      </c>
+      <c r="C752" s="93"/>
+      <c r="D752" s="93"/>
+      <c r="E752" s="93"/>
+      <c r="F752" s="93"/>
+      <c r="G752" s="93"/>
+      <c r="H752" s="93"/>
+      <c r="K752" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L752" s="41"/>
+      <c r="M752" s="2"/>
+    </row>
+    <row r="753" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A753" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B753" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C753" s="8"/>
+      <c r="D753" s="8"/>
+      <c r="E753" s="8"/>
+      <c r="F753" s="8"/>
+      <c r="G753" s="8"/>
+      <c r="H753" s="8"/>
+      <c r="K753" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L753" s="41"/>
+      <c r="M753" s="2"/>
+    </row>
+    <row r="754" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A754" s="258"/>
+      <c r="B754" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B753,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C754" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B753,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D754" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B753,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E754" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B753,$N$4:$U$38,5,0))</f>
+        <v>Row height: 26.5</v>
+      </c>
+      <c r="F754" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B753,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G754" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B753,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H754" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B753,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K754" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L754" s="41"/>
+      <c r="M754" s="2"/>
+    </row>
+    <row r="755" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A755" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B755" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="C755" s="8"/>
+      <c r="D755" s="8"/>
+      <c r="E755" s="8"/>
+      <c r="F755" s="8"/>
+      <c r="G755" s="8"/>
+      <c r="H755" s="8"/>
+      <c r="K755" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L755" s="41"/>
+      <c r="M755" s="2"/>
+    </row>
+    <row r="756" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A756" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="C743" s="280"/>
-[...6 lines deleted...]
-      <c r="K743" s="92" t="s">
+      <c r="B756" s="8"/>
+      <c r="C756" s="8"/>
+      <c r="D756" s="8"/>
+      <c r="E756" s="8"/>
+      <c r="F756" s="8"/>
+      <c r="G756" s="8"/>
+      <c r="H756" s="8"/>
+      <c r="K756" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L756" s="41"/>
+      <c r="M756" s="2"/>
+      <c r="T756"/>
+      <c r="U756"/>
+    </row>
+    <row r="757" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A757" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B757" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C757" s="8"/>
+      <c r="D757" s="8"/>
+      <c r="E757" s="8"/>
+      <c r="F757" s="8"/>
+      <c r="G757" s="8"/>
+      <c r="H757" s="8"/>
+      <c r="K757" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L757" s="41"/>
+      <c r="M757" s="2"/>
+      <c r="N757" s="40"/>
+      <c r="O757" s="40"/>
+      <c r="P757" s="40"/>
+      <c r="Q757" s="40"/>
+      <c r="R757" s="40"/>
+      <c r="S757" s="40"/>
+    </row>
+    <row r="758" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A758" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B758" s="327" t="s">
+        <v>180</v>
+      </c>
+      <c r="C758" s="327"/>
+      <c r="D758" s="327"/>
+      <c r="E758" s="327"/>
+      <c r="F758" s="327"/>
+      <c r="G758" s="327"/>
+      <c r="H758" s="8"/>
+      <c r="K758" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L758" s="41"/>
+      <c r="M758" s="2"/>
+    </row>
+    <row r="759" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A759" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B759" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C759" s="8"/>
+      <c r="D759" s="8"/>
+      <c r="E759" s="8"/>
+      <c r="F759" s="8"/>
+      <c r="G759" s="8"/>
+      <c r="H759" s="8"/>
+      <c r="K759" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L759" s="41"/>
+      <c r="M759" s="2"/>
+    </row>
+    <row r="760" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A760" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B760" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C760" s="8"/>
+      <c r="D760" s="8"/>
+      <c r="E760" s="8"/>
+      <c r="F760" s="8"/>
+      <c r="G760" s="8"/>
+      <c r="H760" s="8"/>
+      <c r="K760" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L760" s="41"/>
+      <c r="M760" s="2"/>
+    </row>
+    <row r="761" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A761" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B761" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C761" s="8"/>
+      <c r="D761" s="8"/>
+      <c r="E761" s="8"/>
+      <c r="F761" s="8"/>
+      <c r="G761" s="8"/>
+      <c r="H761" s="8"/>
+      <c r="K761" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L761" s="41"/>
+      <c r="M761" s="2"/>
+    </row>
+    <row r="762" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A762" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B762" s="8" t="str">
+        <f>IF(B753=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C762" s="8"/>
+      <c r="D762" s="8"/>
+      <c r="E762" s="8"/>
+      <c r="F762" s="8"/>
+      <c r="G762" s="8"/>
+      <c r="H762" s="26"/>
+      <c r="K762" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L762" s="41"/>
+      <c r="M762" s="2"/>
+    </row>
+    <row r="763" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A763" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B763" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C763" s="8"/>
+      <c r="D763" s="8"/>
+      <c r="E763" s="8"/>
+      <c r="F763" s="8"/>
+      <c r="G763" s="8"/>
+      <c r="H763" s="8"/>
+      <c r="K763" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L763" s="41"/>
+      <c r="M763" s="2"/>
+    </row>
+    <row r="764" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A764" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B764" s="327" t="s">
+        <v>275</v>
+      </c>
+      <c r="C764" s="327"/>
+      <c r="D764" s="327"/>
+      <c r="E764" s="327"/>
+      <c r="F764" s="327"/>
+      <c r="G764" s="327"/>
+      <c r="H764" s="8"/>
+      <c r="I764" s="103"/>
+      <c r="J764" s="3"/>
+      <c r="K764" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L764" s="41"/>
+      <c r="M764" s="2"/>
+      <c r="N764" s="3"/>
+      <c r="O764" s="3"/>
+      <c r="P764" s="3"/>
+      <c r="Q764" s="3"/>
+      <c r="R764" s="3"/>
+      <c r="S764" s="3"/>
+      <c r="T764" s="3"/>
+      <c r="U764" s="3"/>
+    </row>
+    <row r="765" spans="1:21" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A765" s="264"/>
+      <c r="B765" s="89"/>
+      <c r="C765" s="89"/>
+      <c r="D765" s="89"/>
+      <c r="E765" s="89"/>
+      <c r="F765" s="89"/>
+      <c r="G765" s="89"/>
+      <c r="H765" s="89"/>
+      <c r="J765" s="39"/>
+      <c r="K765" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L765" s="41"/>
+      <c r="M765" s="2"/>
+    </row>
+    <row r="766" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A766" s="115" t="s">
+        <v>419</v>
+      </c>
+      <c r="B766" s="97" t="s">
+        <v>420</v>
+      </c>
+      <c r="C766" s="93"/>
+      <c r="D766" s="93"/>
+      <c r="E766" s="93"/>
+      <c r="F766" s="93"/>
+      <c r="G766" s="93"/>
+      <c r="H766" s="93"/>
+      <c r="K766" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L766" s="41"/>
+      <c r="M766" s="2"/>
+    </row>
+    <row r="767" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A767" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B767" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C767" s="8"/>
+      <c r="D767" s="8"/>
+      <c r="E767" s="8"/>
+      <c r="F767" s="8"/>
+      <c r="G767" s="8"/>
+      <c r="H767" s="8"/>
+      <c r="K767" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L767" s="41"/>
+      <c r="M767" s="2"/>
+    </row>
+    <row r="768" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A768" s="257"/>
+      <c r="B768" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B767,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C768" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B767,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D768" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B767,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E768" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B767,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F768" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B767,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G768" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B767,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H768" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B767,$N$4:$U$38,8,0))</f>
+        <v>Just: Centre</v>
+      </c>
+      <c r="K768" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L768" s="41"/>
+      <c r="M768" s="2"/>
+    </row>
+    <row r="769" spans="1:21" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A769" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B769" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="C769" s="8"/>
+      <c r="D769" s="8"/>
+      <c r="E769" s="8"/>
+      <c r="F769" s="8"/>
+      <c r="G769" s="8"/>
+      <c r="H769" s="8"/>
+      <c r="I769" s="105"/>
+      <c r="J769" s="3"/>
+      <c r="K769" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L769" s="41"/>
+      <c r="M769" s="2"/>
+      <c r="N769" s="3"/>
+      <c r="O769" s="3"/>
+      <c r="P769" s="3"/>
+      <c r="Q769" s="3"/>
+      <c r="R769" s="3"/>
+      <c r="S769" s="3"/>
+      <c r="T769" s="3"/>
+      <c r="U769" s="3"/>
+    </row>
+    <row r="770" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A770" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L743" s="92"/>
-[...8 lines deleted...]
-      <c r="B744" s="280" t="s">
+      <c r="B770" s="8"/>
+      <c r="C770" s="8"/>
+      <c r="D770" s="8"/>
+      <c r="E770" s="8"/>
+      <c r="F770" s="8"/>
+      <c r="G770" s="8"/>
+      <c r="H770" s="8"/>
+      <c r="J770" s="5"/>
+      <c r="K770" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L770" s="41"/>
+      <c r="M770" s="2"/>
+    </row>
+    <row r="771" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A771" s="259" t="s">
+        <v>98</v>
+      </c>
+      <c r="B771" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C771" s="8"/>
+      <c r="D771" s="8"/>
+      <c r="E771" s="8"/>
+      <c r="F771" s="8"/>
+      <c r="G771" s="8"/>
+      <c r="H771" s="8"/>
+      <c r="K771" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L771" s="41"/>
+      <c r="M771" s="2"/>
+    </row>
+    <row r="772" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A772" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B772" s="327" t="s">
+        <v>280</v>
+      </c>
+      <c r="C772" s="327"/>
+      <c r="D772" s="327"/>
+      <c r="E772" s="327"/>
+      <c r="F772" s="327"/>
+      <c r="G772" s="327"/>
+      <c r="H772" s="8"/>
+      <c r="K772" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L772" s="41"/>
+      <c r="M772" s="2"/>
+      <c r="T772"/>
+      <c r="U772"/>
+    </row>
+    <row r="773" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A773" s="259" t="s">
+        <v>281</v>
+      </c>
+      <c r="B773" s="61" t="s">
+        <v>422</v>
+      </c>
+      <c r="C773" s="238"/>
+      <c r="D773" s="238"/>
+      <c r="E773" s="238"/>
+      <c r="F773" s="238"/>
+      <c r="G773" s="238"/>
+      <c r="H773" s="8"/>
+      <c r="K773" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L773" s="41"/>
+      <c r="M773" s="2"/>
+      <c r="N773" s="40"/>
+      <c r="O773" s="40"/>
+      <c r="P773" s="40"/>
+      <c r="Q773" s="40"/>
+      <c r="R773" s="40"/>
+      <c r="S773" s="40"/>
+    </row>
+    <row r="774" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A774" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B774" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C774" s="8"/>
+      <c r="D774" s="8"/>
+      <c r="E774" s="8"/>
+      <c r="F774" s="8"/>
+      <c r="G774" s="8"/>
+      <c r="H774" s="8"/>
+      <c r="K774" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L774" s="41"/>
+      <c r="M774" s="2"/>
+    </row>
+    <row r="775" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A775" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B775" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C775" s="8"/>
+      <c r="D775" s="8"/>
+      <c r="E775" s="8"/>
+      <c r="F775" s="8"/>
+      <c r="G775" s="8"/>
+      <c r="H775" s="8"/>
+      <c r="K775" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L775" s="41"/>
+      <c r="M775" s="2"/>
+    </row>
+    <row r="776" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A776" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B776" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C776" s="8"/>
+      <c r="D776" s="8"/>
+      <c r="E776" s="8"/>
+      <c r="F776" s="8"/>
+      <c r="G776" s="8"/>
+      <c r="H776" s="8"/>
+      <c r="K776" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L776" s="41"/>
+      <c r="M776" s="2"/>
+    </row>
+    <row r="777" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A777" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B777" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="C777" s="8"/>
+      <c r="D777" s="8"/>
+      <c r="E777" s="8"/>
+      <c r="F777" s="8"/>
+      <c r="G777" s="8"/>
+      <c r="H777" s="8"/>
+      <c r="K777" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L777" s="41"/>
+      <c r="M777" s="2"/>
+      <c r="T777" s="5"/>
+      <c r="U777" s="5"/>
+    </row>
+    <row r="778" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A778" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B778" s="8" t="str">
+        <f>IF(B767=$N$5,"Yes","No")</f>
+        <v>Yes</v>
+      </c>
+      <c r="C778" s="8"/>
+      <c r="D778" s="8"/>
+      <c r="E778" s="8"/>
+      <c r="F778" s="8"/>
+      <c r="G778" s="8"/>
+      <c r="H778" s="26"/>
+      <c r="I778" s="103"/>
+      <c r="J778" s="3"/>
+      <c r="K778" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L778" s="41"/>
+      <c r="M778" s="2"/>
+      <c r="N778" s="5"/>
+      <c r="O778" s="5"/>
+      <c r="P778" s="5"/>
+      <c r="Q778" s="5"/>
+      <c r="R778" s="5"/>
+      <c r="S778" s="5"/>
+      <c r="T778" s="3"/>
+      <c r="U778" s="3"/>
+    </row>
+    <row r="779" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A779" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B779" s="327" t="s">
+        <v>423</v>
+      </c>
+      <c r="C779" s="327"/>
+      <c r="D779" s="327"/>
+      <c r="E779" s="327"/>
+      <c r="F779" s="327"/>
+      <c r="G779" s="327"/>
+      <c r="H779" s="8"/>
+      <c r="J779" s="39"/>
+      <c r="K779" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L779" s="41"/>
+      <c r="M779" s="2"/>
+    </row>
+    <row r="780" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A780" s="264"/>
+      <c r="B780" s="89"/>
+      <c r="C780" s="89"/>
+      <c r="D780" s="89"/>
+      <c r="E780" s="89"/>
+      <c r="F780" s="89"/>
+      <c r="G780" s="89"/>
+      <c r="H780" s="89"/>
+      <c r="K780" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L780" s="41"/>
+      <c r="M780" s="2"/>
+    </row>
+    <row r="781" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A781" s="283" t="s">
+        <v>424</v>
+      </c>
+      <c r="B781" s="92" t="s">
+        <v>425</v>
+      </c>
+      <c r="C781" s="93"/>
+      <c r="D781" s="93"/>
+      <c r="E781" s="93"/>
+      <c r="F781" s="93"/>
+      <c r="G781" s="93"/>
+      <c r="H781" s="93"/>
+      <c r="K781" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L781" s="41"/>
+      <c r="M781" s="2"/>
+    </row>
+    <row r="782" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A782" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B782" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C782" s="8"/>
+      <c r="D782" s="8"/>
+      <c r="E782" s="8"/>
+      <c r="F782" s="241"/>
+      <c r="G782" s="8"/>
+      <c r="H782" s="8"/>
+      <c r="K782" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L782" s="41"/>
+      <c r="M782" s="2"/>
+    </row>
+    <row r="783" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A783" s="258"/>
+      <c r="B783" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B782,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C783" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B782,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D783" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B782,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E783" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B782,$N$4:$U$38,5,0))</f>
+        <v>Row height: 26.5</v>
+      </c>
+      <c r="F783" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B782,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G783" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B782,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H783" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B782,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="I783" s="105"/>
+      <c r="J783" s="3"/>
+      <c r="K783" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L783" s="41"/>
+      <c r="M783" s="2"/>
+      <c r="N783" s="3"/>
+      <c r="O783" s="3"/>
+      <c r="P783" s="3"/>
+      <c r="Q783" s="3"/>
+      <c r="R783" s="3"/>
+      <c r="S783" s="3"/>
+      <c r="T783" s="3"/>
+      <c r="U783" s="3"/>
+    </row>
+    <row r="784" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A784" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B784" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C784" s="8"/>
+      <c r="D784" s="8"/>
+      <c r="E784" s="8"/>
+      <c r="F784" s="8"/>
+      <c r="G784" s="8"/>
+      <c r="H784" s="8"/>
+      <c r="J784" s="5"/>
+      <c r="K784" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L784" s="41"/>
+      <c r="M784" s="2"/>
+    </row>
+    <row r="785" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A785" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="C744" s="280"/>
-[...92 lines deleted...]
-      <c r="A748" s="297" t="s">
+      <c r="B785" s="8"/>
+      <c r="C785" s="8"/>
+      <c r="D785" s="8"/>
+      <c r="E785" s="8"/>
+      <c r="F785" s="8"/>
+      <c r="G785" s="8"/>
+      <c r="H785" s="8"/>
+      <c r="K785" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L785" s="41"/>
+      <c r="M785" s="2"/>
+    </row>
+    <row r="786" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A786" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B748" s="367" t="s">
-[...830 lines deleted...]
-      <c r="B784" s="89" t="str">
+      <c r="B786" s="68" t="str">
         <f>IF('Project pool deduction'!B39="Yes",CONCATENATE("Project Name: ",'Project pool deduction'!A24),"")</f>
         <v/>
       </c>
-      <c r="C784" s="279"/>
-[...34 lines deleted...]
-      <c r="K785" s="92" t="s">
+      <c r="C786" s="68"/>
+      <c r="D786" s="68"/>
+      <c r="E786" s="68"/>
+      <c r="F786" s="68"/>
+      <c r="G786" s="68"/>
+      <c r="H786" s="8"/>
+      <c r="K786" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L786" s="41"/>
+      <c r="M786" s="2"/>
+      <c r="T786"/>
+      <c r="U786"/>
+    </row>
+    <row r="787" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A787" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B787" s="327" t="s">
+        <v>426</v>
+      </c>
+      <c r="C787" s="327"/>
+      <c r="D787" s="327"/>
+      <c r="E787" s="327"/>
+      <c r="F787" s="327"/>
+      <c r="G787" s="327"/>
+      <c r="H787" s="8"/>
+      <c r="K787" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L787" s="41"/>
+      <c r="M787" s="2"/>
+      <c r="N787" s="40"/>
+      <c r="O787" s="40"/>
+      <c r="P787" s="40"/>
+      <c r="Q787" s="40"/>
+      <c r="R787" s="40"/>
+      <c r="S787" s="40"/>
+    </row>
+    <row r="788" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A788" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B788" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C788" s="8"/>
+      <c r="D788" s="8"/>
+      <c r="E788" s="8"/>
+      <c r="F788" s="8"/>
+      <c r="G788" s="8"/>
+      <c r="H788" s="8"/>
+      <c r="K788" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L788" s="41"/>
+      <c r="M788" s="2"/>
+    </row>
+    <row r="789" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A789" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B789" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C789" s="8"/>
+      <c r="D789" s="8"/>
+      <c r="E789" s="8"/>
+      <c r="F789" s="8"/>
+      <c r="G789" s="8"/>
+      <c r="H789" s="8"/>
+      <c r="K789" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L789" s="41"/>
+      <c r="M789" s="2"/>
+    </row>
+    <row r="790" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A790" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B790" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C790" s="8"/>
+      <c r="D790" s="8"/>
+      <c r="E790" s="8"/>
+      <c r="F790" s="8"/>
+      <c r="G790" s="8"/>
+      <c r="H790" s="8"/>
+      <c r="K790" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L790" s="41"/>
+      <c r="M790" s="2"/>
+    </row>
+    <row r="791" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A791" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B791" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C791" s="8"/>
+      <c r="D791" s="8"/>
+      <c r="E791" s="8"/>
+      <c r="F791" s="8"/>
+      <c r="G791" s="8"/>
+      <c r="H791" s="8"/>
+      <c r="K791" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L791" s="41"/>
+      <c r="M791" s="2"/>
+      <c r="T791" s="5"/>
+      <c r="U791" s="5"/>
+    </row>
+    <row r="792" spans="1:21" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A792" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B792" s="8" t="str">
+        <f>IF(B782=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C792" s="8"/>
+      <c r="D792" s="8"/>
+      <c r="E792" s="8"/>
+      <c r="F792" s="8"/>
+      <c r="G792" s="8"/>
+      <c r="H792" s="26"/>
+      <c r="I792" s="103"/>
+      <c r="J792" s="3"/>
+      <c r="K792" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L792" s="41"/>
+      <c r="M792" s="2"/>
+      <c r="N792" s="5"/>
+      <c r="O792" s="5"/>
+      <c r="P792" s="5"/>
+      <c r="Q792" s="5"/>
+      <c r="R792" s="5"/>
+      <c r="S792" s="5"/>
+      <c r="T792" s="3"/>
+      <c r="U792" s="3"/>
+    </row>
+    <row r="793" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A793" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B793" s="327" t="s">
+        <v>169</v>
+      </c>
+      <c r="C793" s="327"/>
+      <c r="D793" s="327"/>
+      <c r="E793" s="327"/>
+      <c r="F793" s="327"/>
+      <c r="G793" s="327"/>
+      <c r="H793" s="8"/>
+      <c r="J793" s="39"/>
+      <c r="K793" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L793" s="41"/>
+      <c r="M793" s="2"/>
+    </row>
+    <row r="794" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A794" s="261"/>
+      <c r="B794" s="8"/>
+      <c r="C794" s="8"/>
+      <c r="D794" s="8"/>
+      <c r="E794" s="8"/>
+      <c r="F794" s="8"/>
+      <c r="G794" s="8"/>
+      <c r="H794" s="8"/>
+      <c r="K794" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L794" s="41"/>
+      <c r="M794" s="2"/>
+    </row>
+    <row r="795" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A795" s="283" t="s">
+        <v>427</v>
+      </c>
+      <c r="B795" s="92" t="s">
+        <v>428</v>
+      </c>
+      <c r="C795" s="93"/>
+      <c r="D795" s="93"/>
+      <c r="E795" s="93"/>
+      <c r="F795" s="93"/>
+      <c r="G795" s="93"/>
+      <c r="H795" s="93"/>
+      <c r="K795" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L795" s="41"/>
+      <c r="M795" s="2"/>
+    </row>
+    <row r="796" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A796" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B796" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C796" s="8"/>
+      <c r="D796" s="8"/>
+      <c r="E796" s="8"/>
+      <c r="F796" s="8"/>
+      <c r="G796" s="8"/>
+      <c r="H796" s="8"/>
+      <c r="K796" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L796" s="41"/>
+      <c r="M796" s="2"/>
+    </row>
+    <row r="797" spans="1:21" s="5" customFormat="1" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A797" s="258"/>
+      <c r="B797" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B796,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C797" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B796,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D797" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B796,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E797" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B796,$N$4:$U$38,5,0))</f>
+        <v>Row height: 26.5</v>
+      </c>
+      <c r="F797" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B796,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G797" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B796,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H797" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B796,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="I797" s="105"/>
+      <c r="J797" s="3"/>
+      <c r="K797" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L797" s="41"/>
+      <c r="M797" s="2"/>
+      <c r="N797" s="3"/>
+      <c r="O797" s="3"/>
+      <c r="P797" s="3"/>
+      <c r="Q797" s="3"/>
+      <c r="R797" s="3"/>
+      <c r="S797" s="3"/>
+      <c r="T797" s="3"/>
+      <c r="U797" s="3"/>
+    </row>
+    <row r="798" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A798" s="257" t="s">
+        <v>94</v>
+      </c>
+      <c r="B798" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C798" s="8"/>
+      <c r="D798" s="8"/>
+      <c r="E798" s="8"/>
+      <c r="F798" s="8"/>
+      <c r="G798" s="8"/>
+      <c r="H798" s="8"/>
+      <c r="J798" s="5"/>
+      <c r="K798" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L798" s="41"/>
+      <c r="M798" s="2"/>
+    </row>
+    <row r="799" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A799" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="L785" s="92"/>
-[...121 lines deleted...]
-      <c r="A791" s="297" t="s">
+      <c r="B799" s="8"/>
+      <c r="C799" s="8"/>
+      <c r="D799" s="8"/>
+      <c r="E799" s="8"/>
+      <c r="F799" s="8"/>
+      <c r="G799" s="8"/>
+      <c r="H799" s="8"/>
+      <c r="K799" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L799" s="41"/>
+      <c r="M799" s="2"/>
+    </row>
+    <row r="800" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A800" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B791" s="367" t="s">
-[...161 lines deleted...]
-      <c r="B798" s="89" t="str">
+      <c r="B800" s="68" t="str">
         <f>IF('Project pool deduction'!B39="Yes",' Reference module'!B67,"")</f>
         <v/>
       </c>
-      <c r="C798" s="279"/>
-[...6 lines deleted...]
-      <c r="K798" s="92" t="s">
+      <c r="C800" s="68"/>
+      <c r="D800" s="68"/>
+      <c r="E800" s="68"/>
+      <c r="F800" s="68"/>
+      <c r="G800" s="68"/>
+      <c r="H800" s="8"/>
+      <c r="K800" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L800" s="41"/>
+      <c r="M800" s="2"/>
+      <c r="T800"/>
+      <c r="U800"/>
+    </row>
+    <row r="801" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A801" s="259" t="s">
+        <v>83</v>
+      </c>
+      <c r="B801" s="327" t="s">
+        <v>426</v>
+      </c>
+      <c r="C801" s="327"/>
+      <c r="D801" s="327"/>
+      <c r="E801" s="327"/>
+      <c r="F801" s="327"/>
+      <c r="G801" s="327"/>
+      <c r="H801" s="8"/>
+      <c r="K801" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L801" s="41"/>
+      <c r="M801" s="2"/>
+      <c r="N801" s="40"/>
+      <c r="O801" s="40"/>
+      <c r="P801" s="40"/>
+      <c r="Q801" s="40"/>
+      <c r="R801" s="40"/>
+      <c r="S801" s="40"/>
+    </row>
+    <row r="802" spans="1:21" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A802" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B802" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C802" s="8"/>
+      <c r="D802" s="8"/>
+      <c r="E802" s="8"/>
+      <c r="F802" s="8"/>
+      <c r="G802" s="8"/>
+      <c r="H802" s="8"/>
+      <c r="K802" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L802" s="41"/>
+      <c r="M802" s="2"/>
+    </row>
+    <row r="803" spans="1:21" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A803" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B803" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C803" s="8"/>
+      <c r="D803" s="8"/>
+      <c r="E803" s="8"/>
+      <c r="F803" s="8"/>
+      <c r="G803" s="8"/>
+      <c r="H803" s="8"/>
+      <c r="K803" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L803" s="41"/>
+      <c r="M803" s="2"/>
+    </row>
+    <row r="804" spans="1:21" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A804" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B804" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C804" s="8"/>
+      <c r="D804" s="8"/>
+      <c r="E804" s="8"/>
+      <c r="F804" s="8"/>
+      <c r="G804" s="8"/>
+      <c r="H804" s="8"/>
+      <c r="K804" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L804" s="41"/>
+      <c r="M804" s="2"/>
+    </row>
+    <row r="805" spans="1:21" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A805" s="259" t="s">
+        <v>139</v>
+      </c>
+      <c r="B805" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C805" s="8"/>
+      <c r="D805" s="8"/>
+      <c r="E805" s="8"/>
+      <c r="F805" s="8"/>
+      <c r="G805" s="8"/>
+      <c r="H805" s="8"/>
+      <c r="K805" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L805" s="41"/>
+      <c r="M805" s="2"/>
+      <c r="T805" s="5"/>
+      <c r="U805" s="5"/>
+    </row>
+    <row r="806" spans="1:21" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A806" s="260" t="s">
+        <v>149</v>
+      </c>
+      <c r="B806" s="8" t="str">
+        <f>IF(B796=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C806" s="8"/>
+      <c r="D806" s="8"/>
+      <c r="E806" s="8"/>
+      <c r="F806" s="8"/>
+      <c r="G806" s="8"/>
+      <c r="H806" s="26"/>
+      <c r="K806" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L806" s="41"/>
+      <c r="M806" s="2"/>
+      <c r="N806" s="5"/>
+      <c r="O806" s="5"/>
+      <c r="P806" s="5"/>
+      <c r="Q806" s="5"/>
+      <c r="R806" s="5"/>
+      <c r="S806" s="5"/>
+    </row>
+    <row r="807" spans="1:21" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A807" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B807" s="327" t="s">
+        <v>169</v>
+      </c>
+      <c r="C807" s="327"/>
+      <c r="D807" s="327"/>
+      <c r="E807" s="327"/>
+      <c r="F807" s="327"/>
+      <c r="G807" s="327"/>
+      <c r="H807" s="8"/>
+      <c r="K807" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L807" s="41"/>
+      <c r="M807" s="2"/>
+    </row>
+    <row r="808" spans="1:21" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A808" s="264"/>
+      <c r="B808" s="89"/>
+      <c r="C808" s="89"/>
+      <c r="D808" s="89"/>
+      <c r="E808" s="89"/>
+      <c r="F808" s="89"/>
+      <c r="G808" s="89"/>
+      <c r="H808" s="89"/>
+      <c r="K808" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L808" s="41"/>
+      <c r="M808" s="2"/>
+    </row>
+    <row r="809" spans="1:21" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A809" s="115" t="s">
+        <v>429</v>
+      </c>
+      <c r="B809" s="97" t="s">
+        <v>430</v>
+      </c>
+      <c r="C809" s="93"/>
+      <c r="D809" s="93"/>
+      <c r="E809" s="93"/>
+      <c r="F809" s="93"/>
+      <c r="G809" s="93"/>
+      <c r="H809" s="93"/>
+      <c r="K809" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L809" s="41"/>
+      <c r="M809" s="2"/>
+    </row>
+    <row r="810" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A810" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="B810" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C810" s="8"/>
+      <c r="D810" s="8"/>
+      <c r="E810" s="8"/>
+      <c r="F810" s="8"/>
+      <c r="G810" s="8"/>
+      <c r="H810" s="8"/>
+      <c r="K810" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L810" s="41"/>
+      <c r="M810" s="2"/>
+    </row>
+    <row r="811" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A811" s="260"/>
+      <c r="B811" s="34" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B810,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C811" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B810,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D811" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B810,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E811" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B810,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F811" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B810,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G811" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B810,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H811" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B810,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K811" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L811" s="41"/>
+      <c r="M811" s="2"/>
+    </row>
+    <row r="812" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A812" s="259" t="s">
+        <v>94</v>
+      </c>
+      <c r="B812" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C812" s="8"/>
+      <c r="D812" s="8"/>
+      <c r="E812" s="8"/>
+      <c r="F812" s="8"/>
+      <c r="G812" s="8"/>
+      <c r="H812" s="8"/>
+      <c r="K812" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L812" s="41"/>
+      <c r="M812" s="2"/>
+    </row>
+    <row r="813" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A813" s="259" t="s">
         <v>96</v>
       </c>
-      <c r="L798" s="92"/>
-[...140 lines deleted...]
-      <c r="A805" s="297" t="s">
+      <c r="B813" s="8"/>
+      <c r="C813" s="8"/>
+      <c r="D813" s="8"/>
+      <c r="E813" s="8"/>
+      <c r="F813" s="8"/>
+      <c r="G813" s="8"/>
+      <c r="H813" s="8"/>
+      <c r="K813" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L813" s="41"/>
+      <c r="M813" s="2"/>
+    </row>
+    <row r="814" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A814" s="259" t="s">
         <v>98</v>
       </c>
-      <c r="B805" s="367" t="s">
-[...211 lines deleted...]
-      <c r="L814" s="92"/>
+      <c r="B814" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C814" s="8"/>
+      <c r="D814" s="8"/>
+      <c r="E814" s="8"/>
+      <c r="F814" s="8"/>
+      <c r="G814" s="8"/>
+      <c r="H814" s="8"/>
+      <c r="I814" s="103"/>
+      <c r="J814" s="3"/>
+      <c r="K814" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L814" s="41"/>
       <c r="M814" s="2"/>
-    </row>
-[...18 lines deleted...]
-      <c r="L815" s="92"/>
+      <c r="N814" s="3"/>
+      <c r="O814" s="3"/>
+      <c r="P814" s="3"/>
+      <c r="Q814" s="3"/>
+      <c r="R814" s="3"/>
+      <c r="S814" s="3"/>
+      <c r="T814" s="3"/>
+      <c r="U814" s="3"/>
+    </row>
+    <row r="815" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A815" s="271" t="s">
+        <v>83</v>
+      </c>
+      <c r="B815" s="369" t="s">
+        <v>380</v>
+      </c>
+      <c r="C815" s="369"/>
+      <c r="D815" s="369"/>
+      <c r="E815" s="369"/>
+      <c r="F815" s="369"/>
+      <c r="G815" s="369"/>
+      <c r="H815" s="8"/>
+      <c r="J815" s="39"/>
+      <c r="K815" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L815" s="41"/>
       <c r="M815" s="2"/>
     </row>
-    <row r="816" spans="1:21" s="64" customFormat="1" ht="224" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <f>IF('Project pool deduction'!B27=B399,B817,IF('Project pool deduction'!B27="Yes",' Reference module'!B819,IF(AND('Project pool deduction'!B27="No",$B$888&gt;0),' Reference module'!B817,IF(AND('Project pool deduction'!B27="No",$B$888&lt;=0),' Reference module'!B818,IF('Project pool deduction'!B27="Yes",' Reference module'!B819)))))</f>
+    <row r="816" spans="1:21" ht="72" x14ac:dyDescent="0.2">
+      <c r="A816" s="274" t="s">
+        <v>431</v>
+      </c>
+      <c r="B816" s="336"/>
+      <c r="C816" s="337"/>
+      <c r="D816" s="337"/>
+      <c r="E816" s="337"/>
+      <c r="F816" s="337"/>
+      <c r="G816" s="361"/>
+      <c r="H816" s="243"/>
+      <c r="K816" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L816" s="41"/>
+      <c r="M816" s="2"/>
+    </row>
+    <row r="817" spans="1:21" ht="86.25" x14ac:dyDescent="0.2">
+      <c r="A817" s="284" t="s">
+        <v>432</v>
+      </c>
+      <c r="B817" s="358" t="str">
+        <f>B719</f>
+        <v>A project pool deduction can't be calculated – see Information entry guidance above.</v>
+      </c>
+      <c r="C817" s="359"/>
+      <c r="D817" s="359"/>
+      <c r="E817" s="359"/>
+      <c r="F817" s="359"/>
+      <c r="G817" s="360"/>
+      <c r="H817" s="100"/>
+      <c r="K817" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L817" s="41"/>
+      <c r="M817" s="2"/>
+    </row>
+    <row r="818" spans="1:21" s="5" customFormat="1" ht="229.5" x14ac:dyDescent="0.2">
+      <c r="A818" s="275" t="s">
+        <v>433</v>
+      </c>
+      <c r="B818" s="358" t="str">
+        <f>IF('Project pool deduction'!B27=B399,B819,IF('Project pool deduction'!B27="Yes",' Reference module'!B821,IF(AND('Project pool deduction'!B27="No",$B$890&gt;0),' Reference module'!B819,IF(AND('Project pool deduction'!B27="No",$B$890&lt;=0),' Reference module'!B820,IF('Project pool deduction'!B27="Yes",' Reference module'!B821)))))</f>
         <v>Where your project is ongoing, your project pool deduction is worked out as follows:
 First, add your YYYY-PY project pool closing balance ($0.00) to the sum of any project amounts allocated to the pool in YYYY-CY ($0.00). That gives you the the project pool value at 30 June YYYY which is $9,999,99F.
 Divide the value of the project pool ($9,999,99F) by the estimated project life (9.99 years) to get $9,999,99I.
 Multiply that by the deduction rate (999%) to get $9,999,99K. 
 Multiply that value ($9,999,99L) by the portion of the project that was used for a taxation purpose in YYYY-CY (999.99%).
 The result is the YYYY project pool deduction of $0.00.</v>
       </c>
-      <c r="C816" s="396"/>
-[...25 lines deleted...]
-      <c r="B817" s="369" t="str">
+      <c r="C818" s="359"/>
+      <c r="D818" s="359"/>
+      <c r="E818" s="359"/>
+      <c r="F818" s="359"/>
+      <c r="G818" s="360"/>
+      <c r="H818" s="100"/>
+      <c r="I818" s="105"/>
+      <c r="J818" s="3"/>
+      <c r="K818" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L818" s="41"/>
+      <c r="M818" s="2"/>
+      <c r="N818" s="3"/>
+      <c r="O818" s="3"/>
+      <c r="P818" s="3"/>
+      <c r="Q818" s="3"/>
+      <c r="R818" s="3"/>
+      <c r="S818" s="3"/>
+      <c r="T818" s="3"/>
+      <c r="U818" s="3"/>
+    </row>
+    <row r="819" spans="1:21" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A819" s="276" t="s">
+        <v>434</v>
+      </c>
+      <c r="B819" s="372" t="str">
         <f>CONCATENATE("Where your project is ongoing, your project pool deduction is worked out as follows:
-First, add your "&amp;$B$872&amp;" project pool closing balance "&amp;$B$873&amp;" to the sum of any project amounts allocated to the pool in "&amp;B874&amp;" "&amp;$B$875&amp;". That gives you the the project pool value at 30 June "&amp;B876&amp;" which is "&amp;$B$878&amp;".
-[...3 lines deleted...]
-The result is the "&amp;$B$876&amp;" project pool deduction of "&amp;$B$885&amp;".")</f>
+First, add your "&amp;$B$874&amp;" project pool closing balance "&amp;$B$875&amp;" to the sum of any project amounts allocated to the pool in "&amp;B876&amp;" "&amp;$B$877&amp;". That gives you the the project pool value at 30 June "&amp;B878&amp;" which is "&amp;$B$880&amp;".
+Divide the value of the project pool "&amp;$B$879&amp;" by the estimated project life "&amp;$B$881&amp;" to get "&amp;$B$882&amp;".
+Multiply that by the deduction rate "&amp;$B$883&amp;" to get "&amp;$B$884&amp;". 
+Multiply that value "&amp;$B$885&amp;" by the portion of the project that was used for a taxation purpose in "&amp;$B$876&amp;" "&amp;$B$886&amp;".
+The result is the "&amp;$B$878&amp;" project pool deduction of "&amp;$B$887&amp;".")</f>
         <v>Where your project is ongoing, your project pool deduction is worked out as follows:
 First, add your YYYY-PY project pool closing balance ($0.00) to the sum of any project amounts allocated to the pool in YYYY-CY ($0.00). That gives you the the project pool value at 30 June YYYY which is $9,999,99F.
 Divide the value of the project pool ($9,999,99F) by the estimated project life (9.99 years) to get $9,999,99I.
 Multiply that by the deduction rate (999%) to get $9,999,99K. 
 Multiply that value ($9,999,99L) by the portion of the project that was used for a taxation purpose in YYYY-CY (999.99%).
 The result is the YYYY project pool deduction of $0.00.</v>
       </c>
-      <c r="C817" s="370"/>
-[...17 lines deleted...]
-      <c r="B818" s="369" t="str">
+      <c r="C819" s="355"/>
+      <c r="D819" s="355"/>
+      <c r="E819" s="355"/>
+      <c r="F819" s="355"/>
+      <c r="G819" s="356"/>
+      <c r="H819" s="37"/>
+      <c r="J819" s="5"/>
+      <c r="K819" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L819" s="41"/>
+      <c r="M819" s="2"/>
+    </row>
+    <row r="820" spans="1:21" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A820" s="276" t="s">
+        <v>435</v>
+      </c>
+      <c r="B820" s="372" t="str">
         <f>CONCATENATE("Where your project is ongoing, your project pool deduction is worked out as follows:
-First, add your "&amp;$B$872&amp;" project pool closing balance "&amp;$B$873&amp;" to the sum of any project amounts allocated to the pool in "&amp;B874&amp;" "&amp;$B$875&amp;". That gives you the the project pool value at 30 June "&amp;B876&amp;" which is "&amp;$B$877&amp;".
-[...1 lines deleted...]
-The result is the "&amp;$B$876&amp;" project pool deduction of "&amp;$B$885&amp;".")</f>
+First, add your "&amp;$B$874&amp;" project pool closing balance "&amp;$B$875&amp;" to the sum of any project amounts allocated to the pool in "&amp;B876&amp;" "&amp;$B$877&amp;". That gives you the the project pool value at 30 June "&amp;B878&amp;" which is "&amp;$B$879&amp;".
+Multiply that value "&amp;$B$879&amp;" by the portion of the project that was used for a taxation purpose in "&amp;$B$876&amp;" "&amp;$B$886&amp;".
+The result is the "&amp;$B$878&amp;" project pool deduction of "&amp;$B$887&amp;".")</f>
         <v>Where your project is ongoing, your project pool deduction is worked out as follows:
 First, add your YYYY-PY project pool closing balance ($0.00) to the sum of any project amounts allocated to the pool in YYYY-CY ($0.00). That gives you the the project pool value at 30 June YYYY which is ($9,999,99F).
 Multiply that value ($9,999,99F) by the portion of the project that was used for a taxation purpose in YYYY-CY (999.99%).
 The result is the YYYY project pool deduction of $0.00.</v>
       </c>
-      <c r="C818" s="370"/>
-[...16 lines deleted...]
-      <c r="B819" s="369" t="str">
+      <c r="C820" s="355"/>
+      <c r="D820" s="355"/>
+      <c r="E820" s="355"/>
+      <c r="F820" s="355"/>
+      <c r="G820" s="356"/>
+      <c r="H820" s="37"/>
+      <c r="K820" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L820" s="41"/>
+      <c r="M820" s="2"/>
+    </row>
+    <row r="821" spans="1:21" ht="57" x14ac:dyDescent="0.2">
+      <c r="A821" s="276" t="s">
+        <v>436</v>
+      </c>
+      <c r="B821" s="372" t="str">
         <f>CONCATENATE("Where your project has been abandoned, sold or otherwise disposed of, your project pool deduction is worked out as follows:
-First, add your "&amp;B872&amp;" project pool closing balance "&amp;B873&amp;" to the sum of any project amounts allocated to the pool in "&amp;B874&amp;" "&amp;B875&amp;". This gives you the value of the project pool at 30 June "&amp;B876&amp;" which is "&amp;B878&amp;".
-[...1 lines deleted...]
-This gives you a "&amp;B874&amp;" project pool deduction of "&amp;B885&amp;".")</f>
+First, add your "&amp;B874&amp;" project pool closing balance "&amp;B875&amp;" to the sum of any project amounts allocated to the pool in "&amp;B876&amp;" "&amp;B877&amp;". This gives you the value of the project pool at 30 June "&amp;B878&amp;" which is "&amp;B880&amp;".
+Multiply the value of the project pool "&amp;B879&amp;" by the portion of the project that was used for a taxation purpose in "&amp;B876&amp;" "&amp;B886&amp;".
+This gives you a "&amp;B876&amp;" project pool deduction of "&amp;B887&amp;".")</f>
         <v>Where your project has been abandoned, sold or otherwise disposed of, your project pool deduction is worked out as follows:
 First, add your YYYY-PY project pool closing balance ($0.00) to the sum of any project amounts allocated to the pool in YYYY-CY ($0.00). This gives you the value of the project pool at 30 June YYYY which is $9,999,99F.
 Multiply the value of the project pool ($9,999,99F) by the portion of the project that was used for a taxation purpose in YYYY-CY (999.99%).
 This gives you a YYYY-CY project pool deduction of $0.00.</v>
       </c>
-      <c r="C819" s="370"/>
-[...39 lines deleted...]
-        <f>IF('Project pool deduction'!$B$39="- Select -","",IF('Project pool deduction'!B39="No",$B$820,IF($B$688="Not complete",$B$815,IF('Project pool deduction'!$B$39="Yes",' Reference module'!$B$816,))))</f>
+      <c r="C821" s="355"/>
+      <c r="D821" s="355"/>
+      <c r="E821" s="355"/>
+      <c r="F821" s="355"/>
+      <c r="G821" s="356"/>
+      <c r="H821" s="101"/>
+      <c r="K821" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L821" s="41"/>
+      <c r="M821" s="2"/>
+    </row>
+    <row r="822" spans="1:21" ht="72.75" x14ac:dyDescent="0.25">
+      <c r="A822" s="284" t="s">
+        <v>437</v>
+      </c>
+      <c r="B822" s="358" t="s">
+        <v>438</v>
+      </c>
+      <c r="C822" s="359"/>
+      <c r="D822" s="359"/>
+      <c r="E822" s="359"/>
+      <c r="F822" s="359"/>
+      <c r="G822" s="360"/>
+      <c r="H822" s="100"/>
+      <c r="K822" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L822" s="41"/>
+      <c r="M822" s="2"/>
+      <c r="T822"/>
+      <c r="U822"/>
+    </row>
+    <row r="823" spans="1:21" ht="176.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A823" s="277" t="s">
+        <v>439</v>
+      </c>
+      <c r="B823" s="342" t="str">
+        <f>IF('Project pool deduction'!$B$39="- Select -","",IF('Project pool deduction'!B39="No",$B$822,IF($B$690="Not complete",$B$817,IF('Project pool deduction'!$B$39="Yes",' Reference module'!$B$818,))))</f>
         <v/>
       </c>
-      <c r="C821" s="393"/>
-[...22 lines deleted...]
-      <c r="B822" s="280" t="s">
+      <c r="C823" s="343"/>
+      <c r="D823" s="343"/>
+      <c r="E823" s="343"/>
+      <c r="F823" s="343"/>
+      <c r="G823" s="344"/>
+      <c r="H823" s="45"/>
+      <c r="K823" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L823" s="41"/>
+      <c r="M823" s="2"/>
+      <c r="N823" s="40"/>
+      <c r="O823" s="40"/>
+      <c r="P823" s="40"/>
+      <c r="Q823" s="40"/>
+      <c r="R823" s="40"/>
+      <c r="S823" s="40"/>
+    </row>
+    <row r="824" spans="1:21" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A824" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="B824" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C824" s="8"/>
+      <c r="D824" s="8"/>
+      <c r="E824" s="8"/>
+      <c r="F824" s="8"/>
+      <c r="G824" s="8"/>
+      <c r="H824" s="8"/>
+      <c r="K824" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L824" s="41"/>
+      <c r="M824" s="2"/>
+    </row>
+    <row r="825" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A825" s="259" t="s">
+        <v>148</v>
+      </c>
+      <c r="B825" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C825" s="8"/>
+      <c r="D825" s="8"/>
+      <c r="E825" s="8"/>
+      <c r="F825" s="8"/>
+      <c r="G825" s="8"/>
+      <c r="H825" s="8"/>
+      <c r="K825" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L825" s="41"/>
+      <c r="M825" s="2"/>
+    </row>
+    <row r="826" spans="1:21" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A826" s="259" t="s">
+        <v>137</v>
+      </c>
+      <c r="B826" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C826" s="8"/>
+      <c r="D826" s="8"/>
+      <c r="E826" s="8"/>
+      <c r="F826" s="8"/>
+      <c r="G826" s="8"/>
+      <c r="H826" s="8"/>
+      <c r="K826" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L826" s="41"/>
+      <c r="M826" s="2"/>
+      <c r="T826" s="5"/>
+      <c r="U826" s="5"/>
+    </row>
+    <row r="827" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A827" s="285" t="s">
+        <v>139</v>
+      </c>
+      <c r="B827" s="112" t="s">
+        <v>440</v>
+      </c>
+      <c r="C827" s="8"/>
+      <c r="D827" s="8"/>
+      <c r="E827" s="8"/>
+      <c r="F827" s="8"/>
+      <c r="G827" s="8"/>
+      <c r="H827" s="8"/>
+      <c r="K827" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L827" s="41"/>
+      <c r="M827" s="2"/>
+      <c r="N827" s="5"/>
+      <c r="O827" s="5"/>
+      <c r="P827" s="5"/>
+      <c r="Q827" s="5"/>
+      <c r="R827" s="5"/>
+      <c r="S827" s="5"/>
+    </row>
+    <row r="828" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A828" s="286" t="s">
+        <v>149</v>
+      </c>
+      <c r="B828" s="112" t="str">
+        <f>IF(B810=$N$5,"Yes","No")</f>
+        <v>No</v>
+      </c>
+      <c r="C828" s="8"/>
+      <c r="D828" s="8"/>
+      <c r="E828" s="8"/>
+      <c r="F828" s="8"/>
+      <c r="G828" s="8"/>
+      <c r="H828" s="26"/>
+      <c r="K828" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L828" s="41"/>
+      <c r="M828" s="2"/>
+    </row>
+    <row r="829" spans="1:21" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A829" s="287" t="s">
+        <v>116</v>
+      </c>
+      <c r="B829" s="368" t="s">
+        <v>441</v>
+      </c>
+      <c r="C829" s="369"/>
+      <c r="D829" s="369"/>
+      <c r="E829" s="369"/>
+      <c r="F829" s="369"/>
+      <c r="G829" s="369"/>
+      <c r="H829" s="89"/>
+      <c r="K829" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L829" s="41"/>
+      <c r="M829" s="2"/>
+    </row>
+    <row r="830" spans="1:21" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A830" s="283" t="s">
+        <v>442</v>
+      </c>
+      <c r="B830" s="127" t="s">
+        <v>443</v>
+      </c>
+      <c r="C830" s="93"/>
+      <c r="D830" s="93"/>
+      <c r="E830" s="93"/>
+      <c r="F830" s="93"/>
+      <c r="G830" s="93"/>
+      <c r="H830" s="93"/>
+      <c r="K830" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L830" s="41"/>
+      <c r="M830" s="2"/>
+    </row>
+    <row r="831" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A831" s="288" t="s">
+        <v>83</v>
+      </c>
+      <c r="B831" s="112" t="s">
+        <v>97</v>
+      </c>
+      <c r="C831" s="8"/>
+      <c r="D831" s="8"/>
+      <c r="E831" s="8"/>
+      <c r="F831" s="8"/>
+      <c r="G831" s="8"/>
+      <c r="H831" s="8"/>
+      <c r="K831" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L831" s="41"/>
+      <c r="M831" s="2"/>
+    </row>
+    <row r="832" spans="1:21" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A832" s="286"/>
+      <c r="B832" s="116" t="str">
+        <f>CONCATENATE($O$2&amp;": "&amp;VLOOKUP($B831,$N$4:$U$38,2,0))</f>
+        <v>Font: Arial</v>
+      </c>
+      <c r="C832" s="34" t="str">
+        <f>CONCATENATE($P$2&amp;": "&amp;VLOOKUP($B831,$N$4:$U$38,3,0))</f>
+        <v>T-face: Normal</v>
+      </c>
+      <c r="D832" s="34" t="str">
+        <f>CONCATENATE($Q$2&amp;": "&amp;VLOOKUP($B831,$N$4:$U$38,4,0))</f>
+        <v>Font size: 11</v>
+      </c>
+      <c r="E832" s="34" t="str">
+        <f>CONCATENATE($R$2&amp;": "&amp;VLOOKUP($B831,$N$4:$U$38,5,0))</f>
+        <v>Row height: Dependant</v>
+      </c>
+      <c r="F832" s="34" t="str">
+        <f>CONCATENATE($S$2&amp;": "&amp;VLOOKUP($B831,$N$4:$U$38,6,0))</f>
+        <v>Text col: Black</v>
+      </c>
+      <c r="G832" s="34" t="str">
+        <f>CONCATENATE($T$2&amp;": "&amp;VLOOKUP($B831,$N$4:$U$38,7,0))</f>
+        <v>BG col: White</v>
+      </c>
+      <c r="H832" s="34" t="str">
+        <f>CONCATENATE($U$2&amp;": "&amp;VLOOKUP($B831,$N$4:$U$38,8,0))</f>
+        <v>Just: Left</v>
+      </c>
+      <c r="K832" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L832" s="41"/>
+      <c r="M832" s="2"/>
+    </row>
+    <row r="833" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A833" s="285" t="s">
+        <v>94</v>
+      </c>
+      <c r="B833" s="112" t="s">
+        <v>50</v>
+      </c>
+      <c r="C833" s="8"/>
+      <c r="D833" s="8"/>
+      <c r="E833" s="8"/>
+      <c r="F833" s="8"/>
+      <c r="G833" s="8"/>
+      <c r="H833" s="8"/>
+      <c r="K833" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L833" s="41"/>
+      <c r="M833" s="2"/>
+    </row>
+    <row r="834" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A834" s="285" t="s">
         <v>96</v>
       </c>
-      <c r="C822" s="280"/>
-[...102 lines deleted...]
-      <c r="A827" s="327" t="s">
+      <c r="B834" s="112"/>
+      <c r="C834" s="8"/>
+      <c r="D834" s="8"/>
+      <c r="E834" s="8"/>
+      <c r="F834" s="8"/>
+      <c r="G834" s="8"/>
+      <c r="H834" s="8"/>
+      <c r="K834" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L834" s="41"/>
+      <c r="M834" s="2"/>
+    </row>
+    <row r="835" spans="1:21" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A835" s="285" t="s">
         <v>98</v>
       </c>
-      <c r="B827" s="378" t="s">
-[...195 lines deleted...]
-      <c r="L835" s="92"/>
+      <c r="B835" s="112" t="s">
+        <v>400</v>
+      </c>
+      <c r="C835" s="8"/>
+      <c r="D835" s="8"/>
+      <c r="E835" s="8"/>
+      <c r="F835" s="8"/>
+      <c r="G835" s="8"/>
+      <c r="H835" s="8"/>
+      <c r="I835" s="103"/>
+      <c r="J835" s="3"/>
+      <c r="K835" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L835" s="41"/>
       <c r="M835" s="2"/>
-    </row>
-[...19 lines deleted...]
-      <c r="L836" s="92"/>
+      <c r="N835" s="3"/>
+      <c r="O835" s="3"/>
+      <c r="P835" s="3"/>
+      <c r="Q835" s="3"/>
+      <c r="R835" s="3"/>
+      <c r="S835" s="3"/>
+      <c r="T835" s="3"/>
+      <c r="U835" s="3"/>
+    </row>
+    <row r="836" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A836" s="285" t="s">
+        <v>83</v>
+      </c>
+      <c r="B836" s="368" t="s">
+        <v>380</v>
+      </c>
+      <c r="C836" s="369"/>
+      <c r="D836" s="369"/>
+      <c r="E836" s="369"/>
+      <c r="F836" s="369"/>
+      <c r="G836" s="369"/>
+      <c r="H836" s="89"/>
+      <c r="J836" s="39"/>
+      <c r="K836" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L836" s="41"/>
       <c r="M836" s="2"/>
     </row>
-    <row r="837" spans="1:21" s="11" customFormat="1" ht="224" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <f>IF('Project pool deduction'!B27=B399,B838,IF('Project pool deduction'!B27="Yes",' Reference module'!B840,IF(AND('Project pool deduction'!B27="No",$B$888&gt;0),' Reference module'!B838,IF(AND('Project pool deduction'!B27="No",$B$888&lt;=0),' Reference module'!B839))))</f>
+    <row r="837" spans="1:21" ht="72" x14ac:dyDescent="0.2">
+      <c r="A837" s="289" t="s">
+        <v>431</v>
+      </c>
+      <c r="B837" s="336"/>
+      <c r="C837" s="337"/>
+      <c r="D837" s="337"/>
+      <c r="E837" s="337"/>
+      <c r="F837" s="337"/>
+      <c r="G837" s="337"/>
+      <c r="H837" s="244"/>
+      <c r="K837" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L837" s="41"/>
+      <c r="M837" s="2"/>
+    </row>
+    <row r="838" spans="1:21" ht="87" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A838" s="290" t="s">
+        <v>432</v>
+      </c>
+      <c r="B838" s="362" t="str">
+        <f>B739</f>
+        <v>A closing pool value can't be calculated – see Information entry guidance above.</v>
+      </c>
+      <c r="C838" s="363"/>
+      <c r="D838" s="363"/>
+      <c r="E838" s="363"/>
+      <c r="F838" s="363"/>
+      <c r="G838" s="363"/>
+      <c r="H838" s="100"/>
+      <c r="K838" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L838" s="41"/>
+      <c r="M838" s="2"/>
+    </row>
+    <row r="839" spans="1:21" ht="229.5" x14ac:dyDescent="0.2">
+      <c r="A839" s="280" t="s">
+        <v>433</v>
+      </c>
+      <c r="B839" s="336" t="str">
+        <f>IF('Project pool deduction'!B27=B399,B840,IF('Project pool deduction'!B27="Yes",' Reference module'!B842,IF(AND('Project pool deduction'!B27="No",$B$890&gt;0),' Reference module'!B840,IF(AND('Project pool deduction'!B27="No",$B$890&lt;=0),' Reference module'!B841))))</f>
         <v>Your YYYY-CY closing pool balance equals $9,999.99P being:
 The value of your project pool on 31 June YYYY ($9,999,99F) less ($9,999,99L) which is your YYYY-CY project pool ($9,999,99F) divided by the estimated project life (9.99 years) multiplied by the deduction rate (999%).</v>
       </c>
-      <c r="C837" s="402"/>
-[...19 lines deleted...]
-The value of your project pool on 31 June "&amp;B876&amp;" "&amp;B877&amp;" less "&amp;B883&amp;" which is your "&amp;B874&amp;" project pool "&amp;B877&amp;" divided by the estimated project life "&amp;B879&amp;" multiplied by the deduction rate "&amp;B881&amp;".")</f>
+      <c r="C839" s="337"/>
+      <c r="D839" s="337"/>
+      <c r="E839" s="337"/>
+      <c r="F839" s="337"/>
+      <c r="G839" s="338"/>
+      <c r="H839" s="100"/>
+      <c r="J839" s="242"/>
+      <c r="K839" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L839" s="41"/>
+      <c r="M839" s="2"/>
+    </row>
+    <row r="840" spans="1:21" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A840" s="276" t="s">
+        <v>434</v>
+      </c>
+      <c r="B840" s="333" t="str">
+        <f>CONCATENATE("Your "&amp;B876&amp;" closing pool balance equals "&amp;$B$888&amp;" being:
+The value of your project pool on 31 June "&amp;B878&amp;" "&amp;B879&amp;" less "&amp;B885&amp;" which is your "&amp;B876&amp;" project pool "&amp;B879&amp;" divided by the estimated project life "&amp;B881&amp;" multiplied by the deduction rate "&amp;B883&amp;".")</f>
         <v>Your YYYY-CY closing pool balance equals $9,999.99P being:
 The value of your project pool on 31 June YYYY ($9,999,99F) less ($9,999,99L) which is your YYYY-CY project pool ($9,999,99F) divided by the estimated project life (9.99 years) multiplied by the deduction rate (999%).</v>
       </c>
-      <c r="C838" s="399"/>
-[...16 lines deleted...]
-        <f>CONCATENATE("Your "&amp;B874&amp;" closing pool balance equals "&amp;B886&amp;" as the deduction for this year has exhausted the pool balance.")</f>
+      <c r="C840" s="334"/>
+      <c r="D840" s="334"/>
+      <c r="E840" s="334"/>
+      <c r="F840" s="334"/>
+      <c r="G840" s="335"/>
+      <c r="H840" s="37"/>
+      <c r="I840" s="3"/>
+      <c r="K840" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L840" s="41"/>
+      <c r="M840" s="2"/>
+    </row>
+    <row r="841" spans="1:21" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A841" s="281" t="s">
+        <v>435</v>
+      </c>
+      <c r="B841" s="333" t="str">
+        <f>CONCATENATE("Your "&amp;B876&amp;" closing pool balance equals "&amp;B888&amp;" as the deduction for this year has exhausted the pool balance.")</f>
         <v>Your YYYY-CY closing pool balance equals $9,999.99P as the deduction for this year has exhausted the pool balance.</v>
       </c>
-      <c r="C839" s="399"/>
-[...16 lines deleted...]
-        <f>B741</f>
+      <c r="C841" s="334"/>
+      <c r="D841" s="334"/>
+      <c r="E841" s="334"/>
+      <c r="F841" s="334"/>
+      <c r="G841" s="335"/>
+      <c r="H841" s="37"/>
+      <c r="I841" s="3"/>
+      <c r="K841" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L841" s="41"/>
+      <c r="M841" s="2"/>
+    </row>
+    <row r="842" spans="1:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A842" s="281" t="s">
+        <v>436</v>
+      </c>
+      <c r="B842" s="333" t="str">
+        <f>B743</f>
         <v>As the project been abandoned, sold or otherwise disposed of, no closing pool value is calculated.</v>
       </c>
-      <c r="C840" s="399"/>
-[...37 lines deleted...]
-        <f>IF('Project pool deduction'!B39="- Select -","",IF('Project pool deduction'!B39="No",B841,IF($B$688="Not complete",B836,IF('Project pool deduction'!B39="Yes",' Reference module'!B837))))</f>
+      <c r="C842" s="334"/>
+      <c r="D842" s="334"/>
+      <c r="E842" s="334"/>
+      <c r="F842" s="334"/>
+      <c r="G842" s="335"/>
+      <c r="H842" s="101"/>
+      <c r="I842" s="3"/>
+      <c r="K842" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L842" s="41"/>
+      <c r="M842" s="2"/>
+    </row>
+    <row r="843" spans="1:21" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A843" s="290" t="s">
+        <v>437</v>
+      </c>
+      <c r="B843" s="358" t="s">
+        <v>444</v>
+      </c>
+      <c r="C843" s="359"/>
+      <c r="D843" s="359"/>
+      <c r="E843" s="359"/>
+      <c r="F843" s="359"/>
+      <c r="G843" s="364"/>
+      <c r="H843" s="100"/>
+      <c r="I843" s="3"/>
+      <c r="K843" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L843" s="41"/>
+      <c r="M843" s="2"/>
+      <c r="T843"/>
+      <c r="U843"/>
+    </row>
+    <row r="844" spans="1:21" ht="65.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A844" s="277" t="s">
+        <v>439</v>
+      </c>
+      <c r="B844" s="365" t="str">
+        <f>IF('Project pool deduction'!B39="- Select -","",IF('Project pool deduction'!B39="No",B843,IF($B$690="Not complete",B838,IF('Project pool deduction'!B39="Yes",' Reference module'!B839))))</f>
         <v/>
       </c>
-      <c r="C842" s="409"/>
-[...54 lines deleted...]
-      <c r="L844" s="92"/>
+      <c r="C844" s="366"/>
+      <c r="D844" s="366"/>
+      <c r="E844" s="366"/>
+      <c r="F844" s="366"/>
+      <c r="G844" s="367"/>
+      <c r="H844" s="45"/>
+      <c r="I844" s="3"/>
+      <c r="K844" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="L844" s="41"/>
       <c r="M844" s="2"/>
-      <c r="R844" s="7"/>
-[...20 lines deleted...]
-      <c r="L845" s="92"/>
+      <c r="N844" s="40"/>
+      <c r="O844" s="40"/>
+      <c r="P844" s="40"/>
+      <c r="Q844" s="40"/>
+      <c r="R844" s="40"/>
+      <c r="S844" s="40"/>
+    </row>
+    <row r="845" spans="1:21" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A845" s="285" t="s">
+        <v>104</v>
+      </c>
+      <c r="B845" s="112" t="s">
+        <v>71</v>
+      </c>
+      <c r="C845" s="8"/>
+      <c r="D845" s="8"/>
+      <c r="E845" s="8"/>
+      <c r="F845" s="8"/>
+      <c r="G845" s="111"/>
+      <c r="H845" s="8"/>
+      <c r="I845" s="3"/>
+      <c r="K845" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L845" s="41"/>
       <c r="M845" s="2"/>
-      <c r="R845" s="7"/>
-[...20 lines deleted...]
-      <c r="L846" s="92"/>
+    </row>
+    <row r="846" spans="1:21" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A846" s="285" t="s">
+        <v>148</v>
+      </c>
+      <c r="B846" s="112" t="s">
+        <v>71</v>
+      </c>
+      <c r="C846" s="8"/>
+      <c r="D846" s="8"/>
+      <c r="E846" s="8"/>
+      <c r="F846" s="8"/>
+      <c r="G846" s="111"/>
+      <c r="H846" s="8"/>
+      <c r="K846" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L846" s="41"/>
       <c r="M846" s="2"/>
-      <c r="N846" s="36"/>
-[...11 lines deleted...]
-        <f>IF(B829=$N$5,"Yes","No")</f>
+    </row>
+    <row r="847" spans="1:21" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A847" s="285" t="s">
+        <v>137</v>
+      </c>
+      <c r="B847" s="112" t="s">
+        <v>71</v>
+      </c>
+      <c r="C847" s="8"/>
+      <c r="D847" s="8"/>
+      <c r="E847" s="8"/>
+      <c r="F847" s="8"/>
+      <c r="G847" s="111"/>
+      <c r="H847" s="8"/>
+      <c r="K847" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L847" s="41"/>
+      <c r="M847" s="2"/>
+    </row>
+    <row r="848" spans="1:21" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A848" s="285" t="s">
+        <v>139</v>
+      </c>
+      <c r="B848" s="112" t="s">
+        <v>445</v>
+      </c>
+      <c r="C848" s="8"/>
+      <c r="D848" s="8"/>
+      <c r="E848" s="8"/>
+      <c r="F848" s="8"/>
+      <c r="G848" s="111"/>
+      <c r="H848" s="8"/>
+      <c r="K848" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L848" s="41"/>
+      <c r="M848" s="2"/>
+    </row>
+    <row r="849" spans="1:17" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A849" s="286" t="s">
+        <v>149</v>
+      </c>
+      <c r="B849" s="112" t="str">
+        <f>IF(B831=$N$5,"Yes","No")</f>
         <v>No</v>
       </c>
-      <c r="C847" s="280"/>
-[...60 lines deleted...]
-      <c r="L849" s="92"/>
+      <c r="C849" s="8"/>
+      <c r="D849" s="8"/>
+      <c r="E849" s="8"/>
+      <c r="F849" s="8"/>
+      <c r="G849" s="111"/>
+      <c r="H849" s="26"/>
+      <c r="K849" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L849" s="41"/>
       <c r="M849" s="2"/>
-      <c r="N849" s="36"/>
-[...18 lines deleted...]
-      <c r="L850" s="92"/>
+      <c r="P849" s="41"/>
+      <c r="Q849" s="41"/>
+    </row>
+    <row r="850" spans="1:17" ht="147.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A850" s="288" t="s">
+        <v>116</v>
+      </c>
+      <c r="B850" s="370" t="s">
+        <v>446</v>
+      </c>
+      <c r="C850" s="327"/>
+      <c r="D850" s="327"/>
+      <c r="E850" s="327"/>
+      <c r="F850" s="327"/>
+      <c r="G850" s="371"/>
+      <c r="H850" s="8"/>
+      <c r="K850" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L850" s="41"/>
       <c r="M850" s="2"/>
-      <c r="N850" s="36"/>
-[...24 lines deleted...]
-      <c r="L851" s="92"/>
+    </row>
+    <row r="851" spans="1:17" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A851" s="261"/>
+      <c r="B851" s="112"/>
+      <c r="C851" s="8"/>
+      <c r="D851" s="8"/>
+      <c r="E851" s="8"/>
+      <c r="F851" s="8"/>
+      <c r="G851" s="111"/>
+      <c r="H851" s="112"/>
+      <c r="K851" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L851" s="41"/>
       <c r="M851" s="2"/>
-      <c r="N851" s="36"/>
-[...32 lines deleted...]
-      <c r="L852" s="92"/>
+    </row>
+    <row r="852" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A852" s="291"/>
+      <c r="B852" s="128"/>
+      <c r="C852" s="128"/>
+      <c r="D852" s="128"/>
+      <c r="E852" s="128"/>
+      <c r="F852" s="128"/>
+      <c r="G852" s="128"/>
+      <c r="H852" s="128"/>
+      <c r="K852" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L852" s="41"/>
       <c r="M852" s="2"/>
-      <c r="N852" s="36"/>
-[...13 lines deleted...]
-      <c r="C853" s="52">
+      <c r="P852" s="42"/>
+      <c r="Q852" s="42"/>
+    </row>
+    <row r="853" spans="1:17" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A853" s="292" t="s">
+        <v>447</v>
+      </c>
+      <c r="B853" s="92"/>
+      <c r="C853" s="92"/>
+      <c r="D853" s="92"/>
+      <c r="E853" s="129"/>
+      <c r="F853" s="92"/>
+      <c r="G853" s="92"/>
+      <c r="H853" s="92"/>
+      <c r="K853" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L853" s="41"/>
+      <c r="M853" s="2"/>
+    </row>
+    <row r="854" spans="1:17" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A854" s="330" t="s">
+        <v>448</v>
+      </c>
+      <c r="B854" s="329"/>
+      <c r="C854" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="D854" s="34" t="s">
+        <v>449</v>
+      </c>
+      <c r="E854" s="246" t="s">
+        <v>450</v>
+      </c>
+      <c r="F854" s="329" t="s">
+        <v>451</v>
+      </c>
+      <c r="G854" s="329"/>
+      <c r="H854" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="I854" s="41"/>
+      <c r="J854" s="41"/>
+      <c r="K854" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L854" s="41"/>
+      <c r="M854" s="2"/>
+      <c r="P854" s="42"/>
+      <c r="Q854" s="42"/>
+    </row>
+    <row r="855" spans="1:17" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A855" s="293" t="s">
+        <v>452</v>
+      </c>
+      <c r="B855" s="37" t="s">
+        <v>453</v>
+      </c>
+      <c r="C855" s="43">
         <f>'Project pool deduction'!B28</f>
         <v>0</v>
       </c>
-      <c r="D853" s="52" t="str">
-        <f>CONCATENATE("($"&amp;TEXT(C853,"#,##0.00)"))</f>
+      <c r="D855" s="43" t="str">
+        <f>CONCATENATE("($"&amp;TEXT(C855,"#,##0.00)"))</f>
         <v>($0.00)</v>
       </c>
-      <c r="E853" s="287" t="str">
-        <f>CONCATENATE("$"&amp;TEXT(C853,"#,##0.00"))</f>
+      <c r="E855" s="247" t="str">
+        <f>CONCATENATE("$"&amp;TEXT(C855,"#,##0.00"))</f>
         <v>$0.00</v>
       </c>
-      <c r="F853" s="80" t="s">
-[...5 lines deleted...]
-      <c r="H853" s="52">
+      <c r="F855" s="63" t="s">
+        <v>452</v>
+      </c>
+      <c r="G855" s="37" t="s">
+        <v>453</v>
+      </c>
+      <c r="H855" s="43">
         <f>'Project pool deduction'!B28</f>
         <v>0</v>
       </c>
-      <c r="I853" s="49"/>
-[...22 lines deleted...]
-      <c r="C854" s="52">
+      <c r="K855" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L855" s="41"/>
+      <c r="M855" s="2"/>
+    </row>
+    <row r="856" spans="1:17" ht="57.75" x14ac:dyDescent="0.25">
+      <c r="A856" s="293" t="s">
+        <v>454</v>
+      </c>
+      <c r="B856" s="37" t="s">
+        <v>455</v>
+      </c>
+      <c r="C856" s="43">
         <f>'Project pool deduction'!B29</f>
         <v>0</v>
       </c>
-      <c r="D854" s="52" t="str">
-        <f t="shared" ref="D854:D857" si="0">CONCATENATE("($"&amp;TEXT(C854,"#,##0.00)"))</f>
+      <c r="D856" s="43" t="str">
+        <f t="shared" ref="D856:D859" si="0">CONCATENATE("($"&amp;TEXT(C856,"#,##0.00)"))</f>
         <v>($0.00)</v>
       </c>
-      <c r="E854" s="287" t="str">
-        <f>CONCATENATE("$"&amp;TEXT(C854,"#,##0.00"))</f>
+      <c r="E856" s="247" t="str">
+        <f>CONCATENATE("$"&amp;TEXT(C856,"#,##0.00"))</f>
         <v>$0.00</v>
       </c>
-      <c r="F854" s="80" t="s">
-[...5 lines deleted...]
-      <c r="H854" s="52">
+      <c r="F856" s="63" t="s">
+        <v>454</v>
+      </c>
+      <c r="G856" s="37" t="s">
+        <v>455</v>
+      </c>
+      <c r="H856" s="43">
         <f>'Project pool deduction'!B29</f>
         <v>0</v>
       </c>
-      <c r="I854" s="49"/>
-[...21 lines deleted...]
-        <f>' Reference module'!B558</f>
+      <c r="K856" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L856" s="41"/>
+      <c r="M856" s="2"/>
+    </row>
+    <row r="857" spans="1:17" ht="242.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A857" s="293" t="s">
+        <v>456</v>
+      </c>
+      <c r="B857" s="37" t="s">
+        <v>457</v>
+      </c>
+      <c r="C857" s="43">
+        <f>' Reference module'!B560</f>
         <v>0</v>
       </c>
-      <c r="D855" s="52" t="str">
+      <c r="D857" s="43" t="str">
         <f t="shared" si="0"/>
         <v>($0.00)</v>
       </c>
-      <c r="E855" s="287" t="str">
-        <f>CONCATENATE("$"&amp;TEXT(C855,"#,##0.00"))</f>
+      <c r="E857" s="247" t="str">
+        <f>CONCATENATE("$"&amp;TEXT(C857,"#,##0.00"))</f>
         <v>$0.00</v>
       </c>
-      <c r="F855" s="80" t="s">
-[...6 lines deleted...]
-        <f>' Reference module'!B558</f>
+      <c r="F857" s="63" t="s">
+        <v>456</v>
+      </c>
+      <c r="G857" s="37" t="s">
+        <v>457</v>
+      </c>
+      <c r="H857" s="43">
+        <f>' Reference module'!B560</f>
         <v>0</v>
       </c>
-      <c r="I855" s="285"/>
-[...20 lines deleted...]
-      <c r="C856" s="53">
+      <c r="I857" s="245"/>
+      <c r="J857" s="42"/>
+      <c r="K857" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L857" s="41"/>
+      <c r="M857" s="2"/>
+    </row>
+    <row r="858" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A858" s="293" t="s">
+        <v>458</v>
+      </c>
+      <c r="B858" s="37" t="s">
+        <v>459</v>
+      </c>
+      <c r="C858" s="44">
         <f>'Project pool deduction'!B32</f>
         <v>0</v>
       </c>
-      <c r="D856" s="54" t="str">
-        <f>CONCATENATE("(",TEXT(C856,"#,###.00")," years)")</f>
+      <c r="D858" s="45" t="str">
+        <f>CONCATENATE("(",TEXT(C858,"#,###.00")," years)")</f>
         <v>(.00 years)</v>
       </c>
-      <c r="E856" s="288"/>
-[...6 lines deleted...]
-      <c r="H856" s="57">
+      <c r="E858" s="248"/>
+      <c r="F858" s="63" t="s">
+        <v>458</v>
+      </c>
+      <c r="G858" s="37" t="s">
+        <v>460</v>
+      </c>
+      <c r="H858" s="48">
         <f>'Project pool deduction'!B31</f>
         <v>0</v>
       </c>
-      <c r="I856" s="285"/>
-[...21 lines deleted...]
-        <f>C855/C856</f>
+      <c r="I858" s="245"/>
+      <c r="K858" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L858" s="41"/>
+      <c r="M858" s="2"/>
+    </row>
+    <row r="859" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A859" s="293" t="s">
+        <v>461</v>
+      </c>
+      <c r="B859" s="37" t="s">
+        <v>462</v>
+      </c>
+      <c r="C859" s="43" t="e">
+        <f>C857/C858</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D857" s="52" t="e">
+      <c r="D859" s="43" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="E857" s="287" t="e">
-        <f>CONCATENATE("$"&amp;TEXT(C857,"#,##0.00"))</f>
+      <c r="E859" s="247" t="e">
+        <f>CONCATENATE("$"&amp;TEXT(C859,"#,##0.00"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F857" s="80" t="s">
-[...6 lines deleted...]
-        <f>H855*H856</f>
+      <c r="F859" s="63" t="s">
+        <v>461</v>
+      </c>
+      <c r="G859" s="37" t="s">
+        <v>463</v>
+      </c>
+      <c r="H859" s="43">
+        <f>H857*H858</f>
         <v>0</v>
       </c>
-      <c r="I857" s="49"/>
-[...20 lines deleted...]
-      <c r="C858" s="55">
+      <c r="J859" s="42"/>
+      <c r="K859" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L859" s="41"/>
+      <c r="M859" s="2"/>
+    </row>
+    <row r="860" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A860" s="293" t="s">
+        <v>464</v>
+      </c>
+      <c r="B860" s="37" t="s">
+        <v>369</v>
+      </c>
+      <c r="C860" s="46">
         <f>IF(OR('Project pool deduction'!$B$26=' Reference module'!$B$399,'Project pool deduction'!$B$33=' Reference module'!$B$399),0,VLOOKUP('Project pool deduction'!$B$33,Rate[#All],2,0))</f>
         <v>0</v>
       </c>
-      <c r="D858" s="52" t="str">
-        <f>CONCATENATE("("&amp;TEXT(C858,"#,##0%)"))</f>
+      <c r="D860" s="43" t="str">
+        <f>CONCATENATE("("&amp;TEXT(C860,"#,##0%)"))</f>
         <v>(0%)</v>
       </c>
-      <c r="E858" s="287"/>
-[...26 lines deleted...]
-        <f>C857*C858</f>
+      <c r="E860" s="247"/>
+      <c r="F860" s="8"/>
+      <c r="G860" s="8"/>
+      <c r="H860" s="8"/>
+      <c r="K860" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L860" s="41"/>
+      <c r="M860" s="2"/>
+    </row>
+    <row r="861" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A861" s="293" t="s">
+        <v>465</v>
+      </c>
+      <c r="B861" s="37" t="s">
+        <v>466</v>
+      </c>
+      <c r="C861" s="43" t="e">
+        <f>C859*C860</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D859" s="52" t="e">
-        <f t="shared" ref="D859:D860" si="1">CONCATENATE("($"&amp;TEXT(C859,"#,##0.00)"))</f>
+      <c r="D861" s="43" t="e">
+        <f t="shared" ref="D861:D862" si="1">CONCATENATE("($"&amp;TEXT(C861,"#,##0.00)"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E859" s="287" t="e">
-        <f>CONCATENATE("$"&amp;TEXT(C859,"#,##0.00"))</f>
+      <c r="E861" s="247" t="e">
+        <f>CONCATENATE("$"&amp;TEXT(C861,"#,##0.00"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F859" s="280"/>
-[...25 lines deleted...]
-        <f>C855-C859</f>
+      <c r="F861" s="8"/>
+      <c r="G861" s="8"/>
+      <c r="H861" s="8"/>
+      <c r="K861" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L861" s="41"/>
+      <c r="M861" s="2"/>
+    </row>
+    <row r="862" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A862" s="293" t="s">
+        <v>467</v>
+      </c>
+      <c r="B862" s="37" t="s">
+        <v>468</v>
+      </c>
+      <c r="C862" s="43" t="e">
+        <f>C857-C861</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D860" s="52" t="e">
+      <c r="D862" s="43" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="E860" s="287"/>
-[...25 lines deleted...]
-      <c r="C861" s="55">
+      <c r="E862" s="247"/>
+      <c r="F862" s="8"/>
+      <c r="G862" s="8"/>
+      <c r="H862" s="8"/>
+      <c r="K862" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L862" s="41"/>
+      <c r="M862" s="2"/>
+    </row>
+    <row r="863" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A863" s="293" t="s">
+        <v>469</v>
+      </c>
+      <c r="B863" s="37" t="s">
+        <v>460</v>
+      </c>
+      <c r="C863" s="46">
         <f>'Project pool deduction'!B31</f>
         <v>0</v>
       </c>
-      <c r="D861" s="52" t="str">
-        <f>CONCATENATE("("&amp;TEXT(C861,"#,##0.00%)"))</f>
+      <c r="D863" s="43" t="str">
+        <f>CONCATENATE("("&amp;TEXT(C863,"#,##0.00%)"))</f>
         <v>(0.00%)</v>
       </c>
-      <c r="E861" s="287"/>
-[...24 lines deleted...]
-        <f>IF(C860&gt;=0,C859*C861,C855*C861)</f>
+      <c r="E863" s="247"/>
+      <c r="F863" s="8"/>
+      <c r="G863" s="8"/>
+      <c r="H863" s="8"/>
+      <c r="K863" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L863" s="41"/>
+      <c r="M863" s="2"/>
+    </row>
+    <row r="864" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A864" s="293" t="s">
+        <v>470</v>
+      </c>
+      <c r="B864" s="37" t="s">
+        <v>471</v>
+      </c>
+      <c r="C864" s="47" t="e">
+        <f>IF(C862&gt;=0,C861*C863,C857*C863)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D862" s="52" t="e">
-        <f t="shared" ref="D862" si="2">CONCATENATE("($"&amp;TEXT(C862,"#,##0.00)"))</f>
+      <c r="D864" s="43" t="e">
+        <f t="shared" ref="D864" si="2">CONCATENATE("($"&amp;TEXT(C864,"#,##0.00)"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E862" s="287" t="e">
-        <f>CONCATENATE("$"&amp;TEXT(C862,"#,##0.00"))</f>
+      <c r="E864" s="247" t="e">
+        <f>CONCATENATE("$"&amp;TEXT(C864,"#,##0.00"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F862" s="280"/>
-[...17 lines deleted...]
-        <f>IF(C860&gt;=0,C860,0)</f>
+      <c r="F864" s="8"/>
+      <c r="G864" s="8"/>
+      <c r="H864" s="8"/>
+      <c r="K864" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L864" s="41"/>
+      <c r="M864" s="2"/>
+    </row>
+    <row r="865" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A865" s="293" t="s">
+        <v>472</v>
+      </c>
+      <c r="B865" s="37" t="s">
+        <v>473</v>
+      </c>
+      <c r="C865" s="43" t="e">
+        <f>IF(C862&gt;=0,C862,0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D863" s="54"/>
-[...1 lines deleted...]
-        <f>CONCATENATE("$"&amp;TEXT(C863,"#,##0.00"))</f>
+      <c r="D865" s="45"/>
+      <c r="E865" s="247" t="e">
+        <f>CONCATENATE("$"&amp;TEXT(C865,"#,##0.00"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F863" s="280"/>
-[...31 lines deleted...]
-        <f>IF('Project pool deduction'!$B$27="No",C862,H857)</f>
+      <c r="F865" s="8"/>
+      <c r="G865" s="8"/>
+      <c r="H865" s="8"/>
+      <c r="K865" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L865" s="41"/>
+      <c r="M865" s="2"/>
+    </row>
+    <row r="866" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A866" s="294"/>
+      <c r="B866" s="249"/>
+      <c r="C866" s="249"/>
+      <c r="D866" s="249"/>
+      <c r="E866" s="250"/>
+      <c r="F866" s="8"/>
+      <c r="G866" s="8"/>
+      <c r="H866" s="8"/>
+      <c r="K866" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L866" s="41"/>
+      <c r="M866" s="2"/>
+    </row>
+    <row r="867" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A867" s="331" t="s">
+        <v>474</v>
+      </c>
+      <c r="B867" s="332"/>
+      <c r="C867" s="251">
+        <f>IF('Project pool deduction'!$B$27="No",C864,H859)</f>
         <v>0</v>
       </c>
-      <c r="D865" s="292"/>
-[...1 lines deleted...]
-        <f>CONCATENATE("$"&amp;TEXT(C865,"#,##0.00"))</f>
+      <c r="D867" s="252"/>
+      <c r="E867" s="253" t="str">
+        <f>CONCATENATE("$"&amp;TEXT(C867,"#,##0.00"))</f>
         <v>$0.00</v>
       </c>
-      <c r="F865" s="280"/>
-[...38 lines deleted...]
-      <c r="L867" s="92"/>
+      <c r="F867" s="8"/>
+      <c r="G867" s="8"/>
+      <c r="H867" s="8"/>
+      <c r="K867" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L867" s="41"/>
       <c r="M867" s="2"/>
     </row>
-    <row r="868" spans="1:21" s="11" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="L868" s="92"/>
+    <row r="868" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A868" s="295"/>
+      <c r="B868" s="89"/>
+      <c r="C868" s="89"/>
+      <c r="D868" s="89"/>
+      <c r="E868" s="89"/>
+      <c r="F868" s="89"/>
+      <c r="G868" s="89"/>
+      <c r="H868" s="89"/>
+      <c r="K868" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L868" s="41"/>
       <c r="M868" s="2"/>
     </row>
-    <row r="869" spans="1:21" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L869" s="92"/>
+    <row r="869" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A869" s="291"/>
+      <c r="B869" s="128"/>
+      <c r="C869" s="128"/>
+      <c r="D869" s="128"/>
+      <c r="E869" s="128"/>
+      <c r="F869" s="128"/>
+      <c r="G869" s="128"/>
+      <c r="H869" s="128"/>
+      <c r="K869" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L869" s="41"/>
       <c r="M869" s="2"/>
     </row>
-    <row r="870" spans="1:21" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L870" s="92"/>
+    <row r="870" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A870" s="292" t="s">
+        <v>475</v>
+      </c>
+      <c r="B870" s="92"/>
+      <c r="C870" s="92"/>
+      <c r="D870" s="92"/>
+      <c r="E870" s="92"/>
+      <c r="F870" s="92"/>
+      <c r="G870" s="92"/>
+      <c r="H870" s="92"/>
+      <c r="K870" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L870" s="41"/>
       <c r="M870" s="2"/>
     </row>
-    <row r="871" spans="1:21" s="11" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      <c r="L871" s="92"/>
+    <row r="871" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A871" s="296" t="s">
+        <v>116</v>
+      </c>
+      <c r="B871" s="327" t="s">
+        <v>476</v>
+      </c>
+      <c r="C871" s="350"/>
+      <c r="D871" s="350"/>
+      <c r="E871" s="350"/>
+      <c r="F871" s="350"/>
+      <c r="G871" s="350"/>
+      <c r="H871" s="102"/>
+      <c r="K871" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L871" s="41"/>
       <c r="M871" s="2"/>
     </row>
-    <row r="872" spans="1:21" s="11" customFormat="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <f>IFERROR(C872,D872)</f>
+    <row r="872" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A872" s="259"/>
+      <c r="B872" s="238"/>
+      <c r="C872" s="8"/>
+      <c r="D872" s="8"/>
+      <c r="E872" s="8"/>
+      <c r="F872" s="8"/>
+      <c r="G872" s="8"/>
+      <c r="H872" s="102"/>
+      <c r="K872" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L872" s="41"/>
+      <c r="M872" s="2"/>
+    </row>
+    <row r="873" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A873" s="259"/>
+      <c r="B873" s="238"/>
+      <c r="C873" s="349" t="s">
+        <v>477</v>
+      </c>
+      <c r="D873" s="349"/>
+      <c r="E873" s="238"/>
+      <c r="F873" s="238"/>
+      <c r="G873" s="238"/>
+      <c r="H873" s="8"/>
+      <c r="K873" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L873" s="41"/>
+      <c r="M873" s="2"/>
+    </row>
+    <row r="874" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A874" s="272" t="s">
+        <v>478</v>
+      </c>
+      <c r="B874" s="240" t="str">
+        <f>IFERROR(C874,D874)</f>
         <v>YYYY-PY</v>
       </c>
-      <c r="C872" s="172" t="e">
+      <c r="C874" s="136" t="e">
         <f>VLOOKUP('Project pool deduction'!$B$26,Values[#All],2,0)</f>
         <v>#N/A</v>
       </c>
-      <c r="D872" s="166" t="s">
-[...18 lines deleted...]
-        <f>C873</f>
+      <c r="D874" s="130" t="s">
+        <v>479</v>
+      </c>
+      <c r="E874" s="8"/>
+      <c r="F874" s="238"/>
+      <c r="G874" s="238"/>
+      <c r="H874" s="8"/>
+      <c r="K874" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L874" s="41"/>
+      <c r="M874" s="2"/>
+    </row>
+    <row r="875" spans="1:13" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A875" s="272" t="s">
+        <v>480</v>
+      </c>
+      <c r="B875" s="142" t="str">
+        <f>C875</f>
         <v>($0.00)</v>
       </c>
-      <c r="C873" s="173" t="str">
-        <f>$D$853</f>
+      <c r="C875" s="137" t="str">
+        <f>$D$855</f>
         <v>($0.00)</v>
       </c>
-      <c r="D873" s="167" t="s">
-[...18 lines deleted...]
-        <f>IFERROR(C874,D874)</f>
+      <c r="D875" s="131" t="s">
+        <v>481</v>
+      </c>
+      <c r="E875" s="8"/>
+      <c r="F875" s="238"/>
+      <c r="G875" s="238"/>
+      <c r="H875" s="8"/>
+      <c r="K875" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L875" s="41"/>
+      <c r="M875" s="2"/>
+    </row>
+    <row r="876" spans="1:13" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A876" s="272" t="s">
+        <v>482</v>
+      </c>
+      <c r="B876" s="240" t="str">
+        <f>IFERROR(C876,D876)</f>
         <v>YYYY-CY</v>
       </c>
-      <c r="C874" s="172" t="e">
+      <c r="C876" s="136" t="e">
         <f>VLOOKUP('Project pool deduction'!$B$26,Values[#All],1,0)</f>
         <v>#N/A</v>
       </c>
-      <c r="D874" s="168" t="s">
-[...18 lines deleted...]
-        <f>C875</f>
+      <c r="D876" s="132" t="s">
+        <v>483</v>
+      </c>
+      <c r="E876" s="8"/>
+      <c r="F876" s="238"/>
+      <c r="G876" s="238"/>
+      <c r="H876" s="8"/>
+      <c r="K876" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="L876" s="41"/>
+      <c r="M876" s="2"/>
+    </row>
+    <row r="877" spans="1:13" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A877" s="272" t="s">
+        <v>484</v>
+      </c>
+      <c r="B877" s="142" t="str">
+        <f>C877</f>
         <v>($0.00)</v>
       </c>
-      <c r="C875" s="173" t="str">
-        <f>$D$854</f>
+      <c r="C877" s="137" t="str">
+        <f>$D$856</f>
         <v>($0.00)</v>
       </c>
-      <c r="D875" s="167" t="s">
-[...18 lines deleted...]
-        <f>IFERROR(C876,D876)</f>
+      <c r="D877" s="131" t="s">
+        <v>485</v>
+      </c>
+      <c r="E877" s="8"/>
+      <c r="F877" s="238"/>
+      <c r="G877" s="238"/>
+      <c r="H877" s="8"/>
+    </row>
+    <row r="878" spans="1:13" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A878" s="272" t="s">
+        <v>486</v>
+      </c>
+      <c r="B878" s="143" t="str">
+        <f>IFERROR(C878,D878)</f>
         <v>YYYY</v>
       </c>
-      <c r="C876" s="174" t="e">
+      <c r="C878" s="138" t="e">
         <f>VLOOKUP('Project pool deduction'!$B$26,Values[#All],3,0)</f>
         <v>#N/A</v>
       </c>
-      <c r="D876" s="168" t="s">
-[...10 lines deleted...]
-        <f>COUNTA(K3:K874)</f>
+      <c r="D878" s="132" t="s">
+        <v>487</v>
+      </c>
+      <c r="E878" s="98"/>
+      <c r="F878" s="238"/>
+      <c r="G878" s="238"/>
+      <c r="H878" s="8"/>
+      <c r="J878" s="78" t="s">
+        <v>488</v>
+      </c>
+      <c r="K878" s="2">
+        <f>COUNTA(K3:K876)</f>
         <v>855</v>
       </c>
-      <c r="L876" s="92"/>
-[...13 lines deleted...]
-        <f>IF(C877="($0.00)",D877,C877)</f>
+      <c r="L878" s="41"/>
+      <c r="M878" s="2"/>
+    </row>
+    <row r="879" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A879" s="272" t="s">
+        <v>489</v>
+      </c>
+      <c r="B879" s="240" t="str">
+        <f>IF(C879="($0.00)",D879,C879)</f>
         <v>($9,999,99F)</v>
       </c>
-      <c r="C877" s="173" t="str">
-        <f>$D$855</f>
+      <c r="C879" s="137" t="str">
+        <f>$D$857</f>
         <v>($0.00)</v>
       </c>
-      <c r="D877" s="167" t="s">
-[...10 lines deleted...]
-        <f>COUNTIF(K3:K874,N46)</f>
+      <c r="D879" s="131" t="s">
+        <v>490</v>
+      </c>
+      <c r="E879" s="8"/>
+      <c r="F879" s="238"/>
+      <c r="G879" s="238"/>
+      <c r="H879" s="8"/>
+      <c r="J879" s="78" t="s">
+        <v>491</v>
+      </c>
+      <c r="K879" s="2">
+        <f>COUNTIF(K3:K876,N46)</f>
         <v>146</v>
       </c>
-      <c r="L877" s="92"/>
-[...13 lines deleted...]
-        <f>IF(C878="$0.00",D878,C878)</f>
+      <c r="L879" s="41"/>
+      <c r="M879" s="2"/>
+    </row>
+    <row r="880" spans="1:13" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A880" s="272" t="s">
+        <v>492</v>
+      </c>
+      <c r="B880" s="240" t="str">
+        <f>IF(C880="$0.00",D880,C880)</f>
         <v>$9,999,99F</v>
       </c>
-      <c r="C878" s="173" t="str">
-        <f>$E$855</f>
+      <c r="C880" s="137" t="str">
+        <f>$E$857</f>
         <v>$0.00</v>
       </c>
-      <c r="D878" s="167" t="s">
-[...10 lines deleted...]
-        <f>K877/K876</f>
+      <c r="D880" s="131" t="s">
+        <v>493</v>
+      </c>
+      <c r="E880" s="8"/>
+      <c r="F880" s="238"/>
+      <c r="G880" s="238"/>
+      <c r="H880" s="8"/>
+      <c r="J880" s="78" t="s">
+        <v>494</v>
+      </c>
+      <c r="K880" s="67">
+        <f>K879/K878</f>
         <v>0.17076023391812867</v>
       </c>
-      <c r="L878" s="93"/>
-[...13 lines deleted...]
-        <f>IF(C879="(.00 years)",D879,C879)</f>
+      <c r="L880" s="70"/>
+      <c r="M880" s="67"/>
+    </row>
+    <row r="881" spans="1:11" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A881" s="272" t="s">
+        <v>495</v>
+      </c>
+      <c r="B881" s="240" t="str">
+        <f>IF(C881="(.00 years)",D881,C881)</f>
         <v>(9.99 years)</v>
       </c>
-      <c r="C879" s="173" t="str">
-        <f>$D$856</f>
+      <c r="C881" s="137" t="str">
+        <f>$D$858</f>
         <v>(.00 years)</v>
       </c>
-      <c r="D879" s="168" t="s">
-[...18 lines deleted...]
-        <f>IFERROR(C880,D880)</f>
+      <c r="D881" s="132" t="s">
+        <v>496</v>
+      </c>
+      <c r="E881" s="8"/>
+      <c r="F881" s="238"/>
+      <c r="G881" s="238"/>
+      <c r="H881" s="8"/>
+    </row>
+    <row r="882" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A882" s="297" t="s">
+        <v>497</v>
+      </c>
+      <c r="B882" s="240" t="str">
+        <f>IFERROR(C882,D882)</f>
         <v>$9,999,99I</v>
       </c>
-      <c r="C880" s="173" t="e">
-[...54 lines deleted...]
-      <c r="C882" s="173" t="e">
+      <c r="C882" s="137" t="e">
         <f>$E$859</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D882" s="168" t="s">
-[...18 lines deleted...]
-        <f>IFERROR(C883,D883)</f>
+      <c r="D882" s="132" t="s">
+        <v>498</v>
+      </c>
+      <c r="E882" s="8"/>
+      <c r="F882" s="238"/>
+      <c r="G882" s="238"/>
+      <c r="H882" s="8"/>
+    </row>
+    <row r="883" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="A883" s="297" t="s">
+        <v>499</v>
+      </c>
+      <c r="B883" s="240" t="str">
+        <f>IF(C883="(0%)",D883,C883)</f>
+        <v>(999%)</v>
+      </c>
+      <c r="C883" s="137" t="str">
+        <f>$D$860</f>
+        <v>(0%)</v>
+      </c>
+      <c r="D883" s="133" t="s">
+        <v>500</v>
+      </c>
+      <c r="E883" s="8"/>
+      <c r="F883" s="238"/>
+      <c r="G883" s="238"/>
+      <c r="H883" s="8"/>
+      <c r="K883" s="4" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="884" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A884" s="297" t="s">
+        <v>502</v>
+      </c>
+      <c r="B884" s="240" t="str">
+        <f>IFERROR(C884,D884)</f>
+        <v>$9,999,99K</v>
+      </c>
+      <c r="C884" s="137" t="e">
+        <f>$E$861</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D884" s="132" t="s">
+        <v>503</v>
+      </c>
+      <c r="E884" s="8"/>
+      <c r="F884" s="238"/>
+      <c r="G884" s="238"/>
+      <c r="H884" s="8"/>
+    </row>
+    <row r="885" spans="1:11" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A885" s="297" t="s">
+        <v>504</v>
+      </c>
+      <c r="B885" s="240" t="str">
+        <f>IFERROR(C885,D885)</f>
         <v>($9,999,99L)</v>
       </c>
-      <c r="C883" s="173" t="e">
-        <f>$D$859</f>
+      <c r="C885" s="137" t="e">
+        <f>$D$861</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D883" s="167" t="s">
-[...12 lines deleted...]
-        <f>IF(C884="(0.00%)",D884,C884)</f>
+      <c r="D885" s="131" t="s">
+        <v>505</v>
+      </c>
+      <c r="E885" s="8"/>
+      <c r="F885" s="238"/>
+      <c r="G885" s="238"/>
+      <c r="H885" s="8"/>
+    </row>
+    <row r="886" spans="1:11" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A886" s="297" t="s">
+        <v>506</v>
+      </c>
+      <c r="B886" s="240" t="str">
+        <f>IF(C886="(0.00%)",D886,C886)</f>
         <v>(999.99%)</v>
       </c>
-      <c r="C884" s="173" t="str">
-        <f>$D$861</f>
+      <c r="C886" s="137" t="str">
+        <f>$D$863</f>
         <v>(0.00%)</v>
       </c>
-      <c r="D884" s="170" t="s">
-[...12 lines deleted...]
-        <f>IFERROR(C885,D885)</f>
+      <c r="D886" s="134" t="s">
+        <v>507</v>
+      </c>
+      <c r="E886" s="8"/>
+      <c r="F886" s="238"/>
+      <c r="G886" s="238"/>
+      <c r="H886" s="8"/>
+    </row>
+    <row r="887" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A887" s="297" t="s">
+        <v>508</v>
+      </c>
+      <c r="B887" s="240" t="str">
+        <f>IFERROR(C887,D887)</f>
         <v>$0.00</v>
       </c>
-      <c r="C885" s="173" t="str">
+      <c r="C887" s="137" t="str">
+        <f>$E$867</f>
+        <v>$0.00</v>
+      </c>
+      <c r="D887" s="131" t="s">
+        <v>509</v>
+      </c>
+      <c r="E887" s="8"/>
+      <c r="F887" s="238"/>
+      <c r="G887" s="238"/>
+      <c r="H887" s="8"/>
+    </row>
+    <row r="888" spans="1:11" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A888" s="297" t="s">
+        <v>510</v>
+      </c>
+      <c r="B888" s="240" t="str">
+        <f>IFERROR(C888,D888)</f>
+        <v>$9,999.99P</v>
+      </c>
+      <c r="C888" s="137" t="e">
         <f>$E$865</f>
-        <v>$0.00</v>
-[...18 lines deleted...]
-        <f>$E$863</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D886" s="171" t="s">
-[...12 lines deleted...]
-        <f>IFERROR(C887,D887)</f>
+      <c r="D888" s="135" t="s">
+        <v>511</v>
+      </c>
+      <c r="E888" s="8"/>
+      <c r="F888" s="238"/>
+      <c r="G888" s="238"/>
+      <c r="H888" s="8"/>
+    </row>
+    <row r="889" spans="1:11" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A889" s="272" t="s">
+        <v>512</v>
+      </c>
+      <c r="B889" s="143" t="str">
+        <f>IFERROR(C889,D889)</f>
         <v>$9,999.99Q</v>
       </c>
-      <c r="C887" s="175" t="e">
-        <f>$C$863</f>
+      <c r="C889" s="139" t="e">
+        <f>$C$865</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D887" s="171" t="s">
-[...12 lines deleted...]
-        <f>IFERROR(C888,D888)</f>
+      <c r="D889" s="135" t="s">
+        <v>513</v>
+      </c>
+      <c r="E889" s="8"/>
+      <c r="F889" s="238"/>
+      <c r="G889" s="238"/>
+      <c r="H889" s="8"/>
+    </row>
+    <row r="890" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A890" s="298" t="s">
+        <v>514</v>
+      </c>
+      <c r="B890" s="144">
+        <f>IFERROR(C890,D890)</f>
         <v>0</v>
       </c>
-      <c r="C888" s="176" t="e">
-        <f>C860</f>
+      <c r="C890" s="140" t="e">
+        <f>C862</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D888" s="177">
+      <c r="D890" s="141">
         <v>0</v>
       </c>
-      <c r="E888" s="120"/>
-[...2 lines deleted...]
-      <c r="H888" s="120"/>
+      <c r="E890" s="89"/>
+      <c r="F890" s="239"/>
+      <c r="G890" s="239"/>
+      <c r="H890" s="89"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-256" hashValue="owylMtdulB41/hI8rSR8sq6o8KrkNM3mQqZHWLhurOk=" saltValue="L6x98yWroqfOp7iRoqVYww==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <autoFilter ref="E1:U874" xr:uid="{2219F37D-C621-468D-A33E-6758DCBD20B6}"/>
+  <sheetProtection algorithmName="SHA-256" hashValue="omLB7SBd79Qb9YaFEDbxUuzL99Gd3sROKOjj60/PcwM=" saltValue="DT6Xm6HiBPVkP6NOr9hwqg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <autoFilter ref="E1:U876" xr:uid="{2219F37D-C621-468D-A33E-6758DCBD20B6}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="N43:N46">
     <sortCondition ref="N43:N46"/>
   </sortState>
   <mergeCells count="176">
-    <mergeCell ref="B68:G68"/>
-[...38 lines deleted...]
-    <mergeCell ref="B736:G736"/>
+    <mergeCell ref="B152:G152"/>
+    <mergeCell ref="B158:G158"/>
+    <mergeCell ref="B647:G647"/>
+    <mergeCell ref="B376:G376"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="B723:G723"/>
+    <mergeCell ref="B721:G721"/>
     <mergeCell ref="B722:G722"/>
-    <mergeCell ref="B641:G641"/>
-[...14 lines deleted...]
-    <mergeCell ref="B839:G839"/>
+    <mergeCell ref="B390:G390"/>
+    <mergeCell ref="B396:G396"/>
+    <mergeCell ref="B407:G407"/>
+    <mergeCell ref="B413:G413"/>
+    <mergeCell ref="B421:G421"/>
+    <mergeCell ref="B562:G562"/>
+    <mergeCell ref="B607:G607"/>
+    <mergeCell ref="B616:G616"/>
+    <mergeCell ref="B619:G619"/>
+    <mergeCell ref="B585:G585"/>
+    <mergeCell ref="B588:G588"/>
+    <mergeCell ref="B591:G591"/>
+    <mergeCell ref="B601:G601"/>
+    <mergeCell ref="B570:G570"/>
+    <mergeCell ref="B467:G467"/>
+    <mergeCell ref="B533:G533"/>
+    <mergeCell ref="B675:G675"/>
+    <mergeCell ref="B683:G683"/>
+    <mergeCell ref="B696:G696"/>
+    <mergeCell ref="B787:G787"/>
+    <mergeCell ref="B666:H666"/>
+    <mergeCell ref="B278:G278"/>
+    <mergeCell ref="B284:G284"/>
+    <mergeCell ref="B577:G577"/>
+    <mergeCell ref="B512:G512"/>
+    <mergeCell ref="B519:G519"/>
+    <mergeCell ref="B527:G527"/>
+    <mergeCell ref="B530:G530"/>
+    <mergeCell ref="B596:G596"/>
+    <mergeCell ref="B622:G622"/>
+    <mergeCell ref="B612:G612"/>
+    <mergeCell ref="B320:G320"/>
+    <mergeCell ref="B504:G504"/>
+    <mergeCell ref="B340:G340"/>
+    <mergeCell ref="B368:G368"/>
+    <mergeCell ref="B365:G365"/>
+    <mergeCell ref="B404:G404"/>
+    <mergeCell ref="B441:G441"/>
     <mergeCell ref="B815:G815"/>
+    <mergeCell ref="B829:G829"/>
+    <mergeCell ref="B819:G819"/>
     <mergeCell ref="B820:G820"/>
-    <mergeCell ref="B814:G814"/>
-[...11 lines deleted...]
-    <mergeCell ref="B819:G819"/>
+    <mergeCell ref="B704:G704"/>
+    <mergeCell ref="B731:G731"/>
+    <mergeCell ref="B710:G710"/>
+    <mergeCell ref="B730:G730"/>
+    <mergeCell ref="B720:G720"/>
+    <mergeCell ref="B718:G718"/>
+    <mergeCell ref="B9:G9"/>
+    <mergeCell ref="B51:G51"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="B719:G719"/>
+    <mergeCell ref="B684:G684"/>
+    <mergeCell ref="B688:G688"/>
+    <mergeCell ref="B685:G685"/>
+    <mergeCell ref="B686:G686"/>
+    <mergeCell ref="B597:G597"/>
+    <mergeCell ref="B598:G598"/>
+    <mergeCell ref="B628:G628"/>
+    <mergeCell ref="B629:G629"/>
+    <mergeCell ref="B687:G687"/>
+    <mergeCell ref="B567:G567"/>
+    <mergeCell ref="B96:G96"/>
+    <mergeCell ref="B472:G472"/>
+    <mergeCell ref="B501:G501"/>
+    <mergeCell ref="B509:G509"/>
+    <mergeCell ref="B498:G498"/>
+    <mergeCell ref="B334:G334"/>
+    <mergeCell ref="B275:G275"/>
+    <mergeCell ref="B689:G689"/>
+    <mergeCell ref="B661:G661"/>
+    <mergeCell ref="B669:G669"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B256:G256"/>
     <mergeCell ref="B264:G264"/>
     <mergeCell ref="B270:G270"/>
     <mergeCell ref="B222:G222"/>
     <mergeCell ref="B228:G228"/>
     <mergeCell ref="B236:G236"/>
     <mergeCell ref="B242:G242"/>
     <mergeCell ref="B250:G250"/>
     <mergeCell ref="B208:G208"/>
     <mergeCell ref="B214:G214"/>
     <mergeCell ref="B200:G200"/>
     <mergeCell ref="B37:G37"/>
     <mergeCell ref="B43:G43"/>
     <mergeCell ref="B130:G130"/>
     <mergeCell ref="B138:G138"/>
     <mergeCell ref="B144:G144"/>
     <mergeCell ref="B136:G136"/>
     <mergeCell ref="B102:G102"/>
     <mergeCell ref="B166:G166"/>
     <mergeCell ref="B172:G172"/>
     <mergeCell ref="B180:G180"/>
     <mergeCell ref="B186:G186"/>
     <mergeCell ref="B194:G194"/>
-    <mergeCell ref="B9:G9"/>
-[...9 lines deleted...]
-    <mergeCell ref="B626:G626"/>
+    <mergeCell ref="C873:D873"/>
+    <mergeCell ref="B871:G871"/>
+    <mergeCell ref="B740:G740"/>
+    <mergeCell ref="B741:G741"/>
+    <mergeCell ref="B742:G742"/>
+    <mergeCell ref="B743:G743"/>
+    <mergeCell ref="B744:G744"/>
+    <mergeCell ref="B818:G818"/>
+    <mergeCell ref="B841:G841"/>
+    <mergeCell ref="B817:G817"/>
+    <mergeCell ref="B822:G822"/>
+    <mergeCell ref="B816:G816"/>
+    <mergeCell ref="B837:G837"/>
+    <mergeCell ref="B838:G838"/>
+    <mergeCell ref="B750:G750"/>
+    <mergeCell ref="B758:G758"/>
+    <mergeCell ref="B843:G843"/>
+    <mergeCell ref="B823:G823"/>
+    <mergeCell ref="B793:G793"/>
+    <mergeCell ref="B844:G844"/>
+    <mergeCell ref="B836:G836"/>
+    <mergeCell ref="B840:G840"/>
+    <mergeCell ref="B850:G850"/>
+    <mergeCell ref="B821:G821"/>
+    <mergeCell ref="F854:G854"/>
+    <mergeCell ref="A854:B854"/>
+    <mergeCell ref="B807:G807"/>
+    <mergeCell ref="A867:B867"/>
+    <mergeCell ref="B842:G842"/>
+    <mergeCell ref="B839:G839"/>
+    <mergeCell ref="B234:G234"/>
+    <mergeCell ref="B248:H248"/>
+    <mergeCell ref="B801:G801"/>
     <mergeCell ref="B627:G627"/>
-    <mergeCell ref="B685:G685"/>
-[...66 lines deleted...]
-    <mergeCell ref="B531:G531"/>
+    <mergeCell ref="B632:G632"/>
+    <mergeCell ref="B635:G635"/>
+    <mergeCell ref="B638:G638"/>
+    <mergeCell ref="B541:G541"/>
+    <mergeCell ref="B644:G644"/>
+    <mergeCell ref="B738:G738"/>
+    <mergeCell ref="B724:G724"/>
+    <mergeCell ref="B643:G643"/>
+    <mergeCell ref="A649:A652"/>
+    <mergeCell ref="B739:G739"/>
+    <mergeCell ref="A653:A655"/>
+    <mergeCell ref="B764:G764"/>
+    <mergeCell ref="B772:G772"/>
+    <mergeCell ref="B779:G779"/>
+    <mergeCell ref="B68:G68"/>
+    <mergeCell ref="B74:G74"/>
+    <mergeCell ref="B312:G312"/>
+    <mergeCell ref="B292:G292"/>
+    <mergeCell ref="B298:G298"/>
+    <mergeCell ref="B306:G306"/>
+    <mergeCell ref="B548:G548"/>
+    <mergeCell ref="B556:G556"/>
+    <mergeCell ref="B559:G559"/>
+    <mergeCell ref="B538:G538"/>
+    <mergeCell ref="B490:G490"/>
+    <mergeCell ref="B475:G475"/>
+    <mergeCell ref="B436:G436"/>
+    <mergeCell ref="B444:G444"/>
+    <mergeCell ref="B450:G450"/>
+    <mergeCell ref="B458:G458"/>
+    <mergeCell ref="B326:G326"/>
+    <mergeCell ref="B382:G382"/>
+    <mergeCell ref="B348:G348"/>
+    <mergeCell ref="B354:G354"/>
+    <mergeCell ref="B362:G362"/>
+    <mergeCell ref="B110:G110"/>
+    <mergeCell ref="B116:G116"/>
+    <mergeCell ref="B124:G124"/>
   </mergeCells>
-  <conditionalFormatting sqref="B815">
+  <conditionalFormatting sqref="B817">
     <cfRule type="expression" dxfId="41" priority="53">
-      <formula>IF($B$815=$B$821,TRUE,FALSE)</formula>
+      <formula>IF($B$817=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B836">
+  <conditionalFormatting sqref="B838">
     <cfRule type="expression" dxfId="40" priority="47">
-      <formula>IF($B$815=$B$821,TRUE,FALSE)</formula>
+      <formula>IF($B$817=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B682:G686">
+  <conditionalFormatting sqref="B684:G688">
     <cfRule type="expression" dxfId="39" priority="24">
-      <formula>IF($B682=$B$687,TRUE,FALSE)</formula>
+      <formula>IF($B684=$B$689,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B717:G717">
+  <conditionalFormatting sqref="B719:G719">
     <cfRule type="expression" dxfId="38" priority="33">
-      <formula>IF($B$717=$B$722,TRUE,FALSE)</formula>
+      <formula>IF($B$719=$B$724,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B737:G737">
+  <conditionalFormatting sqref="B739:G739">
     <cfRule type="expression" dxfId="34" priority="23">
-      <formula>IF($B$737=$B$742,TRUE,FALSE)</formula>
-[...4 lines deleted...]
-      <formula>IF($B$814=$B$821,TRUE,FALSE)</formula>
+      <formula>IF($B$739=$B$744,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B816:G816">
-    <cfRule type="expression" dxfId="31" priority="49">
-[...5 lines deleted...]
-      <formula>IF($B$817=$B$821,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="32" priority="51">
+      <formula>IF($B$816=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B818:G818">
-    <cfRule type="expression" dxfId="29" priority="65">
-      <formula>IF($B$818=$B$821,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="31" priority="49">
+      <formula>IF($B$818=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B819:G819">
-    <cfRule type="expression" dxfId="28" priority="66">
-      <formula>IF($B$819=$B$821,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="30" priority="64">
+      <formula>IF($B$819=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B820:G820">
-    <cfRule type="expression" dxfId="27" priority="44">
-      <formula>IF($B$820=$B$821,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="29" priority="65">
+      <formula>IF($B$820=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B835:G835">
-[...1 lines deleted...]
-      <formula>IF($B$814=$B$821,TRUE,FALSE)</formula>
+  <conditionalFormatting sqref="B821:G821">
+    <cfRule type="expression" dxfId="28" priority="66">
+      <formula>IF($B$821=$B$823,TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B822:G822">
+    <cfRule type="expression" dxfId="27" priority="44">
+      <formula>IF($B$822=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B837:G837">
-    <cfRule type="expression" dxfId="25" priority="37">
-[...5 lines deleted...]
-      <formula>IF($B$838=$B$842,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="26" priority="48">
+      <formula>IF($B$816=$B$823,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B839:G839">
-    <cfRule type="expression" dxfId="23" priority="38">
-      <formula>IF($B$839=$B$842,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="25" priority="37">
+      <formula>IF($B$839=$B$844,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B840:G840">
-    <cfRule type="expression" dxfId="22" priority="42">
-      <formula>-IF($B$840=$B$842,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="24" priority="40">
+      <formula>IF($B$840=$B$844,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B841:G841">
-    <cfRule type="expression" dxfId="21" priority="43">
-      <formula>IF($B$820=$B$821,TRUE,FALSE)</formula>
+    <cfRule type="expression" dxfId="23" priority="38">
+      <formula>IF($B$841=$B$844,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K2:M28 L29:M380 K29:K874 L381:L382 L383:M461 L462:L464 L465:M874">
+  <conditionalFormatting sqref="B842:G842">
+    <cfRule type="expression" dxfId="22" priority="42">
+      <formula>-IF($B$842=$B$844,TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B843:G843">
+    <cfRule type="expression" dxfId="21" priority="43">
+      <formula>IF($B$822=$B$823,TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K2:M28 L29:M380 K29:K876 L381:L382 L383:M462 L463:L465 L466:M876">
     <cfRule type="expression" dxfId="20" priority="3">
       <formula>IF(K2="Tech Clearance - Content change",TRUE,FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="19" priority="4">
       <formula>IF(K2="Addition",TRUE,FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="18" priority="5">
       <formula>IF(K2="Format change",TRUE,FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="17" priority="6">
       <formula>IF(K2="Tech Clearance",TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M1">
     <cfRule type="expression" dxfId="16" priority="7">
       <formula>IF(M1="Addition",TRUE,FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="15" priority="18">
       <formula>IF(M1="Format change",TRUE,FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="14" priority="22">
       <formula>IF(M1="Tech Clearance",TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B4 B63 B829 B549 B534 B520 B505 B491 B469 B452 B438 B402 B385 B371 B329 B315 B301 B287 B259 B245 B231 B217 B203 B189 B175 B161 B147 B133 B119 B105 B91 B46 B32 B416 B563 B578 B592 B608 B623 B639 B662 B676 B711 B697 B731 B751 B765 B808 B273 B343 B357 B780 B794" xr:uid="{02FB8F89-4C26-460E-AFAC-C0C4DE287EBE}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B4 B63 B831 B551 B536 B522 B507 B493 B470 B453 B439 B402 B385 B371 B329 B315 B301 B287 B259 B245 B231 B217 B203 B189 B175 B161 B147 B133 B119 B105 B91 B46 B32 B416 B565 B580 B594 B610 B625 B641 B664 B678 B713 B699 B733 B753 B767 B810 B273 B343 B357 B782 B796" xr:uid="{02FB8F89-4C26-460E-AFAC-C0C4DE287EBE}">
       <formula1>$N$4:$N$38</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B77" xr:uid="{C348EB23-8660-42D9-848E-544993A520A3}">
       <formula1>$N$3:$N$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K2:K874" xr:uid="{1143C296-C96E-4CD1-9F17-4A23EF2295B4}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K2:K876" xr:uid="{1143C296-C96E-4CD1-9F17-4A23EF2295B4}">
       <formula1>$N$43:$N$47</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A3" location="'Project pool deduction'!A1" display="Cell A1" xr:uid="{2991EBF6-1B14-4160-ADA6-29E2724BF261}"/>
     <hyperlink ref="A45" location="'Project pool deduction'!A3" display="Cell A3" xr:uid="{E2DB4D3D-92E4-4746-889B-73C74ED8BF2C}"/>
     <hyperlink ref="A90" location="'Project pool deduction'!A5" display="Cell A5" xr:uid="{A4D75469-ED21-4229-9866-59A13E8A4062}"/>
     <hyperlink ref="A104" location="'Project pool deduction'!A6" display="Cell A6" xr:uid="{C8BA3727-2576-4776-885E-01BBC5C8EFC0}"/>
     <hyperlink ref="A118" location="'Project pool deduction'!A7" display="Cell A7" xr:uid="{06821967-6CC6-4A0D-883F-4A2DBF68714B}"/>
     <hyperlink ref="A132" location="'Project pool deduction'!A8" display="Cell A8" xr:uid="{AE266969-A831-4349-B192-5F237C2838AB}"/>
     <hyperlink ref="A146" location="'Project pool deduction'!A9" display="Cell A9" xr:uid="{93388773-809E-414F-AA2E-C43D5CFDE2B1}"/>
     <hyperlink ref="A160" location="'Project pool deduction'!A10" display="Cell A10" xr:uid="{9034FFEA-B820-47FC-9F8F-7D145BD7BB6B}"/>
     <hyperlink ref="A174" location="'Project pool deduction'!A11" display="Cell A11" xr:uid="{7E497451-A6F7-4EF4-B936-2366D7CC8AA2}"/>
     <hyperlink ref="A188" location="'Project pool deduction'!A12" display="Cell A12" xr:uid="{12424238-0679-43DF-B807-7A1F162F50D4}"/>
     <hyperlink ref="A31" location="'Project pool deduction'!B1" display="Cell B1" xr:uid="{71DE3A6B-2849-41E3-9F00-9DAFE015B053}"/>
     <hyperlink ref="A202" location="'Project pool deduction'!A13" display="Cell A13" xr:uid="{1878C413-F5BB-4FBE-9489-B09ACF5B0725}"/>
     <hyperlink ref="A216" location="'Project pool deduction'!A14" display="Cell A14" xr:uid="{B12E8E6B-8117-4DCE-9140-E8EBDD1BEE46}"/>
     <hyperlink ref="A230" location="'Project pool deduction'!A15" display="Cell A14" xr:uid="{7CF0FD3F-B144-4B95-8D62-017C3B01A69D}"/>
     <hyperlink ref="A244" location="'Project pool deduction'!A16" display="Cell A16" xr:uid="{FFDE7010-20E6-400A-BA2B-FA90A40A22D7}"/>
     <hyperlink ref="A258" location="'Project pool deduction'!A17" display="Cell A17" xr:uid="{07B23D02-8C20-412F-B10D-2C8A22A1CAAD}"/>
     <hyperlink ref="A286" location="'Project pool deduction'!A19" display="Cell A19" xr:uid="{BEED79D7-2608-4288-B147-0F3671CE6808}"/>
     <hyperlink ref="A300" location="'Project pool deduction'!A20" display="Cell A20" xr:uid="{5AE7635F-C5BA-4859-B91A-13F7207C7624}"/>
     <hyperlink ref="A314" location="'Project pool deduction'!A21" display="Cell A21" xr:uid="{2D82D2D3-AC8F-478E-BBFE-3442A4411F59}"/>
     <hyperlink ref="A328" location="'Project pool deduction'!A22" display="Cell A22" xr:uid="{F59F8D54-78C7-4866-B176-50011F11A4A4}"/>
     <hyperlink ref="A370" location="'Project pool deduction'!A25" display="Cell A25" xr:uid="{89360DB4-E930-41B7-8BEF-2156FFCB1CB1}"/>
     <hyperlink ref="A384" location="'Project pool deduction'!B25" display="Cell B25" xr:uid="{EBA917A6-6F67-4BC9-BB03-D6A17C7C6EBB}"/>
     <hyperlink ref="A401" location="'Project pool deduction'!A26" display="Cell A26" xr:uid="{63CBE35C-8505-424C-9464-A2FB1CF46F27}"/>
     <hyperlink ref="A415" location="'Project pool deduction'!B26" display="Cell B26" xr:uid="{38A4BCFD-E6C8-4302-BED5-7AAFF95F2281}"/>
-    <hyperlink ref="A437" location="'Project pool deduction'!A27" display="Cell A27" xr:uid="{3D903DAF-46EC-4E00-89B0-1F93866A06FB}"/>
-[...21 lines deleted...]
-    <hyperlink ref="A828" location="'Project pool deduction'!A43" display="Cell A43" xr:uid="{EAA30810-0B28-4670-8F4C-D4D601112FBB}"/>
+    <hyperlink ref="A438" location="'Project pool deduction'!A27" display="Cell A27" xr:uid="{3D903DAF-46EC-4E00-89B0-1F93866A06FB}"/>
+    <hyperlink ref="A452" location="'Project pool deduction'!B27" display="Cell B27" xr:uid="{71E193CA-F235-4586-8AC1-6D404BAC45D3}"/>
+    <hyperlink ref="A469" location="'Project pool deduction'!A28" display="Cell A28" xr:uid="{4F8CE7AF-C64E-4586-B5D3-A3C7D422E4D7}"/>
+    <hyperlink ref="A492" location="'Project pool deduction'!B28" display="Cell B28" xr:uid="{27B07F69-4E21-4C73-9964-ED40143C17DC}"/>
+    <hyperlink ref="A506" location="'Project pool deduction'!A29" display="Cell A29" xr:uid="{D12CBA1A-C848-4629-9253-547DABD3DD11}"/>
+    <hyperlink ref="A521" location="'Project pool deduction'!B29" display="Cell B29" xr:uid="{01E24175-42D0-474F-9734-3696D01642E5}"/>
+    <hyperlink ref="A535" location="'Project pool deduction'!A30" display="Cell A30" xr:uid="{377CBED8-E4DC-4918-85FD-05E687812856}"/>
+    <hyperlink ref="A550" location="'Project pool deduction'!B30" display="Cell B30" xr:uid="{A35E58DC-3E57-4D1A-8D4F-437543CCAC7F}"/>
+    <hyperlink ref="A564" location="'Project pool deduction'!A31" display="Cell A31" xr:uid="{EBA5AA1F-6CD4-469A-877A-A22C8AB85D3B}"/>
+    <hyperlink ref="A579" location="'Project pool deduction'!B31" display="Cell B31" xr:uid="{EE8D77C5-D99B-4EA5-9A6A-36548C9F9F79}"/>
+    <hyperlink ref="A593" location="'Project pool deduction'!A32" display="Cell A32" xr:uid="{0CEF7DC3-F8B2-46C2-A5E0-466EA6FCE8D6}"/>
+    <hyperlink ref="A609" location="'Project pool deduction'!B32" display="Cell B32" xr:uid="{0E382F53-7E3F-4D06-854F-D2043E899F95}"/>
+    <hyperlink ref="A640" location="'Project pool deduction'!B33" display="Cell B33" xr:uid="{DC861BD0-1DDB-4BDB-A4D4-7CC55446BE6B}"/>
+    <hyperlink ref="A624" location="'Project pool deduction'!A33" display="Cell A33" xr:uid="{01DC9833-3551-4608-A408-198131E008A0}"/>
+    <hyperlink ref="A663" location="'Project pool deduction'!A34" display="Cell A34" xr:uid="{F8D971C6-8683-41F3-8755-E04A4D856DAD}"/>
+    <hyperlink ref="A677" location="'Project pool deduction'!A35" display="Cell A35" xr:uid="{319A0282-C94A-4DE1-84C8-C6B664914694}"/>
+    <hyperlink ref="A712" location="'Project pool deduction'!A37" display="Cell A37" xr:uid="{654CA49D-E9A7-46F0-B836-5E31712D8968}"/>
+    <hyperlink ref="A698" location="'Project pool deduction'!A36" display="Cell A36" xr:uid="{003858EA-3329-4BC1-ADFE-E453C9DD7442}"/>
+    <hyperlink ref="A732" location="'Project pool deduction'!A38" display="Cell A38" xr:uid="{6C262EFA-4059-475E-866D-FC8169D6F332}"/>
+    <hyperlink ref="A752" location="'Project pool deduction'!A39" display="Cell A39" xr:uid="{6A3F844A-87E5-4110-BD87-1A59D1B1DB9E}"/>
+    <hyperlink ref="A766" location="'Project pool deduction'!B39" display="Cell B39" xr:uid="{15651507-0413-4254-9169-87BC20A5C52A}"/>
+    <hyperlink ref="A809" location="'Project pool deduction'!A42" display="Cell A42" xr:uid="{11E951F5-A173-47CC-AD04-4EBD0CB8460A}"/>
+    <hyperlink ref="A830" location="'Project pool deduction'!A43" display="Cell A43" xr:uid="{EAA30810-0B28-4670-8F4C-D4D601112FBB}"/>
     <hyperlink ref="A272" location="'Project pool deduction'!A17" display="Cell A17" xr:uid="{3DC892A7-F530-41DF-B58D-FF3007337F90}"/>
     <hyperlink ref="A62" location="'Project pool deduction'!A4" display="Cell A4" xr:uid="{FCB298D4-4979-4DBC-B669-C2726E68966D}"/>
     <hyperlink ref="A342" location="'Project pool deduction'!A23" display="Cell A23" xr:uid="{9D97081F-0570-42A7-A0D3-2C8C634880D2}"/>
     <hyperlink ref="A356" location="'Project pool deduction'!A24" display="Cell A24" xr:uid="{EB952FB8-E3EC-45DB-8E1A-B9E689A516EB}"/>
-    <hyperlink ref="A779" location="'Project pool deduction'!A40" display="Cell A40" xr:uid="{1C2B6990-82B0-4759-906F-065784697AB1}"/>
-    <hyperlink ref="A793" location="'Project pool deduction'!A41" display="Cell A41" xr:uid="{2AE1E83A-0590-4E66-9383-A9D0FDE21403}"/>
+    <hyperlink ref="A781" location="'Project pool deduction'!A40" display="Cell A40" xr:uid="{1C2B6990-82B0-4759-906F-065784697AB1}"/>
+    <hyperlink ref="A795" location="'Project pool deduction'!A41" display="Cell A41" xr:uid="{2AE1E83A-0590-4E66-9383-A9D0FDE21403}"/>
     <hyperlink ref="A17" location="'Project pool deduction'!A2" display="Cell A2" xr:uid="{A17C8483-F11E-4F12-AF60-247C6C8EED8B}"/>
     <hyperlink ref="A76" location="'Project pool deduction'!B4" display="Cell B4" xr:uid="{3035BB8D-5D76-4096-B6CE-4D815B560231}"/>
     <hyperlink ref="B149" location="'Project pool deduction'!A9" display="• Things to know" xr:uid="{688D072B-67E5-4C64-9562-C22F4E6B1782}"/>
     <hyperlink ref="B164" location="'Project pool deduction'!A10" display="• Enter your information" xr:uid="{F4B92489-1BE9-4931-AD31-59F1088A3F0B}"/>
     <hyperlink ref="B178" location="'Project pool deduction'!A11" display="• Information entry guidance" xr:uid="{4AF15FED-8429-4229-AA40-EFBF6C3C0315}"/>
     <hyperlink ref="B192" location="'Project pool deduction'!A12" display="• Result" xr:uid="{61904E53-E8D3-4981-A8DE-CA2A08F9B14F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="27" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL&amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL</oddFooter>
+  </headerFooter>
   <ignoredErrors>
-    <ignoredError sqref="D858 D856 D861" formula="1"/>
-    <ignoredError sqref="C880 C882:C883 C885:C888" evalError="1"/>
+    <ignoredError sqref="D860 D858 D863" formula="1"/>
+    <ignoredError sqref="C882 C884:C885 C887:C890" evalError="1"/>
   </ignoredErrors>
   <tableParts count="2">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="35" id="{079C021E-1CBC-4B39-BA4C-BA42FFA07A85}">
-            <xm:f>IF(AND($B$721=$B$722,'Project pool deduction'!$B$27="Yes"),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND($B$723=$B$724,'Project pool deduction'!$B$27="Yes"),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFFCC"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B721</xm:sqref>
+          <xm:sqref>B723</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="27" id="{40454CB6-982D-4948-BE04-680FA33932EF}">
-            <xm:f>IF(AND($B$718=$B$722,'Project pool deduction'!$B$26&lt;&gt;"Yes"),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND($B$720=$B$724,'Project pool deduction'!$B$26&lt;&gt;"Yes"),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFF66"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B738</xm:sqref>
+          <xm:sqref>B740</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="29" id="{150BA4E9-4CC9-4A35-B777-9E98BAA57540}">
-            <xm:f>IF(AND($B$721=$B$722,'Project pool deduction'!$B$27="Yes"),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND($B$723=$B$724,'Project pool deduction'!$B$27="Yes"),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFFCC"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B741</xm:sqref>
+          <xm:sqref>B743</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="32" id="{F76A81AA-142A-480E-8BAC-B3413354D549}">
-            <xm:f>IF(AND($B$718=$B$722,'Project pool deduction'!$B$26&lt;&gt;"Yes"),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND($B$720=$B$724,'Project pool deduction'!$B$26&lt;&gt;"Yes"),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFF66"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B718:G718</xm:sqref>
+          <xm:sqref>B720:G720</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="72" id="{810CF0E7-7FA0-4ECC-B5FF-0308E5630129}">
-            <xm:f>IF(AND($B$719=$B$722,'Project pool deduction'!$B$27="No",$C$860&gt;0),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND($B$721=$B$724,'Project pool deduction'!$B$27="No",$C$862&gt;0),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFFCC"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B719:G719 B739:G739</xm:sqref>
+          <xm:sqref>B721:G721 B741:G741</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="70" id="{00000000-000E-0000-0200-000030000000}">
-            <xm:f>IF(AND($B$720=$B$722,'Project pool deduction'!$B$27="No",$C$860&lt;0),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND($B$722=$B$724,'Project pool deduction'!$B$27="No",$C$862&lt;0),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFFCC"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B720:G720</xm:sqref>
+          <xm:sqref>B722:G722</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="21" id="{CBCF580C-E25E-442D-ABB6-6D4784C4BEC9}">
-            <xm:f>IF(AND($B$740=$B$742,'Project pool deduction'!$B$27="No",$C$860&lt;0),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND($B$742=$B$744,'Project pool deduction'!$B$27="No",$C$862&lt;0),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFFCC"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B740:G740</xm:sqref>
+          <xm:sqref>B742:G742</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC1B3DEC-D990-44B9-BD3D-BC7659513853}">
   <sheetPr>
     <tabColor rgb="FF3844CA"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="53" customWidth="1"/>
-    <col min="3" max="3" width="17.81640625" customWidth="1"/>
-    <col min="4" max="4" width="9.453125" customWidth="1"/>
+    <col min="3" max="3" width="17.85546875" customWidth="1"/>
+    <col min="4" max="4" width="9.42578125" customWidth="1"/>
     <col min="6" max="6" width="53" customWidth="1"/>
-    <col min="7" max="7" width="17.81640625" customWidth="1"/>
+    <col min="7" max="7" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.4">
-[...56 lines deleted...]
-      <c r="C5" s="250">
+    <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="198" t="s">
+        <v>515</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+    </row>
+    <row r="2" spans="1:7" ht="18" x14ac:dyDescent="0.25">
+      <c r="A2" s="200"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+    </row>
+    <row r="3" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="204" t="s">
+        <v>516</v>
+      </c>
+      <c r="B3" s="205"/>
+      <c r="C3" s="206"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="204" t="s">
+        <v>517</v>
+      </c>
+      <c r="F3" s="205"/>
+      <c r="G3" s="205"/>
+    </row>
+    <row r="4" spans="1:7" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="384" t="s">
+        <v>518</v>
+      </c>
+      <c r="B4" s="384"/>
+      <c r="C4" s="207" t="s">
+        <v>519</v>
+      </c>
+      <c r="D4" s="33"/>
+      <c r="E4" s="384" t="s">
+        <v>520</v>
+      </c>
+      <c r="F4" s="384"/>
+      <c r="G4" s="207" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="210" t="s">
+        <v>452</v>
+      </c>
+      <c r="B5" s="211" t="s">
+        <v>453</v>
+      </c>
+      <c r="C5" s="212">
         <v>73560</v>
       </c>
-      <c r="D5" s="35"/>
-[...6 lines deleted...]
-      <c r="G5" s="265">
+      <c r="D5" s="29"/>
+      <c r="E5" s="226" t="s">
+        <v>452</v>
+      </c>
+      <c r="F5" s="211" t="s">
+        <v>453</v>
+      </c>
+      <c r="G5" s="227">
         <v>10000</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C6" s="253">
+    <row r="6" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="213" t="s">
+        <v>454</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>455</v>
+      </c>
+      <c r="C6" s="215">
         <v>10450</v>
       </c>
-      <c r="D6" s="35"/>
-[...6 lines deleted...]
-      <c r="G6" s="267">
+      <c r="D6" s="29"/>
+      <c r="E6" s="228" t="s">
+        <v>454</v>
+      </c>
+      <c r="F6" s="214" t="s">
+        <v>455</v>
+      </c>
+      <c r="G6" s="229">
         <v>6000</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C7" s="254">
+    <row r="7" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="213" t="s">
+        <v>456</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>457</v>
+      </c>
+      <c r="C7" s="216">
         <f>C5+C6</f>
         <v>84010</v>
       </c>
-      <c r="D7" s="35"/>
-[...6 lines deleted...]
-      <c r="G7" s="254">
+      <c r="D7" s="29"/>
+      <c r="E7" s="228" t="s">
+        <v>456</v>
+      </c>
+      <c r="F7" s="214" t="s">
+        <v>457</v>
+      </c>
+      <c r="G7" s="216">
         <f>G5+G6</f>
         <v>16000</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C8" s="255">
+    <row r="8" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="213" t="s">
+        <v>458</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>459</v>
+      </c>
+      <c r="C8" s="217">
         <v>3.2</v>
       </c>
-      <c r="D8" s="37"/>
-[...6 lines deleted...]
-      <c r="G8" s="268">
+      <c r="D8" s="30"/>
+      <c r="E8" s="228" t="s">
+        <v>458</v>
+      </c>
+      <c r="F8" s="214" t="s">
+        <v>460</v>
+      </c>
+      <c r="G8" s="230">
         <v>0.75</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="C9" s="254">
+    <row r="9" spans="1:7" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="213" t="s">
+        <v>461</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>462</v>
+      </c>
+      <c r="C9" s="216">
         <f>C7/C8</f>
         <v>26253.125</v>
       </c>
-      <c r="D9" s="35"/>
-[...6 lines deleted...]
-      <c r="G9" s="263">
+      <c r="D9" s="29"/>
+      <c r="E9" s="223" t="s">
+        <v>461</v>
+      </c>
+      <c r="F9" s="224" t="s">
+        <v>521</v>
+      </c>
+      <c r="G9" s="225">
         <f>G7*G8</f>
         <v>12000</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C10" s="257">
+    <row r="10" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="213" t="s">
+        <v>464</v>
+      </c>
+      <c r="B10" s="218" t="s">
+        <v>522</v>
+      </c>
+      <c r="C10" s="219">
         <f>IF(B10=B19,2,1.5)</f>
         <v>2</v>
       </c>
-      <c r="D10" s="38"/>
-[...11 lines deleted...]
-      <c r="C11" s="254">
+      <c r="D10" s="31"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+    </row>
+    <row r="11" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="213" t="s">
+        <v>465</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>466</v>
+      </c>
+      <c r="C11" s="216">
         <f>C9*C10</f>
         <v>52506.25</v>
       </c>
-      <c r="D11" s="35"/>
-[...11 lines deleted...]
-      <c r="C12" s="254">
+      <c r="D11" s="29"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="69"/>
+    </row>
+    <row r="12" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="213" t="s">
+        <v>467</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>468</v>
+      </c>
+      <c r="C12" s="216">
         <f>C7-C11</f>
         <v>31503.75</v>
       </c>
-      <c r="D12" s="35"/>
-[...11 lines deleted...]
-      <c r="C13" s="258">
+      <c r="D12" s="29"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="69"/>
+    </row>
+    <row r="13" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="213" t="s">
+        <v>469</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>460</v>
+      </c>
+      <c r="C13" s="220">
         <v>0.9</v>
       </c>
-      <c r="D13" s="38"/>
-[...11 lines deleted...]
-      <c r="C14" s="241">
+      <c r="D13" s="31"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="69"/>
+    </row>
+    <row r="14" spans="1:7" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="201" t="s">
+        <v>470</v>
+      </c>
+      <c r="B14" s="202" t="s">
+        <v>471</v>
+      </c>
+      <c r="C14" s="203">
         <f>IF(C12&gt;=0,C11*C13,C7*C13)</f>
         <v>47255.625</v>
       </c>
-      <c r="D14" s="39"/>
-[...22 lines deleted...]
-      <c r="C16" s="260">
+      <c r="D14" s="32"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+    </row>
+    <row r="15" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="385" t="s">
+        <v>523</v>
+      </c>
+      <c r="B15" s="385"/>
+      <c r="C15" s="221"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+    </row>
+    <row r="16" spans="1:7" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="208" t="s">
+        <v>472</v>
+      </c>
+      <c r="B16" s="202" t="s">
+        <v>473</v>
+      </c>
+      <c r="C16" s="222">
         <f>IF(C12&gt;=0,C12,0)</f>
         <v>31503.75</v>
       </c>
-      <c r="D16" s="35"/>
-[...29 lines deleted...]
-      <c r="F30" s="107"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="26"/>
+      <c r="B17" s="209"/>
+      <c r="C17" s="209"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="36" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="B19" s="35" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="B20" s="35" t="s">
+        <v>525</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-256" hashValue="e6uRSVi9h22UIbxAALGw2SN8WkzQwUqZPoc5UC8yWO8=" saltValue="os2dGp3o58iXGG+kkEemKg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A15:B15"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B10" xr:uid="{31E8181A-D496-41B7-8332-921D47B8EEC8}">
       <formula1>$B$19:$B$20</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL&amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Verdana"&amp;10&amp;KB40029 OFFICIAL</oddFooter>
+  </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="13" id="{1FEDA248-1E01-4A66-8797-FFDEC63F5F77}">
             <xm:f>IF('Project pool deduction'!B27="No",TRUE,FALSE)</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
                 <color auto="1"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>A4</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="76" id="{1FEDA248-1E01-4A66-8797-FFDEC63F5F77}">
             <xm:f>IF('Project pool deduction'!#REF!="No",TRUE,FALSE)</xm:f>
             <x14:dxf>
@@ -29827,90 +28585,90 @@
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C6</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="5" id="{63126C24-0AD8-4DF8-8A70-0174F36CEC79}">
             <xm:f>IF(AND('Project pool deduction'!$B$27="No",$C$8='Project pool deduction'!$B$32),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C8</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="3" id="{E49D48BC-47A7-43D8-8EB6-CE9673F11E67}">
-            <xm:f>IF(AND('Project pool deduction'!$B$27="No",$C$10=' Reference module'!$C$858),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND('Project pool deduction'!$B$27="No",$C$10=' Reference module'!$C$860),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C10</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="1" id="{C873494F-64A5-48F8-9DD1-BB1672D0578C}">
             <xm:f>IF(AND('Project pool deduction'!$B$27="No",$C$13='Project pool deduction'!$B$31),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C13</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="11" id="{AB47A360-0F70-4BD8-A52E-57F44BEF1224}">
-            <xm:f>IF($C$14=' Reference module'!$C$862,TRUE,FALSE)</xm:f>
+            <xm:f>IF($C$14=' Reference module'!$C$864,TRUE,FALSE)</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
                 <color rgb="FF00B050"/>
               </font>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C14</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="10" id="{884DEC8A-C0F1-4BDA-9E6F-347D34EAE1DD}">
-            <xm:f>IF($C$16=' Reference module'!$C$863,TRUE,FALSE)</xm:f>
+            <xm:f>IF($C$16=' Reference module'!$C$865,TRUE,FALSE)</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
                 <color rgb="FF00B050"/>
               </font>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>C16</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="14" id="{E119F2F3-6811-4E82-9A03-C6C6998D12AA}">
             <xm:f>IF('Project pool deduction'!B27="Yes",TRUE,FALSE)</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
                 <color theme="1"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
@@ -29936,498 +28694,295 @@
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>G6</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="4" id="{21FB9E30-1801-4241-AED4-38FD93DBC368}">
             <xm:f>IF(AND('Project pool deduction'!$B$27="Yes",$G$8='Project pool deduction'!$B$31),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FF66FF33"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>G8</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="15" id="{C0930395-9A2D-432F-A2E4-81AD075FE3BA}">
-            <xm:f>IF(AND('Project pool deduction'!B27="Yes",$G$9=' Reference module'!$C$865),TRUE,FALSE)</xm:f>
+            <xm:f>IF(AND('Project pool deduction'!B27="Yes",$G$9=' Reference module'!$C$867),TRUE,FALSE)</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
                 <color rgb="FF00B050"/>
               </font>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>G9</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Number cannot be negative._x000a_Number cannot be greater than 999999.99." xr:uid="{22313BF8-3AEA-490D-8DD7-CD2D14FBC6CA}">
           <x14:formula1>
-            <xm:f>' Reference module'!G451</xm:f>
+            <xm:f>' Reference module'!G452</xm:f>
           </x14:formula1>
           <x14:formula2>
             <xm:f>' Reference module'!#REF!</xm:f>
           </x14:formula2>
           <xm:sqref>G6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Number cannot be negative._x000a_Number cannot be greater than 999999.99." xr:uid="{B2226B31-DA11-4226-928E-B7D3AEAA6A47}">
           <x14:formula1>
             <xm:f>' Reference module'!G415</xm:f>
           </x14:formula1>
           <x14:formula2>
             <xm:f>' Reference module'!#REF!</xm:f>
           </x14:formula2>
           <xm:sqref>G5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c91bf042-0ec8-4465-aff1-5bc4c84cfed7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DocumentStatus0 xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85">ENDORSED</DocumentStatus0>
+    <CorrespondingFormandStatus xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85" xsi:nil="true"/>
+    <BSLOwner xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85" xsi:nil="true"/>
+    <ProofNumber xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85" xsi:nil="true"/>
+    <Comments xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85" xsi:nil="true"/>
+    <Change xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85" xsi:nil="true"/>
+    <DocumentStatus xmlns="409ccca7-de7a-4de7-a1fb-3fe776a28a85">Ready</DocumentStatus>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...53 lines deleted...]
-    <xsd:import namespace="5eaa6c16-da7e-4831-929e-bb2d6195d893"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063C3E85201266D47839C62867F5ECD30" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66fc777d0c210581a112f2bcd8d3f9cb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="409ccca7-de7a-4de7-a1fb-3fe776a28a85" xmlns:ns3="c91bf042-0ec8-4465-aff1-5bc4c84cfed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f814e90e34ec0a1e47619602e72b390" ns2:_="" ns3:_="">
+    <xsd:import namespace="409ccca7-de7a-4de7-a1fb-3fe776a28a85"/>
+    <xsd:import namespace="c91bf042-0ec8-4465-aff1-5bc4c84cfed7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
-[...26 lines deleted...]
-                <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus0" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
+                <xsd:element ref="ns2:BSLOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ProofNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Change" minOccurs="0"/>
+                <xsd:element ref="ns2:CorrespondingFormandStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3e12dbc-cb03-41e2-8846-24aa4f710853" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="409ccca7-de7a-4de7-a1fb-3fe776a28a85" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="2" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
-[...9 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:hidden="true" ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="false">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2d3d766a-8f2e-4101-b24c-d4a22e3f1d12" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="24" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="25" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentStatus" ma:index="18" nillable="true" ma:displayName="DPO" ma:format="Dropdown" ma:internalName="DocumentStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="n/a"/>
+          <xsd:enumeration value="Not ready"/>
+          <xsd:enumeration value="Draft BSL approved"/>
+          <xsd:enumeration value="Final BSL approved"/>
+          <xsd:enumeration value="Ready"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentStatus0" ma:index="19" nillable="true" ma:displayName="Document status" ma:format="Dropdown" ma:internalName="DocumentStatus0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft"/>
+          <xsd:enumeration value="BSL review"/>
+          <xsd:enumeration value="Sent to Creative Services"/>
+          <xsd:enumeration value="TCN review"/>
+          <xsd:enumeration value="MISC"/>
+          <xsd:enumeration value="Sent for endorsement"/>
+          <xsd:enumeration value="Watching Brief"/>
+          <xsd:enumeration value="IAI review"/>
+          <xsd:enumeration value="Ready to send for endorsement"/>
+          <xsd:enumeration value="ENDORSED"/>
+          <xsd:enumeration value="Published"/>
+          <xsd:enumeration value="Final artwork requested from CS"/>
+          <xsd:enumeration value="Final artwork received from CS"/>
+          <xsd:enumeration value="FINAL"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="20" nillable="true" ma:displayName="Comments" ma:description="Comments about the line of data" ma:format="Dropdown" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="BSLOwner" ma:index="21" nillable="true" ma:displayName="BSL Owner" ma:description="Name of BSL that reviews the content" ma:format="Dropdown" ma:internalName="BSLOwner">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ProofNumber" ma:index="22" nillable="true" ma:displayName="Current Proof Version" ma:description="Proof version number" ma:format="Dropdown" ma:internalName="ProofNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Change" ma:index="23" nillable="true" ma:displayName="Change Type" ma:description="Cyclical or Signficant" ma:format="Dropdown" ma:internalName="Change">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Cyclical"/>
+          <xsd:enumeration value="Significant"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CorrespondingFormandStatus" ma:index="24" nillable="true" ma:displayName="Form and Status" ma:description="Corresponding Form and Status" ma:format="Dropdown" ma:internalName="CorrespondingFormandStatus">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3535ce0-9b00-4393-95d8-485d58ea3d0d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c91bf042-0ec8-4465-aff1-5bc4c84cfed7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Documentstatus" ma:index="3" nillable="true" ma:displayName="Document status" ma:format="Dropdown" ma:internalName="Documentstatus">
-[...208 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e1b4eda1-0f34-4c92-9678-7f862505fab1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f3e12dbc-cb03-41e2-8846-24aa4f710853">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{81d1619a-7a12-4e0c-8d89-148d2a45577e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c91bf042-0ec8-4465-aff1-5bc4c84cfed7">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -30472,192 +29027,179 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552A29B5-8B8C-4505-9B23-3CC4CBD13297}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ACB1F48-0532-4209-AEF6-D32716D9B85D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="c91bf042-0ec8-4465-aff1-5bc4c84cfed7"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="409ccca7-de7a-4de7-a1fb-3fe776a28a85"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9A2EB9F-1A29-4CDD-9DE3-83AA128E5C12}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA1425EB-B3A8-44F3-B0E7-2A7572C5A68A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E025A305-33F3-4138-81B6-39B42D809B81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="f3e12dbc-cb03-41e2-8846-24aa4f710853"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="5eaa6c16-da7e-4831-929e-bb2d6195d893"/>
+    <ds:schemaRef ds:uri="409ccca7-de7a-4de7-a1fb-3fe776a28a85"/>
+    <ds:schemaRef ds:uri="c91bf042-0ec8-4465-aff1-5bc4c84cfed7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ACB1F48-0532-4209-AEF6-D32716D9B85D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552A29B5-8B8C-4505-9B23-3CC4CBD13297}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Project pool deduction</vt:lpstr>
       <vt:lpstr>Version control and About</vt:lpstr>
       <vt:lpstr> Reference module</vt:lpstr>
       <vt:lpstr>Test module</vt:lpstr>
       <vt:lpstr>'Project pool deduction'!Print_Area</vt:lpstr>
       <vt:lpstr>'Project pool deduction'!Print_Titles</vt:lpstr>
       <vt:lpstr>RowTitle</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003C0FE85A28845642BAB52CBAA50F12F9</vt:lpwstr>
+    <vt:lpwstr>0x01010063C3E85201266D47839C62867F5ECD30</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ItemRetentionFormula">
     <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;10&lt;/number&gt;&lt;property&gt;Modified&lt;/property&gt;&lt;propertyId&gt;28cf69c5-fa48-462a-b5cd-27b6f9d2bd5f&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_policyId">
     <vt:lpwstr>0x010100B30DF7BEBD3A1648A538EADBC70DC308|1060299444</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>ce38fab8-8b85-4cce-812b-7e3c3a37c98c</vt:lpwstr>
+    <vt:lpwstr>a82ea9ed-60b8-4edc-b0b7-58a5f760f00d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Security classification">
     <vt:lpwstr>1;#OFFICIAL|5d128361-bbb7-4b9a-ac60-b26612a0ec1b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_SetDate">
+    <vt:lpwstr>2026-02-04T22:43:23Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_SiteId">
+    <vt:lpwstr>8e823e99-cbcb-430f-a0f6-af1365c21e22</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_ActionId">
+    <vt:lpwstr>bbf6b81b-a75d-430b-a62f-8c3d0ac79ffc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_c111c204-3025-4293-a668-517002c3f023_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>Final</vt:lpwstr>
   </property>
 </Properties>
 </file>